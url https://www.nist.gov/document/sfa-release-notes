--- v0 (2025-10-04)
+++ v1 (2026-04-17)
@@ -13,85 +13,85 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lipman\Documents\Analyzer\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{504F8033-2E7D-4BFF-A462-7923CD545D9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F178C6A0-14B2-4A55-9C42-BDA4893B679E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1668" yWindow="468" windowWidth="21372" windowHeight="13212" xr2:uid="{9B3F6E53-A28B-4521-AF15-47DA96234229}"/>
+    <workbookView xWindow="1452" yWindow="792" windowWidth="19752" windowHeight="12600" xr2:uid="{9B3F6E53-A28B-4521-AF15-47DA96234229}"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="9" r:id="rId1"/>
     <sheet name="2024" sheetId="8" r:id="rId2"/>
     <sheet name="2023" sheetId="7" r:id="rId3"/>
     <sheet name="2022" sheetId="1" r:id="rId4"/>
     <sheet name="2021" sheetId="6" r:id="rId5"/>
     <sheet name="2020" sheetId="2" r:id="rId6"/>
     <sheet name="2019" sheetId="3" r:id="rId7"/>
     <sheet name="2018" sheetId="4" r:id="rId8"/>
     <sheet name="2012-2017" sheetId="5" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="224">
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Check that supplemental geometry in geometric_items_specific_usage are also in constructive_geometry_representation</t>
   </si>
   <si>
     <t>Changed behavior of 'noopen' option in command line version
 Check for improper use of 'qualified _representation_item'
 Improved messages if a bad STEP file is opened
 Improved support for datum targets
 For the Process categories, entities only in AP242 are marked with an asterisk (*)
 Moved option to open output files after they have been opened to the Options tab</t>
   </si>
   <si>
     <t>Improved checking of dimensional tolerance precision</t>
   </si>
   <si>
     <t>Check for older versions of AP203 and AP214
@@ -1744,53 +1744,50 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> it to update the STEP schemas</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Improved support for Unicode strings in entity attributes
 New Help &gt; Viewer &gt; PMI Placeholders
 Fixed bug with switching saved view viewpoints with graphic PMI
 The CAx-IF website has been updated.  See Websites &gt; CAx Interoperabiltiy Forum (CAx-IF)</t>
     </r>
   </si>
   <si>
-    <t>https://www.nist.gov/document/sfa-release-notes</t>
-[...1 lines deleted...]
-  <si>
     <t>5.16</t>
   </si>
   <si>
     <t>5.17</t>
   </si>
   <si>
     <t>Improved processing of non-English characters (Unicode) in entity attributes, including saved view viewpoint names
 Bug fixes and minor improvements</t>
   </si>
   <si>
     <t>5.20</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>Updated expected PMI for JPMI files tested in the CAx-IF</t>
   </si>
   <si>
     <t>5.22</t>
   </si>
   <si>
     <t>Capped surfaces for clipping planes are no longer automatically generated
 - select the option on the More tab to generate capped surfaces.
 - See Help &gt; Viewer &gt; New Features
@@ -2030,59 +2027,134 @@
     <t>Support for tessellated supplemental geometry
 Support for counterdrill holes
 In Help &gt; Viewer, renamed New Features to Other Features
 Fixed bug when running the Syntax Checker
 AP242 edition 4 (2025) has been published, see Websites &gt; AP242 &gt; ISO 10303-242</t>
   </si>
   <si>
     <t>5.33</t>
   </si>
   <si>
     <t>Support for geometric tolerance modifiers 'united feature' and 'offset zone'
 Report if Semantic Text is a blank string
 Improved orientation of an image in a PMI placeholder
 Improved processing of counterdrill holes
 Support to identify entities that are in the STEP file, but not in the AP242 schema
 Updated expected PMI for JPMI trim and HTC models</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>New UUID Summary worksheet
 Fixed bug with SFA scores for files related to the NIST test cases</t>
   </si>
   <si>
-    <t>As of 1 Jan 2026, new releases will only be available on GitHub.  https://github.com/usnistgov/SFA</t>
-[...1 lines deleted...]
-  <si>
     <t>5.35</t>
   </si>
   <si>
     <t>Improved UUID summary worksheet
 Report identified_item name attribute on uuid_attribute entities
 Support for polyhedral b-rep geometry color</t>
+  </si>
+  <si>
+    <t>https://github.com/usnistgov/SFA/tree/master/Release</t>
+  </si>
+  <si>
+    <t>As of January 2026, new versions of SFA and up-to-date Release Notes will only be available on GitHub in the Release directory
+- click on the file name, then on the download symbol to the right</t>
+  </si>
+  <si>
+    <t>5.40</t>
+  </si>
+  <si>
+    <t>5.41</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If the STEP File Analyzer is already installed, you will be prompted to Remove the IFCsvr toolkit and Reinstall it to update the AP242 schema</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+- support for screw threads
+- dropped support for AP224 and AP235, see Help &gt;  Supported STEP APs
+Processing UUIDs is now optional with the option on the More tab
+Renamed 'Validation Properties' to 'Properties' in the user interface and Help
+- validation properties are a subset of all properties
+Support for material properties with the Analyzer option for Properties
+- values are reported on the material_property worksheet
+Edges and Wireframe checkboxes are now initially switched off in the Viewer for tessellated part geometry
+Support for a bounding box with tessellated part geometry in the Viewer
+Improved and faster processing of Unicode characters for entity attributes
+Report security classifications when a STEP file is opened
+Report current version of Recommended Practices when they are listed and missing Recommended Practices
+Syntax Checker checks if integer value is used instead of a real, see Recommend Practice for PMI (AP242), Sec. 10.1, Note
+Fixed bug with some complex entity names on the File Summary and entity type worksheets</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If the STEP File Analyzer is already installed, you will be prompted to Remove the IFCsvr toolkit and Reinstall it to update the AP242 schema</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+- support for camera_model_d3_multi_clipping_based_on_plane
+Improved processing of clipping planes and tessellated geometry
+Option on More tab to generate, in some cases, a wireframe mesh for tessellated geometry
+Option on More tab to process unsupported entity types
+- use this with future editions of current APs that are not supported by the IFCsvr toolkit</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]d\-mmm\-yy;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2117,51 +2189,51 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
@@ -2183,65 +2255,50 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF8F8F"/>
       <color rgb="FFFFA48F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2522,579 +2579,598 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nist.gov/document/sfa-release-notes" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/usnistgov/SFA/tree/master/Release" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A818D09-B4C1-4A88-BE09-4F7AA7A1D236}">
-  <dimension ref="A1:C112"/>
+  <dimension ref="A1:C114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="6" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="120.77734375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="129.77734375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
       <c r="C1" s="15" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-        <v>185</v>
+    <row r="2" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="C2" s="4" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="C3" s="3" t="s">
-[...4 lines deleted...]
-      <c r="B4" s="25"/>
+      <c r="A3" s="14"/>
+      <c r="B3" s="14"/>
+      <c r="C3" s="21" t="s">
+        <v>218</v>
+      </c>
     </row>
     <row r="5" spans="1:3" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="43.2" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B6" s="25">
+    <row r="6" spans="1:3" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="B6" s="6">
+        <v>46022</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="302.39999999999998" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B7" s="6">
+        <v>46006</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B8" s="6">
         <v>45930</v>
       </c>
-      <c r="C6" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="C8" s="4" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="B9" s="6">
+        <v>45918</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="B7" s="25">
-[...7 lines deleted...]
-      <c r="A8" s="26" t="s">
+    </row>
+    <row r="10" spans="1:3" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="B10" s="6">
+        <v>45910</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="B8" s="25">
-[...7 lines deleted...]
-      <c r="A9" s="26" t="s">
+    </row>
+    <row r="11" spans="1:3" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B11" s="6">
+        <v>45895</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="B9" s="25">
-[...7 lines deleted...]
-      <c r="A10" s="26" t="s">
+    </row>
+    <row r="12" spans="1:3" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="B12" s="6">
+        <v>45872</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="B10" s="25">
-[...7 lines deleted...]
-      <c r="A11" s="26" t="s">
+    </row>
+    <row r="13" spans="1:3" ht="72" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B13" s="6">
+        <v>45792</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="B11" s="25">
-[...2 lines deleted...]
-      <c r="C11" s="27" t="s">
+    </row>
+    <row r="14" spans="1:3" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14" s="6">
+        <v>45742</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="57.6" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="A13" s="26" t="s">
+    <row r="15" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B15" s="6">
+        <v>45722</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="B13" s="25">
-[...7 lines deleted...]
-      <c r="A14" s="26" t="s">
+    </row>
+    <row r="16" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="6">
+        <v>45708</v>
+      </c>
+      <c r="C16" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="B14" s="25">
-[...7 lines deleted...]
-      <c r="A15" s="26" t="s">
+    </row>
+    <row r="17" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17" s="6">
+        <v>45694</v>
+      </c>
+      <c r="C17" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="B15" s="25">
-[...13 lines deleted...]
-      <c r="C17" s="4"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A18" s="13"/>
-      <c r="C18" s="4"/>
+      <c r="A18" s="17"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="12"/>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" s="13"/>
       <c r="C19" s="4"/>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" s="13"/>
       <c r="C20" s="4"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21" s="13"/>
       <c r="C21" s="4"/>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="C22" s="4"/>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23" s="13"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="13"/>
       <c r="C24" s="4"/>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A25" s="11"/>
+      <c r="A25" s="13"/>
       <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="13"/>
       <c r="C26" s="4"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="11"/>
       <c r="C27" s="4"/>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C29" s="4"/>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C30" s="4"/>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C31" s="4"/>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="B32" s="16"/>
       <c r="C32" s="4"/>
     </row>
-    <row r="33" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C33" s="4"/>
     </row>
-    <row r="34" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B34" s="16"/>
       <c r="C34" s="4"/>
     </row>
-    <row r="35" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C35" s="4"/>
     </row>
-    <row r="36" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C36" s="4"/>
     </row>
-    <row r="37" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C37" s="4"/>
     </row>
-    <row r="38" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C38" s="4"/>
     </row>
-    <row r="39" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C39" s="4"/>
     </row>
-    <row r="40" spans="3:3" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-    <row r="41" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C40" s="4"/>
+    </row>
+    <row r="41" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C41" s="4"/>
     </row>
-    <row r="42" spans="3:3" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-    <row r="43" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C42" s="10"/>
+    </row>
+    <row r="43" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C43" s="4"/>
     </row>
-    <row r="44" spans="3:3" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-    <row r="48" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C44" s="4"/>
+    </row>
+    <row r="45" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C45" s="4"/>
+    </row>
+    <row r="46" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C46" s="1"/>
+    </row>
+    <row r="47" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C47" s="1"/>
+    </row>
+    <row r="48" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C48" s="4"/>
+    </row>
+    <row r="49" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C49" s="4"/>
     </row>
     <row r="50" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C50" s="4"/>
     </row>
-    <row r="51" spans="2:3" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-    </row>
     <row r="52" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C52" s="4"/>
     </row>
+    <row r="53" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C53" s="4"/>
+    </row>
     <row r="54" spans="2:3" x14ac:dyDescent="0.3">
-      <c r="B54" s="16"/>
-[...2 lines deleted...]
-      <c r="C55" s="4"/>
+      <c r="C54" s="4"/>
     </row>
     <row r="56" spans="2:3" x14ac:dyDescent="0.3">
-      <c r="C56" s="4"/>
+      <c r="B56" s="16"/>
+    </row>
+    <row r="57" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C57" s="4"/>
     </row>
     <row r="58" spans="2:3" x14ac:dyDescent="0.3">
       <c r="C58" s="4"/>
     </row>
-    <row r="62" spans="2:3" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C63" s="4"/>
+    <row r="60" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C60" s="4"/>
+    </row>
+    <row r="64" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="C64" s="4"/>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C65" s="4"/>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="C75" s="4"/>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C67" s="4"/>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C70" s="4"/>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A71" s="11"/>
+      <c r="C71" s="4"/>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C74" s="4"/>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C77" s="4"/>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="C78" s="4"/>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C79" s="4"/>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="B80" s="16"/>
-[...14 lines deleted...]
-      <c r="C96" s="4"/>
+      <c r="C80" s="4"/>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B82" s="16"/>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C86" s="4"/>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C90" s="4"/>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A93" s="11"/>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B94" s="16"/>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="B98" s="16"/>
-[...17 lines deleted...]
-      <c r="C110" s="2"/>
+      <c r="C98" s="4"/>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B100" s="16"/>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B103" s="16"/>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A104" s="11"/>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B107" s="16"/>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C108" s="4"/>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B111" s="16"/>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C112" s="2"/>
     </row>
+    <row r="114" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C114" s="2"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C2" r:id="rId1" xr:uid="{DBC77B0F-DEA2-47BB-9B7E-03596DBEB92B}"/>
+    <hyperlink ref="C3" r:id="rId1" xr:uid="{2F6D675C-A60A-4ABB-9266-7C44DCDADA17}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E8CAE12-C646-408E-82E9-E78FBD1D4CDF}">
   <dimension ref="A1:C109"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="120.77734375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B2" s="6">
         <v>45639</v>
       </c>
-      <c r="C2" s="23" t="s">
-        <v>195</v>
+      <c r="C2" s="4" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A3" s="13" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B3" s="6">
         <v>45565</v>
       </c>
-      <c r="C3" s="23" t="s">
-        <v>193</v>
+      <c r="C3" s="4" t="s">
+        <v>192</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="13" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B4" s="6">
         <v>45546</v>
       </c>
-      <c r="C4" s="23" t="s">
-        <v>191</v>
+      <c r="C4" s="4" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="172.8" x14ac:dyDescent="0.3">
       <c r="A5" s="13" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B5" s="6">
         <v>45540</v>
       </c>
-      <c r="C5" s="23" t="s">
-        <v>206</v>
+      <c r="C5" s="4" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A6" s="13" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B6" s="6">
         <v>45525</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="216" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B7" s="6">
         <v>45502</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>183</v>
       </c>
       <c r="B8" s="6">
         <v>45461</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="72" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>181</v>
       </c>
       <c r="B9" s="6">
         <v>45446</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="216" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>178</v>
       </c>
       <c r="B10" s="6">
         <v>45394</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>177</v>
       </c>
       <c r="B11" s="6">
         <v>45343</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="288" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>176</v>
       </c>
       <c r="B12" s="6">
         <v>45310</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
       <c r="B13" s="18"/>
       <c r="C13" s="12"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" s="13"/>
       <c r="C14" s="4"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15" s="13"/>
       <c r="C15" s="4"/>
@@ -3277,51 +3353,51 @@
       <c r="B102" s="16"/>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C103" s="4"/>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.3">
       <c r="B106" s="16"/>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C107" s="2"/>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C109" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3784F782-B542-4E17-B5A5-CE9976747C8F}">
   <dimension ref="A1:C110"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="123.21875" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>173</v>
@@ -3645,51 +3721,51 @@
       <c r="B103" s="16"/>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C104" s="4"/>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.3">
       <c r="B107" s="16"/>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C108" s="2"/>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C110" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FBB13D69-670A-4692-B584-B4913001F1E2}">
   <dimension ref="A1:C113"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="130.33203125" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="72" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>150</v>
@@ -4046,51 +4122,51 @@
       <c r="B106" s="16"/>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C107" s="4"/>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.3">
       <c r="B110" s="16"/>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C111" s="2"/>
     </row>
     <row r="113" spans="3:3" x14ac:dyDescent="0.3">
       <c r="C113" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41F2155E-8E16-46DB-B492-ACD5AB5E8ACB}">
   <dimension ref="A1:C113"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="141.21875" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="20" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="288" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>118</v>
@@ -4454,51 +4530,51 @@
       <c r="B106" s="16"/>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C107" s="4"/>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.3">
       <c r="B110" s="16"/>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C111" s="2"/>
     </row>
     <row r="113" spans="3:3" x14ac:dyDescent="0.3">
       <c r="C113" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1065EC92-045C-48D7-B13B-5CC95E9FAA53}">
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="122.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="3" customFormat="1" ht="302.39999999999998" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>79</v>
       </c>
@@ -4666,51 +4742,51 @@
     <row r="17" spans="1:3" s="3" customFormat="1" ht="216" x14ac:dyDescent="0.3">
       <c r="A17" s="3">
         <v>3.84</v>
       </c>
       <c r="B17" s="6">
         <v>43837</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="22"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03DACDCB-6FF4-46C9-8320-07AEF722E3F4}">
   <dimension ref="A1:C23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="123.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="3" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A2" s="3">
         <v>3.82</v>
       </c>
@@ -4933,51 +5009,51 @@
     <row r="22" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="3">
         <v>3.22</v>
       </c>
       <c r="B22" s="6">
         <v>43496</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23" s="22"/>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9398AFE-0381-4E4F-9A3E-AC1577CEF65B}">
   <dimension ref="A1:C27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="109.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="3" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A2" s="3">
         <v>3.21</v>
       </c>
@@ -5244,51 +5320,51 @@
     <row r="26" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3">
         <v>2.66</v>
       </c>
       <c r="B26" s="6">
         <v>43109</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="22"/>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C00907EB-9CE0-4B15-9BF9-2B4108543294}">
   <dimension ref="A1:C34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="103.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3">
         <v>2.65</v>
       </c>