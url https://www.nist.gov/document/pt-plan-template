--- v1 (2026-07-26)
+++ v2 (2026-10-17)
@@ -35,60 +35,60 @@
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\elwood.nist.gov\680\NIST_Projects\OWM\Lab_Prgm\Proficiency Testing Prgm\Quality Documents\PT Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A519EFF-D303-4231-A727-9F8A97982E3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F0AD690-1BB5-4B81-A113-191C3906ED1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="914" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="914" firstSheet="3" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Revision Data" sheetId="27" r:id="rId1"/>
     <sheet name="User Instructions" sheetId="31" r:id="rId2"/>
     <sheet name="Software-V&amp;V" sheetId="32" r:id="rId3"/>
     <sheet name="QMS Reference" sheetId="18" r:id="rId4"/>
     <sheet name="PTP1 Outline" sheetId="17" r:id="rId5"/>
     <sheet name="P1; Organize the PT" sheetId="1" r:id="rId6"/>
     <sheet name="P2; Objectives &amp; Details" sheetId="19" r:id="rId7"/>
     <sheet name="P3; Artifact &amp; Shipping" sheetId="3" r:id="rId8"/>
     <sheet name="P4; Addresses &amp; Contacts" sheetId="11" r:id="rId9"/>
     <sheet name="Receipt Form F08" sheetId="30" r:id="rId10"/>
     <sheet name="LookupTables" sheetId="33" r:id="rId11"/>
     <sheet name="O1; Coordinator Tracking" sheetId="2" r:id="rId12"/>
     <sheet name="O2; Coordinator Feedback" sheetId="26" r:id="rId13"/>
     <sheet name="R1; PT Report Cover" sheetId="29" r:id="rId14"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc64906286" localSheetId="9">'Receipt Form F08'!$A$1</definedName>
     <definedName name="ExternalData_1" localSheetId="10" hidden="1">LookupTables!$AL$2:$BI$86</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'O1; Coordinator Tracking'!$A$1:$M$167</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'O2; Coordinator Feedback'!$A$1:$M$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'P1; Organize the PT'!$B$1:$J$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'P2; Objectives &amp; Details'!$A$1:$J$103</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'P3; Artifact &amp; Shipping'!$A$1:$B$53</definedName>
@@ -2432,51 +2432,51 @@
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{9A28A1CE-B48E-4EA6-A27D-B3525AF2B702}" keepAlive="1" name="Query - Artifact Inventory" description="Connection to the 'Artifact Inventory' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Artifact Inventory&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Artifact Inventory]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3676" uniqueCount="1593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3667" uniqueCount="1595">
   <si>
     <t>Document Control</t>
   </si>
   <si>
     <t>Revision Date</t>
   </si>
   <si>
     <t>By</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>T. Osmer</t>
   </si>
   <si>
     <t>Original version for distribution.</t>
   </si>
   <si>
     <t>I. Chavez</t>
   </si>
   <si>
     <t>Edits/Changes collected at MidMap, internal OWM evaluation, and audit against 17043</t>
   </si>
   <si>
@@ -6475,53 +6475,50 @@
     <t>Little Rock</t>
   </si>
   <si>
     <t>72209-2408</t>
   </si>
   <si>
     <t>Kate Smetana</t>
   </si>
   <si>
     <t>kate.smetana@state.co.us</t>
   </si>
   <si>
     <t>303.869.9241</t>
   </si>
   <si>
     <t>Broomfield</t>
   </si>
   <si>
     <t>Jeremy Nading</t>
   </si>
   <si>
     <t>jnading@cmi-labs.com</t>
   </si>
   <si>
     <t>478-953-5171</t>
-  </si>
-[...1 lines deleted...]
-    <t>510 Houston Lake Blvd.</t>
   </si>
   <si>
     <t>Centerville</t>
   </si>
   <si>
     <t>Christopher David</t>
   </si>
   <si>
     <t>Christopher.David@connecticut.gov</t>
   </si>
   <si>
     <t>Windsor</t>
   </si>
   <si>
     <t>06095-4312</t>
   </si>
   <si>
     <t>1402 S Dakota St</t>
   </si>
   <si>
     <t>Indianapolis</t>
   </si>
   <si>
     <t>Essco</t>
   </si>
@@ -7803,53 +7800,50 @@
   <si>
     <t>Lina Ng</t>
   </si>
   <si>
     <t>562-622-0419</t>
   </si>
   <si>
     <t>lng@acwm.lacounty.gov</t>
   </si>
   <si>
     <t>South Gate</t>
   </si>
   <si>
     <t>90280-7504</t>
   </si>
   <si>
     <t>David Wingo</t>
   </si>
   <si>
     <t>dwingo@ricelake.com</t>
   </si>
   <si>
     <t>925-798-8900</t>
   </si>
   <si>
-    <t>1400 Willow Pass Rd</t>
-[...1 lines deleted...]
-  <si>
     <t>- All participants should follow the Guide for PT follow-up and performance monitoring (PTG 2) to further analyze this PT data with laboratory measurement assurance data, monitor results for trends, and evaluate marginal or failing data further.  All statistical analyses that indicate failing results require corrective action. State laboratories are required to complete a PT Follow-up Form for each PT.
 - OWM PT Guide 1 (PTG 1) should be used to interpret pass/fail criteria and statistical analyses.</t>
   </si>
   <si>
     <t>If you find errors, have feedback, questions or have suggestions on improvements, send an email to NIST Office of Weights and Measures, Laboratory Metrology Group: micheal.hicks@nist.gov, elizabeth.koncki@nist.gov.</t>
   </si>
   <si>
     <t>travis.garding@alaska.gov</t>
   </si>
   <si>
     <t>Travis Garding</t>
   </si>
   <si>
     <t>907-365-1222</t>
   </si>
   <si>
     <t>Anchorage</t>
   </si>
   <si>
     <t>5 gal Special J</t>
   </si>
   <si>
     <t>E3</t>
   </si>
   <si>
@@ -8240,50 +8234,62 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Z </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>values.  
 · Summary tables, graphs, and statistical results follow and are created from the PT Analysis templates. 
 · The OWM PT Guide 1 (PTG 1) provides additional information regarding the analysis of the participant results. 
 - NIST OWM performs all final data analysis for PT reports.</t>
     </r>
   </si>
   <si>
     <t>Use Link to share Feedback with NIST OWM:</t>
   </si>
   <si>
     <t>M. Hicks</t>
   </si>
   <si>
     <t xml:space="preserve">Added Feedback links for users to use to provide feedback to OWM PT program. On report page, clearly stated OWM provides final decision on data analysis. Updated LookupTables to include artifacts supplied by participating laboratories.  </t>
+  </si>
+  <si>
+    <t>510 N. Houston Lake Blvd.</t>
+  </si>
+  <si>
+    <t>Minnesota Metrology Laboratory</t>
+  </si>
+  <si>
+    <t>856-994-9415</t>
+  </si>
+  <si>
+    <t>1400 Willow Pass Court</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd"/>
     <numFmt numFmtId="166" formatCode="00000"/>
     <numFmt numFmtId="167" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="168" formatCode="General_)"/>
     <numFmt numFmtId="169" formatCode="@*_"/>
     <numFmt numFmtId="170" formatCode="yyyymmdd"/>
     <numFmt numFmtId="171" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="66" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -10260,460 +10266,428 @@
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="55" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="710">
+  <cellXfs count="646">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -10821,107 +10795,93 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="14" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="6" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="6" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -10983,61 +10943,58 @@
     <xf numFmtId="0" fontId="52" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="53" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="72" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1"/>
@@ -11082,1299 +11039,1186 @@
     <xf numFmtId="0" fontId="40" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="79" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="84" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="84" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="108" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="109" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="109" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="111" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="111" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="112" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="112" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="112" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="112" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyFill="1"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="9" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="113" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="114" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="80" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="84" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="87" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="88" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...12 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="117" xfId="0" applyBorder="1"/>
-    <xf numFmtId="166" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="9" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="59" xfId="5" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="5" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="61" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="61" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="6" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="6" fontId="22" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="59" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="98" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="99" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="95" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="96" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="97" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="9" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="9" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...39 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="15" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="6" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="57" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="60" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="57" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...175 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Check Cell" xfId="2" builtinId="23"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="7" xr:uid="{D964A6C2-95E6-4495-869E-76E03B779BDA}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{CE547BE6-683D-4B20-9F54-2635E0FA33FD}"/>
     <cellStyle name="Normal 6" xfId="4" xr:uid="{F1FABD70-FA75-439D-8787-C37CF66F4A16}"/>
     <cellStyle name="Normal_WAMRF-005 (draft-6), Volume Gravimetric" xfId="3" xr:uid="{00B64298-578D-4B68-8803-F444BE770494}"/>
   </cellStyles>
   <dxfs count="86">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
@@ -13704,14636 +13548,14485 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeqO908_b1G689uCDeUFEnsSqf132wDT2Iz5nfuuQxcF-ro2Q/viewform?usp=header" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="93.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="93.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.5703125" style="10" customWidth="1"/>
+    <col min="1" max="1" width="16.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.5546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="523" t="s">
+    <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="469" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="523"/>
-[...3 lines deleted...]
-      <c r="A2" s="162" t="s">
+      <c r="B1" s="469"/>
+      <c r="C1" s="469"/>
+    </row>
+    <row r="2" spans="1:9" s="64" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="148" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="163" t="s">
+      <c r="B2" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="164" t="s">
+      <c r="C2" s="150" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="157">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="143">
         <v>20180428</v>
       </c>
-      <c r="B3" s="68" t="s">
+      <c r="B3" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="160" t="s">
+      <c r="C3" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="70"/>
-[...7 lines deleted...]
-      <c r="A4" s="157">
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A4" s="143">
         <v>20181022</v>
       </c>
-      <c r="B4" s="68" t="s">
+      <c r="B4" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="160" t="s">
+      <c r="C4" s="146" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="70"/>
-[...7 lines deleted...]
-      <c r="A5" s="157">
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5" s="143">
         <v>20190116</v>
       </c>
-      <c r="B5" s="68" t="s">
+      <c r="B5" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="160" t="s">
+      <c r="C5" s="146" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="70"/>
-[...7 lines deleted...]
-      <c r="A6" s="158">
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+    </row>
+    <row r="6" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="144">
         <v>20190411</v>
       </c>
-      <c r="B6" s="69" t="s">
+      <c r="B6" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="161" t="s">
+      <c r="C6" s="147" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="70"/>
-[...7 lines deleted...]
-      <c r="A7" s="158">
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+    </row>
+    <row r="7" spans="1:9" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="144">
         <v>20190425</v>
       </c>
-      <c r="B7" s="69" t="s">
+      <c r="B7" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="161" t="s">
+      <c r="C7" s="147" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="70"/>
-[...7 lines deleted...]
-      <c r="A8" s="158">
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63"/>
+      <c r="H7" s="63"/>
+      <c r="I7" s="63"/>
+    </row>
+    <row r="8" spans="1:9" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A8" s="144">
         <v>20190429</v>
       </c>
-      <c r="B8" s="69" t="s">
+      <c r="B8" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="161" t="s">
+      <c r="C8" s="147" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="70"/>
-[...7 lines deleted...]
-      <c r="A9" s="158">
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+    </row>
+    <row r="9" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="144">
         <v>20190430</v>
       </c>
-      <c r="B9" s="69" t="s">
+      <c r="B9" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="161" t="s">
+      <c r="C9" s="147" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="70"/>
-[...7 lines deleted...]
-      <c r="A10" s="158">
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+    </row>
+    <row r="10" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="144">
         <v>20190820</v>
       </c>
-      <c r="B10" s="69" t="s">
+      <c r="B10" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="161" t="s">
+      <c r="C10" s="147" t="s">
         <v>649</v>
       </c>
-      <c r="D10" s="70"/>
-[...7 lines deleted...]
-      <c r="A11" s="159">
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="63"/>
+      <c r="I10" s="63"/>
+    </row>
+    <row r="11" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="145">
         <v>44947</v>
       </c>
-      <c r="B11" s="69" t="s">
+      <c r="B11" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="161" t="s">
+      <c r="C11" s="147" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="70"/>
-[...7 lines deleted...]
-      <c r="A12" s="159">
+      <c r="D11" s="63"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+    </row>
+    <row r="12" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="145">
         <v>44970</v>
       </c>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="161" t="s">
+      <c r="C12" s="147" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="70"/>
-[...7 lines deleted...]
-      <c r="A13" s="255">
+      <c r="D12" s="63"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+    </row>
+    <row r="13" spans="1:9" ht="273.60000000000002" x14ac:dyDescent="0.3">
+      <c r="A13" s="144">
         <v>20250310</v>
       </c>
-      <c r="B13" s="69" t="s">
+      <c r="B13" s="62" t="s">
         <v>648</v>
       </c>
-      <c r="C13" s="161" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="255">
+      <c r="C13" s="147" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D13" s="63"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+    </row>
+    <row r="14" spans="1:9" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="144">
         <v>20260708</v>
       </c>
-      <c r="B14" s="69" t="s">
-[...81 lines deleted...]
-      <c r="C27" s="185"/>
+      <c r="B14" s="62" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C14" s="147" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="144"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="147"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="144"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="147"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="144"/>
+      <c r="B17" s="62"/>
+      <c r="C17" s="147"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="235"/>
+      <c r="B18" s="170"/>
+      <c r="C18" s="171"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="235"/>
+      <c r="B19" s="170"/>
+      <c r="C19" s="171"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20" s="235"/>
+      <c r="B20" s="170"/>
+      <c r="C20" s="171"/>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="235"/>
+      <c r="B21" s="170"/>
+      <c r="C21" s="171"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22" s="235"/>
+      <c r="B22" s="170"/>
+      <c r="C22" s="171"/>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="235"/>
+      <c r="B23" s="170"/>
+      <c r="C23" s="171"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="235"/>
+      <c r="B24" s="170"/>
+      <c r="C24" s="171"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="235"/>
+      <c r="B25" s="170"/>
+      <c r="C25" s="171"/>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="235"/>
+      <c r="B26" s="170"/>
+      <c r="C26" s="171"/>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="235"/>
+      <c r="B27" s="170"/>
+      <c r="C27" s="171"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92134E26-FABB-4767-BB10-72D65CA8B5C0}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView topLeftCell="A10" zoomScaleNormal="100" zoomScalePageLayoutView="60" workbookViewId="0">
       <selection activeCell="B10" sqref="B10:D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
-    <col min="2" max="2" width="38.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="23.42578125" customWidth="1"/>
+    <col min="2" max="2" width="38.109375" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" customWidth="1"/>
+    <col min="4" max="4" width="23.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A5" s="488" t="s">
+    <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="447"/>
+    </row>
+    <row r="2" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="447"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="447"/>
+    </row>
+    <row r="4" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="139"/>
+    </row>
+    <row r="5" spans="1:4" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="446" t="s">
         <v>547</v>
       </c>
-      <c r="B5" s="618" t="str">
+      <c r="B5" s="562" t="str">
         <f>IF('P3; Artifact &amp; Shipping'!B4="","",'P3; Artifact &amp; Shipping'!B4)</f>
         <v>----</v>
       </c>
-      <c r="C5" s="619"/>
-[...3 lines deleted...]
-      <c r="A6" s="488" t="s">
+      <c r="C5" s="563"/>
+      <c r="D5" s="564"/>
+    </row>
+    <row r="6" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="446" t="s">
         <v>548</v>
       </c>
-      <c r="B6" s="630"/>
-[...4 lines deleted...]
-      <c r="A7" s="487" t="s">
+      <c r="B6" s="561"/>
+      <c r="C6" s="561"/>
+      <c r="D6" s="561"/>
+    </row>
+    <row r="7" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="445" t="s">
         <v>549</v>
       </c>
-      <c r="B7" s="618" t="e">
+      <c r="B7" s="562" t="e">
         <f>IF('P3; Artifact &amp; Shipping'!B12="","",'P3; Artifact &amp; Shipping'!B12)</f>
         <v>#N/A</v>
       </c>
-      <c r="C7" s="619"/>
-[...3 lines deleted...]
-      <c r="A8" s="487" t="s">
+      <c r="C7" s="563"/>
+      <c r="D7" s="564"/>
+    </row>
+    <row r="8" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="445" t="s">
         <v>550</v>
       </c>
-      <c r="B8" s="618" t="str">
+      <c r="B8" s="562" t="str">
         <f>IF('P3; Artifact &amp; Shipping'!B10="","",'P3; Artifact &amp; Shipping'!B10)</f>
         <v/>
       </c>
-      <c r="C8" s="619"/>
-[...3 lines deleted...]
-      <c r="A9" s="487" t="s">
+      <c r="C8" s="563"/>
+      <c r="D8" s="564"/>
+    </row>
+    <row r="9" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="445" t="s">
         <v>551</v>
       </c>
-      <c r="B9" s="618" t="e">
+      <c r="B9" s="562" t="e">
         <f>IF('P3; Artifact &amp; Shipping'!B13="","",'P3; Artifact &amp; Shipping'!B13)</f>
         <v>#N/A</v>
       </c>
-      <c r="C9" s="619"/>
-[...3 lines deleted...]
-      <c r="A10" s="487" t="s">
+      <c r="C9" s="563"/>
+      <c r="D9" s="564"/>
+    </row>
+    <row r="10" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="445" t="s">
         <v>553</v>
       </c>
-      <c r="B10" s="618" t="e">
+      <c r="B10" s="562" t="e">
         <f>IF('P3; Artifact &amp; Shipping'!B14="","",'P3; Artifact &amp; Shipping'!B14)</f>
         <v>#N/A</v>
       </c>
-      <c r="C10" s="619"/>
-[...3 lines deleted...]
-      <c r="A11" s="487" t="s">
+      <c r="C10" s="563"/>
+      <c r="D10" s="564"/>
+    </row>
+    <row r="11" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="445" t="s">
         <v>552</v>
       </c>
-      <c r="B11" s="618" t="e">
+      <c r="B11" s="562" t="e">
         <f>IF('P3; Artifact &amp; Shipping'!B15="","",'P3; Artifact &amp; Shipping'!B15)</f>
         <v>#N/A</v>
       </c>
-      <c r="C11" s="619"/>
-[...3 lines deleted...]
-      <c r="A12" s="627" t="s">
+      <c r="C11" s="563"/>
+      <c r="D11" s="564"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="574" t="s">
         <v>387</v>
       </c>
-      <c r="B12" s="628"/>
-      <c r="C12" s="627" t="s">
+      <c r="B12" s="575"/>
+      <c r="C12" s="574" t="s">
         <v>482</v>
       </c>
-      <c r="D12" s="628"/>
-[...8 lines deleted...]
-      <c r="A14" s="483" t="s">
+      <c r="D12" s="575"/>
+    </row>
+    <row r="13" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="574"/>
+      <c r="B13" s="575"/>
+      <c r="C13" s="574"/>
+      <c r="D13" s="575"/>
+    </row>
+    <row r="14" spans="1:4" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="441" t="s">
         <v>483</v>
       </c>
-      <c r="B14" s="219"/>
-      <c r="C14" s="483" t="s">
+      <c r="B14" s="199"/>
+      <c r="C14" s="441" t="s">
         <v>484</v>
       </c>
-      <c r="D14" s="219"/>
-[...8 lines deleted...]
-      <c r="A16" s="621" t="s">
+      <c r="D14" s="199"/>
+    </row>
+    <row r="15" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="200"/>
+      <c r="B15" s="201"/>
+      <c r="C15" s="202"/>
+      <c r="D15" s="203"/>
+    </row>
+    <row r="16" spans="1:4" ht="30.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="576" t="s">
         <v>554</v>
       </c>
-      <c r="B16" s="622"/>
-[...16 lines deleted...]
-      <c r="A19" s="621" t="s">
+      <c r="B16" s="577"/>
+      <c r="C16" s="577"/>
+      <c r="D16" s="578"/>
+    </row>
+    <row r="17" spans="1:4" ht="80.400000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="565"/>
+      <c r="B17" s="566"/>
+      <c r="C17" s="566"/>
+      <c r="D17" s="567"/>
+    </row>
+    <row r="18" spans="1:4" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="442"/>
+      <c r="B18" s="443"/>
+      <c r="C18" s="443"/>
+      <c r="D18" s="444"/>
+    </row>
+    <row r="19" spans="1:4" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="576" t="s">
         <v>555</v>
       </c>
-      <c r="B19" s="622"/>
-[...16 lines deleted...]
-      <c r="A22" s="634" t="s">
+      <c r="B19" s="577"/>
+      <c r="C19" s="577"/>
+      <c r="D19" s="578"/>
+    </row>
+    <row r="20" spans="1:4" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="565"/>
+      <c r="B20" s="566"/>
+      <c r="C20" s="566"/>
+      <c r="D20" s="567"/>
+    </row>
+    <row r="21" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="565"/>
+      <c r="B21" s="566"/>
+      <c r="C21" s="566"/>
+      <c r="D21" s="567"/>
+    </row>
+    <row r="22" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="568" t="s">
         <v>485</v>
       </c>
-      <c r="B22" s="635"/>
-[...16 lines deleted...]
-      <c r="A25" s="483" t="s">
+      <c r="B22" s="569"/>
+      <c r="C22" s="569"/>
+      <c r="D22" s="570"/>
+    </row>
+    <row r="23" spans="1:4" ht="93.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="571"/>
+      <c r="B23" s="572"/>
+      <c r="C23" s="572"/>
+      <c r="D23" s="573"/>
+    </row>
+    <row r="24" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="571"/>
+      <c r="B24" s="572"/>
+      <c r="C24" s="572"/>
+      <c r="D24" s="573"/>
+    </row>
+    <row r="25" spans="1:4" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="441" t="s">
         <v>486</v>
       </c>
-      <c r="B25" s="637"/>
-[...4 lines deleted...]
-      <c r="A26" s="627" t="s">
+      <c r="B25" s="571"/>
+      <c r="C25" s="572"/>
+      <c r="D25" s="573"/>
+    </row>
+    <row r="26" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="574" t="s">
         <v>487</v>
       </c>
-      <c r="B26" s="628"/>
-[...13 lines deleted...]
-      <c r="A29" s="629" t="s">
+      <c r="B26" s="575"/>
+      <c r="C26" s="575"/>
+      <c r="D26" s="575"/>
+    </row>
+    <row r="27" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="574"/>
+      <c r="B27" s="575"/>
+      <c r="C27" s="575"/>
+      <c r="D27" s="575"/>
+    </row>
+    <row r="28" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="139"/>
+    </row>
+    <row r="29" spans="1:4" ht="45.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="560" t="s">
         <v>546</v>
       </c>
-      <c r="B29" s="629"/>
-[...7 lines deleted...]
-      <c r="D30" s="218"/>
+      <c r="B29" s="560"/>
+      <c r="C29" s="560"/>
+      <c r="D29" s="560"/>
+    </row>
+    <row r="30" spans="1:4" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="198"/>
+      <c r="B30" s="198"/>
+      <c r="C30" s="198"/>
+      <c r="D30" s="198"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V3Q2h/JF27zUIsCkHW5nx9+UnFCHM5w+OAdOlkmkChcFi3VDZmvurSkET1vpGv41crlRf2K1sArJPSCXYd8ymg==" saltValue="HkuO6/ibw/L2yBb6Yg1H1g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="23">
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:D27"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
-    <mergeCell ref="B5:D5"/>
-[...5 lines deleted...]
-    <mergeCell ref="D12:D13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="91" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"&amp;14National Institute of Standards and Technology
 Office of Weights and Measures&amp;12
 &amp;"ADLaM Display,Bold"&amp;16&amp;K0070C0PT Items Receipt and Assessment Form (F08)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F9E6627-9F31-47B2-8E28-19CA9704F543}">
   <sheetPr>
     <tabColor rgb="FFFFFF61"/>
   </sheetPr>
   <dimension ref="A1:BJ173"/>
   <sheetViews>
-    <sheetView topLeftCell="AK7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="37.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" customWidth="1"/>
+    <col min="2" max="2" width="37.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
-    <col min="6" max="7" width="15" style="6" customWidth="1"/>
+    <col min="6" max="7" width="15" style="5" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
-    <col min="9" max="9" width="12.42578125" style="142" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="25" max="25" width="34.42578125" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" customWidth="1"/>
+    <col min="10" max="10" width="15" customWidth="1"/>
+    <col min="11" max="11" width="17.44140625" customWidth="1"/>
+    <col min="12" max="12" width="10.88671875" style="1" customWidth="1"/>
+    <col min="13" max="14" width="10.88671875" customWidth="1"/>
+    <col min="16" max="16" width="11.109375" customWidth="1"/>
+    <col min="17" max="17" width="41.5546875" customWidth="1"/>
+    <col min="20" max="20" width="171.109375" customWidth="1"/>
+    <col min="22" max="22" width="18.44140625" customWidth="1"/>
+    <col min="23" max="23" width="132.109375" customWidth="1"/>
+    <col min="24" max="24" width="9.5546875" customWidth="1"/>
+    <col min="25" max="25" width="34.44140625" customWidth="1"/>
     <col min="26" max="26" width="4" customWidth="1"/>
     <col min="27" max="27" width="26" customWidth="1"/>
     <col min="28" max="28" width="24" customWidth="1"/>
-    <col min="29" max="29" width="8.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="34" max="34" width="34.42578125" customWidth="1"/>
+    <col min="29" max="29" width="8.109375" customWidth="1"/>
+    <col min="30" max="30" width="35.88671875" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="31.44140625" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="15.88671875" customWidth="1"/>
+    <col min="33" max="33" width="34.5546875" customWidth="1"/>
+    <col min="34" max="34" width="34.44140625" customWidth="1"/>
     <col min="35" max="35" width="5" customWidth="1"/>
-    <col min="36" max="36" width="168.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="39" max="39" width="30.5703125" customWidth="1"/>
+    <col min="36" max="36" width="168.5546875" customWidth="1"/>
+    <col min="37" max="37" width="6.5546875" customWidth="1"/>
+    <col min="38" max="38" width="5.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="30.5546875" customWidth="1"/>
     <col min="40" max="40" width="40" customWidth="1"/>
-    <col min="41" max="41" width="15.85546875" customWidth="1"/>
+    <col min="41" max="41" width="15.88671875" customWidth="1"/>
     <col min="42" max="42" width="17" customWidth="1"/>
     <col min="43" max="43" width="17" style="1" customWidth="1"/>
-    <col min="44" max="44" width="9.140625" customWidth="1"/>
-    <col min="45" max="45" width="19.42578125" customWidth="1"/>
+    <col min="44" max="44" width="9.109375" customWidth="1"/>
+    <col min="45" max="45" width="19.44140625" customWidth="1"/>
     <col min="46" max="46" width="17" customWidth="1"/>
-    <col min="47" max="47" width="9.85546875" style="6" bestFit="1" customWidth="1"/>
-    <col min="48" max="48" width="21.85546875" customWidth="1"/>
+    <col min="47" max="47" width="9.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="21.88671875" customWidth="1"/>
     <col min="49" max="49" width="13" customWidth="1"/>
     <col min="50" max="51" width="13" style="1" customWidth="1"/>
-    <col min="52" max="52" width="25.85546875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="64" max="65" width="20.140625" customWidth="1"/>
+    <col min="52" max="52" width="25.88671875" customWidth="1"/>
+    <col min="53" max="53" width="11.5546875" customWidth="1"/>
+    <col min="54" max="54" width="14.5546875" customWidth="1"/>
+    <col min="55" max="59" width="11.5546875" customWidth="1"/>
+    <col min="60" max="60" width="9.109375" style="1"/>
+    <col min="61" max="61" width="29.88671875" customWidth="1"/>
+    <col min="63" max="63" width="19.109375" customWidth="1"/>
+    <col min="64" max="65" width="20.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:62" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C1" s="261" t="s">
+    <row r="1" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="241"/>
+      <c r="C1" s="240" t="s">
         <v>660</v>
       </c>
-      <c r="D1" s="262"/>
-[...11 lines deleted...]
-      <c r="P1" s="264" t="s">
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="403"/>
+      <c r="G1" s="403"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
+      <c r="K1" s="241"/>
+      <c r="L1" s="280"/>
+      <c r="M1" s="241"/>
+      <c r="N1" s="241"/>
+      <c r="O1" s="241"/>
+      <c r="P1" s="243" t="s">
         <v>662</v>
       </c>
-      <c r="Q1" s="262"/>
-[...2 lines deleted...]
-      <c r="T1" s="265" t="s">
+      <c r="Q1" s="241"/>
+      <c r="R1" s="241"/>
+      <c r="S1" s="241"/>
+      <c r="T1" s="244" t="s">
         <v>663</v>
       </c>
-      <c r="U1" s="262"/>
-[...1 lines deleted...]
-      <c r="W1" s="266" t="s">
+      <c r="U1" s="241"/>
+      <c r="V1" s="241"/>
+      <c r="W1" s="245" t="s">
         <v>664</v>
       </c>
-      <c r="X1" s="369"/>
-[...2 lines deleted...]
-      <c r="AA1" s="369" t="s">
+      <c r="X1" s="342"/>
+      <c r="Y1" s="342"/>
+      <c r="Z1" s="342"/>
+      <c r="AA1" s="342" t="s">
         <v>1005</v>
       </c>
-      <c r="AB1" s="369"/>
-[...1 lines deleted...]
-      <c r="AD1" s="369" t="s">
+      <c r="AB1" s="342"/>
+      <c r="AC1" s="342"/>
+      <c r="AD1" s="342" t="s">
         <v>103</v>
       </c>
-      <c r="AE1" s="369"/>
-[...3 lines deleted...]
-      <c r="AJ1" s="263" t="s">
+      <c r="AE1" s="342"/>
+      <c r="AF1" s="342"/>
+      <c r="AG1" s="342"/>
+      <c r="AH1" s="342"/>
+      <c r="AJ1" s="242" t="s">
         <v>661</v>
       </c>
-      <c r="AL1" s="342" t="s">
+      <c r="AL1" s="317" t="s">
         <v>999</v>
       </c>
-      <c r="AZ1" s="204"/>
-[...2 lines deleted...]
-      <c r="B2" s="428" t="s">
+    </row>
+    <row r="2" spans="2:62" ht="40.799999999999997" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="393" t="s">
         <v>1017</v>
       </c>
-      <c r="C2" s="427" t="s">
+      <c r="C2" s="392" t="s">
         <v>1016</v>
       </c>
-      <c r="D2" s="429" t="s">
+      <c r="D2" s="394" t="s">
         <v>129</v>
       </c>
-      <c r="E2" s="429" t="s">
+      <c r="E2" s="394" t="s">
         <v>665</v>
       </c>
-      <c r="F2" s="439" t="s">
+      <c r="F2" s="404" t="s">
         <v>1013</v>
       </c>
-      <c r="G2" s="439" t="s">
+      <c r="G2" s="404" t="s">
         <v>106</v>
       </c>
-      <c r="H2" s="429" t="s">
+      <c r="H2" s="394" t="s">
         <v>107</v>
       </c>
-      <c r="I2" s="315" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="315" t="s">
+      <c r="I2" s="290" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J2" s="290" t="s">
         <v>426</v>
       </c>
-      <c r="K2" s="315" t="s">
+      <c r="K2" s="290" t="s">
         <v>427</v>
       </c>
-      <c r="L2" s="299" t="s">
+      <c r="L2" s="278" t="s">
         <v>428</v>
       </c>
-      <c r="M2" s="299"/>
-[...2 lines deleted...]
-      <c r="P2" s="327" t="s">
+      <c r="M2" s="278"/>
+      <c r="N2" s="395"/>
+      <c r="O2" s="248"/>
+      <c r="P2" s="302" t="s">
         <v>666</v>
       </c>
-      <c r="Q2" s="328" t="s">
+      <c r="Q2" s="303" t="s">
         <v>666</v>
       </c>
-      <c r="R2" s="269"/>
-[...1 lines deleted...]
-      <c r="T2" s="329" t="s">
+      <c r="R2" s="248"/>
+      <c r="S2" s="306"/>
+      <c r="T2" s="304" t="s">
         <v>667</v>
       </c>
-      <c r="U2" s="262"/>
-[...1 lines deleted...]
-      <c r="W2" s="330" t="s">
+      <c r="U2" s="241"/>
+      <c r="V2" s="306"/>
+      <c r="W2" s="305" t="s">
         <v>668</v>
       </c>
-      <c r="X2" s="371"/>
-      <c r="Y2" s="409" t="s">
+      <c r="X2" s="343"/>
+      <c r="Y2" s="379" t="s">
         <v>129</v>
       </c>
-      <c r="Z2" s="371"/>
-      <c r="AA2" s="373" t="s">
+      <c r="Z2" s="343"/>
+      <c r="AA2" s="345" t="s">
         <v>131</v>
       </c>
-      <c r="AB2" s="378" t="s">
+      <c r="AB2" s="350" t="s">
         <v>132</v>
       </c>
-      <c r="AC2" s="379"/>
-      <c r="AD2" s="418" t="s">
+      <c r="AC2" s="351"/>
+      <c r="AD2" s="384" t="s">
         <v>1007</v>
       </c>
-      <c r="AE2" s="420" t="s">
+      <c r="AE2" s="386" t="s">
         <v>106</v>
       </c>
-      <c r="AF2" s="421" t="s">
+      <c r="AF2" s="387" t="s">
         <v>107</v>
       </c>
-      <c r="AG2" s="502" t="s">
+      <c r="AG2" s="290" t="s">
         <v>105</v>
       </c>
-      <c r="AH2" s="419" t="s">
+      <c r="AH2" s="385" t="s">
         <v>129</v>
       </c>
-      <c r="AJ2" s="268" t="s">
+      <c r="AJ2" s="247" t="s">
         <v>661</v>
       </c>
-      <c r="AL2" s="354" t="s">
+      <c r="AL2" s="327" t="s">
         <v>440</v>
       </c>
-      <c r="AM2" s="355" t="s">
+      <c r="AM2" s="328" t="s">
         <v>992</v>
       </c>
-      <c r="AN2" s="356" t="s">
+      <c r="AN2" s="329" t="s">
         <v>865</v>
       </c>
-      <c r="AO2" s="356" t="s">
+      <c r="AO2" s="329" t="s">
         <v>864</v>
       </c>
-      <c r="AP2" s="356" t="s">
+      <c r="AP2" s="329" t="s">
         <v>967</v>
       </c>
-      <c r="AQ2" s="357" t="s">
+      <c r="AQ2" s="330" t="s">
         <v>968</v>
       </c>
-      <c r="AR2" s="355" t="s">
+      <c r="AR2" s="328" t="s">
         <v>969</v>
       </c>
-      <c r="AS2" s="355" t="s">
+      <c r="AS2" s="328" t="s">
         <v>971</v>
       </c>
-      <c r="AT2" s="356" t="s">
+      <c r="AT2" s="329" t="s">
         <v>970</v>
       </c>
-      <c r="AU2" s="436" t="s">
+      <c r="AU2" s="401" t="s">
         <v>869</v>
       </c>
-      <c r="AV2" s="355" t="s">
+      <c r="AV2" s="328" t="s">
         <v>402</v>
       </c>
-      <c r="AW2" s="355" t="s">
+      <c r="AW2" s="328" t="s">
         <v>868</v>
       </c>
-      <c r="AX2" s="364" t="s">
+      <c r="AX2" s="337" t="s">
         <v>421</v>
       </c>
-      <c r="AY2" s="364" t="s">
-[...2 lines deleted...]
-      <c r="AZ2" s="358" t="s">
+      <c r="AY2" s="337" t="s">
+        <v>1357</v>
+      </c>
+      <c r="AZ2" s="331" t="s">
         <v>867</v>
       </c>
-      <c r="BA2" s="356" t="s">
+      <c r="BA2" s="329" t="s">
         <v>386</v>
       </c>
-      <c r="BB2" s="359" t="s">
+      <c r="BB2" s="332" t="s">
         <v>993</v>
       </c>
-      <c r="BC2" s="360" t="s">
+      <c r="BC2" s="333" t="s">
         <v>106</v>
       </c>
-      <c r="BD2" s="360" t="s">
+      <c r="BD2" s="333" t="s">
         <v>107</v>
       </c>
-      <c r="BE2" s="360" t="s">
+      <c r="BE2" s="333" t="s">
         <v>994</v>
       </c>
-      <c r="BF2" s="360" t="s">
+      <c r="BF2" s="333" t="s">
         <v>426</v>
       </c>
-      <c r="BG2" s="360" t="s">
+      <c r="BG2" s="333" t="s">
         <v>427</v>
       </c>
-      <c r="BH2" s="363" t="s">
+      <c r="BH2" s="336" t="s">
         <v>393</v>
       </c>
-      <c r="BI2" s="356" t="s">
+      <c r="BI2" s="329" t="s">
         <v>866</v>
       </c>
-      <c r="BJ2" s="353" t="s">
+      <c r="BJ2" s="326" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="3" spans="2:62" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="285" t="s">
+    <row r="3" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="264" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C3" s="295" t="s">
+        <v>430</v>
+      </c>
+      <c r="D3" s="272" t="s">
+        <v>158</v>
+      </c>
+      <c r="E3" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F3" s="405" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G3" s="405" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H3" s="272" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I3" s="291" t="s">
         <v>1221</v>
       </c>
-      <c r="C3" s="320" t="s">
+      <c r="J3" s="291" t="s">
+        <v>1482</v>
+      </c>
+      <c r="K3" s="425" t="s">
         <v>430</v>
       </c>
-      <c r="D3" s="293" t="s">
-[...23 lines deleted...]
-      <c r="L3" s="293">
+      <c r="L3" s="272">
         <v>99515</v>
       </c>
-      <c r="M3" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P3" s="273" t="s">
+      <c r="M3" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N3" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O3" s="254"/>
+      <c r="P3" s="252" t="s">
         <v>242</v>
       </c>
-      <c r="Q3" s="274" t="s">
+      <c r="Q3" s="253" t="s">
         <v>243</v>
       </c>
-      <c r="R3" s="275" t="s">
+      <c r="R3" s="254" t="s">
         <v>823</v>
       </c>
-      <c r="S3" s="275" t="s">
+      <c r="S3" s="254" t="s">
         <v>824</v>
       </c>
-      <c r="T3" s="276" t="s">
+      <c r="T3" s="255" t="s">
         <v>669</v>
       </c>
-      <c r="U3" s="272"/>
-      <c r="V3" s="271" t="s">
+      <c r="U3" s="251"/>
+      <c r="V3" s="250" t="s">
         <v>812</v>
       </c>
-      <c r="W3" s="271" t="s">
+      <c r="W3" s="250" t="s">
         <v>670</v>
       </c>
-      <c r="X3" s="300"/>
-      <c r="Y3" s="367" t="s">
+      <c r="X3" s="251"/>
+      <c r="Y3" s="340" t="s">
         <v>136</v>
       </c>
-      <c r="Z3" s="300"/>
-[...3 lines deleted...]
-      <c r="AD3" s="396" t="s">
+      <c r="Z3" s="251"/>
+      <c r="AA3" s="346"/>
+      <c r="AB3" s="348"/>
+      <c r="AC3" s="352"/>
+      <c r="AD3" s="294" t="s">
         <v>1022</v>
       </c>
-      <c r="AE3" s="154" t="s">
+      <c r="AE3" s="140" t="s">
         <v>1023</v>
       </c>
-      <c r="AF3" s="392" t="s">
+      <c r="AF3" s="363" t="s">
         <v>1024</v>
       </c>
-      <c r="AG3" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AH3" s="387" t="s">
+      <c r="AG3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="AH3" s="359" t="s">
         <v>141</v>
       </c>
-      <c r="AJ3" s="280" t="s">
+      <c r="AJ3" s="259" t="s">
         <v>489</v>
       </c>
-      <c r="AL3" s="351">
+      <c r="AL3" s="325">
         <v>1</v>
       </c>
-      <c r="AM3" s="341" t="s">
+      <c r="AM3" s="316" t="s">
         <v>872</v>
       </c>
-      <c r="AN3" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP3" s="348" t="s">
+      <c r="AN3" s="316" t="s">
+        <v>1403</v>
+      </c>
+      <c r="AO3" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP3" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ3" s="348" t="s">
+      <c r="AQ3" s="322" t="s">
         <v>871</v>
       </c>
-      <c r="AR3" s="348">
+      <c r="AR3" s="322">
         <v>33</v>
       </c>
-      <c r="AS3" s="348" t="s">
+      <c r="AS3" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT3" s="348" t="s">
+      <c r="AT3" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU3" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV3" s="348" t="s">
+      <c r="AU3" s="323" t="s">
+        <v>1384</v>
+      </c>
+      <c r="AV3" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW3" s="343" t="s">
+      <c r="AW3" s="316" t="s">
         <v>873</v>
       </c>
-      <c r="AX3" s="352">
+      <c r="AX3" s="322">
         <v>60</v>
       </c>
-      <c r="AY3" s="352" t="s">
+      <c r="AY3" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ3" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA3" s="341" t="s">
+      <c r="AZ3" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA3" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB3" s="341" t="s">
+      <c r="BB3" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC3" s="361" t="s">
+      <c r="BC3" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD3" s="362" t="s">
+      <c r="BD3" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE3" s="337" t="s">
+      <c r="BE3" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF3" s="341" t="s">
+      <c r="BF3" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG3" s="341" t="s">
+      <c r="BG3" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH3" s="1">
         <v>20899</v>
       </c>
-      <c r="BI3" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C4" s="321" t="s">
+      <c r="BI3" s="322" t="s">
+        <v>1504</v>
+      </c>
+      <c r="BJ3" s="309"/>
+    </row>
+    <row r="4" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="273" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C4" s="296" t="s">
         <v>429</v>
       </c>
-      <c r="D4" s="293" t="s">
+      <c r="D4" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E4" s="293" t="s">
+      <c r="E4" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F4" s="440" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="440" t="s">
+      <c r="F4" s="405" t="s">
         <v>1428</v>
       </c>
-      <c r="H4" s="293" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="G4" s="405" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H4" s="272" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I4" s="291" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J4" s="291" t="s">
         <v>1053</v>
       </c>
-      <c r="K4" s="462" t="s">
+      <c r="K4" s="426" t="s">
         <v>429</v>
       </c>
-      <c r="L4" s="293">
+      <c r="L4" s="272">
         <v>36107</v>
       </c>
-      <c r="M4" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P4" s="273" t="s">
+      <c r="M4" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N4" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O4" s="241"/>
+      <c r="P4" s="252" t="s">
         <v>244</v>
       </c>
-      <c r="Q4" s="274" t="s">
+      <c r="Q4" s="253" t="s">
         <v>245</v>
       </c>
-      <c r="R4" s="269"/>
-      <c r="S4" s="275" t="s">
+      <c r="R4" s="248"/>
+      <c r="S4" s="254" t="s">
         <v>825</v>
       </c>
-      <c r="T4" s="276" t="s">
+      <c r="T4" s="255" t="s">
         <v>671</v>
       </c>
-      <c r="U4" s="262"/>
-      <c r="V4" s="271" t="s">
+      <c r="U4" s="241"/>
+      <c r="V4" s="250" t="s">
         <v>813</v>
       </c>
-      <c r="W4" s="277" t="s">
+      <c r="W4" s="256" t="s">
         <v>672</v>
       </c>
-      <c r="X4" s="310"/>
-      <c r="Y4" s="367" t="s">
+      <c r="X4" s="287"/>
+      <c r="Y4" s="340" t="s">
         <v>141</v>
       </c>
-      <c r="Z4" s="310"/>
-      <c r="AA4" s="374" t="s">
+      <c r="Z4" s="287"/>
+      <c r="AA4" s="346" t="s">
         <v>137</v>
       </c>
-      <c r="AB4" s="376" t="s">
+      <c r="AB4" s="348" t="s">
         <v>1018</v>
       </c>
-      <c r="AC4" s="380"/>
-      <c r="AD4" s="396" t="s">
+      <c r="AC4" s="352"/>
+      <c r="AD4" s="294" t="s">
         <v>168</v>
       </c>
-      <c r="AE4" s="154" t="s">
+      <c r="AE4" s="140" t="s">
         <v>170</v>
       </c>
-      <c r="AF4" s="392" t="s">
+      <c r="AF4" s="363" t="s">
         <v>171</v>
       </c>
-      <c r="AG4" s="78" t="s">
+      <c r="AG4" t="s">
         <v>169</v>
       </c>
-      <c r="AH4" s="387" t="s">
+      <c r="AH4" s="359" t="s">
         <v>141</v>
       </c>
-      <c r="AJ4" s="309"/>
-      <c r="AL4" s="351">
+      <c r="AJ4" s="286"/>
+      <c r="AL4" s="325">
         <v>2</v>
       </c>
-      <c r="AM4" s="341" t="s">
+      <c r="AM4" s="316" t="s">
         <v>874</v>
       </c>
-      <c r="AN4" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP4" s="348" t="s">
+      <c r="AN4" s="316" t="s">
+        <v>1403</v>
+      </c>
+      <c r="AO4" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP4" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ4" s="348" t="s">
+      <c r="AQ4" s="322" t="s">
         <v>871</v>
       </c>
-      <c r="AR4" s="348">
+      <c r="AR4" s="322">
         <v>33</v>
       </c>
-      <c r="AS4" s="348" t="s">
+      <c r="AS4" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT4" s="348" t="s">
+      <c r="AT4" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU4" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV4" s="348" t="s">
+      <c r="AU4" s="323" t="s">
+        <v>1384</v>
+      </c>
+      <c r="AV4" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW4" s="343" t="s">
+      <c r="AW4" s="316" t="s">
         <v>873</v>
       </c>
-      <c r="AX4" s="352">
+      <c r="AX4" s="322">
         <v>60</v>
       </c>
-      <c r="AY4" s="352" t="s">
+      <c r="AY4" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ4" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA4" s="341" t="s">
+      <c r="AZ4" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA4" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB4" s="341" t="s">
+      <c r="BB4" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC4" s="361" t="s">
+      <c r="BC4" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD4" s="362" t="s">
+      <c r="BD4" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE4" s="337" t="s">
+      <c r="BE4" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF4" s="341" t="s">
+      <c r="BF4" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG4" s="341" t="s">
+      <c r="BG4" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH4" s="1">
         <v>20899</v>
       </c>
-      <c r="BI4" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="294" t="s">
+      <c r="BI4" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ4" s="253"/>
+    </row>
+    <row r="5" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="273" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C5" s="296" t="s">
+        <v>432</v>
+      </c>
+      <c r="D5" s="272" t="s">
+        <v>154</v>
+      </c>
+      <c r="E5" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F5" s="419" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G5" s="420" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H5" s="419" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I5" s="420" t="s">
         <v>1225</v>
       </c>
-      <c r="C5" s="321" t="s">
+      <c r="J5" s="419" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K5" s="427" t="s">
         <v>432</v>
       </c>
-      <c r="D5" s="293" t="s">
-[...23 lines deleted...]
-      <c r="L5" s="456" t="s">
+      <c r="L5" s="421" t="s">
         <v>1063</v>
       </c>
-      <c r="M5" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P5" s="273" t="s">
+      <c r="M5" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N5" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O5" s="241"/>
+      <c r="P5" s="252" t="s">
         <v>248</v>
       </c>
-      <c r="Q5" s="274" t="s">
+      <c r="Q5" s="253" t="s">
         <v>249</v>
       </c>
-      <c r="R5" s="269"/>
-      <c r="S5" s="275" t="s">
+      <c r="R5" s="248"/>
+      <c r="S5" s="254" t="s">
         <v>826</v>
       </c>
-      <c r="T5" s="276" t="s">
+      <c r="T5" s="255" t="s">
         <v>673</v>
       </c>
-      <c r="U5" s="262"/>
-      <c r="V5" s="271" t="s">
+      <c r="U5" s="241"/>
+      <c r="V5" s="250" t="s">
         <v>814</v>
       </c>
-      <c r="W5" s="277" t="s">
+      <c r="W5" s="256" t="s">
         <v>674</v>
       </c>
-      <c r="X5" s="310"/>
-      <c r="Y5" s="367" t="s">
+      <c r="X5" s="287"/>
+      <c r="Y5" s="340" t="s">
         <v>145</v>
       </c>
-      <c r="Z5" s="310"/>
-      <c r="AA5" s="374" t="s">
+      <c r="Z5" s="287"/>
+      <c r="AA5" s="346" t="s">
         <v>142</v>
       </c>
-      <c r="AB5" s="376"/>
-[...1 lines deleted...]
-      <c r="AD5" s="319" t="s">
+      <c r="AB5" s="348"/>
+      <c r="AC5" s="352"/>
+      <c r="AD5" s="294" t="s">
         <v>147</v>
       </c>
-      <c r="AE5" s="154" t="s">
+      <c r="AE5" s="140" t="s">
         <v>148</v>
       </c>
-      <c r="AF5" s="392" t="s">
+      <c r="AF5" s="363" t="s">
         <v>149</v>
       </c>
-      <c r="AG5" s="204" t="s">
-[...2 lines deleted...]
-      <c r="AH5" s="387" t="s">
+      <c r="AG5" t="s">
+        <v>1417</v>
+      </c>
+      <c r="AH5" s="359" t="s">
         <v>145</v>
       </c>
-      <c r="AJ5" s="262"/>
-      <c r="AL5" s="351">
+      <c r="AJ5" s="241"/>
+      <c r="AL5" s="325">
         <v>3</v>
       </c>
-      <c r="AM5" s="341" t="s">
+      <c r="AM5" s="316" t="s">
         <v>875</v>
       </c>
-      <c r="AN5" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP5" s="348" t="s">
+      <c r="AN5" s="316" t="s">
+        <v>1403</v>
+      </c>
+      <c r="AO5" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP5" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ5" s="348" t="s">
+      <c r="AQ5" s="322" t="s">
         <v>871</v>
       </c>
-      <c r="AR5" s="348">
+      <c r="AR5" s="322">
         <v>34</v>
       </c>
-      <c r="AS5" s="348" t="s">
+      <c r="AS5" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT5" s="348" t="s">
+      <c r="AT5" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU5" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV5" s="348" t="s">
+      <c r="AU5" s="323" t="s">
+        <v>1384</v>
+      </c>
+      <c r="AV5" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW5" s="343" t="s">
+      <c r="AW5" s="316" t="s">
         <v>873</v>
       </c>
-      <c r="AX5" s="352">
+      <c r="AX5" s="322">
         <v>60</v>
       </c>
-      <c r="AY5" s="352" t="s">
+      <c r="AY5" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ5" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA5" s="341" t="s">
+      <c r="AZ5" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA5" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB5" s="341" t="s">
+      <c r="BB5" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC5" s="361" t="s">
+      <c r="BC5" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD5" s="362" t="s">
+      <c r="BD5" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE5" s="337" t="s">
+      <c r="BE5" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF5" s="341" t="s">
+      <c r="BF5" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG5" s="341" t="s">
+      <c r="BG5" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH5" s="1">
         <v>20899</v>
       </c>
-      <c r="BI5" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C6" s="321" t="s">
+      <c r="BI5" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ5" s="253"/>
+    </row>
+    <row r="6" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="273" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C6" s="296" t="s">
         <v>431</v>
       </c>
-      <c r="D6" s="293" t="s">
+      <c r="D6" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E6" s="293" t="s">
+      <c r="E6" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F6" s="440" t="s">
+      <c r="F6" s="405" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G6" s="405" t="s">
         <v>1183</v>
       </c>
-      <c r="G6" s="440" t="s">
+      <c r="H6" s="272" t="s">
         <v>1184</v>
       </c>
-      <c r="H6" s="293" t="s">
+      <c r="I6" s="291" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J6" s="291" t="s">
         <v>1185</v>
       </c>
-      <c r="I6" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="316" t="s">
+      <c r="K6" s="426" t="s">
+        <v>431</v>
+      </c>
+      <c r="L6" s="272" t="s">
         <v>1186</v>
       </c>
-      <c r="K6" s="462" t="s">
-[...12 lines deleted...]
-      <c r="P6" s="273" t="s">
+      <c r="M6" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N6" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O6" s="241"/>
+      <c r="P6" s="252" t="s">
         <v>251</v>
       </c>
-      <c r="Q6" s="274" t="s">
+      <c r="Q6" s="253" t="s">
         <v>252</v>
       </c>
-      <c r="R6" s="269"/>
-      <c r="S6" s="275" t="s">
+      <c r="R6" s="248"/>
+      <c r="S6" s="254" t="s">
         <v>827</v>
       </c>
-      <c r="T6" s="276" t="s">
+      <c r="T6" s="255" t="s">
         <v>675</v>
       </c>
-      <c r="U6" s="262"/>
-      <c r="V6" s="271" t="s">
+      <c r="U6" s="241"/>
+      <c r="V6" s="250" t="s">
         <v>815</v>
       </c>
-      <c r="W6" s="277" t="s">
+      <c r="W6" s="256" t="s">
         <v>676</v>
       </c>
-      <c r="X6" s="310"/>
-      <c r="Y6" s="367" t="s">
+      <c r="X6" s="287"/>
+      <c r="Y6" s="340" t="s">
         <v>151</v>
       </c>
-      <c r="Z6" s="310"/>
-      <c r="AA6" s="374" t="s">
+      <c r="Z6" s="287"/>
+      <c r="AA6" s="346" t="s">
         <v>146</v>
       </c>
-      <c r="AB6" s="376"/>
-[...1 lines deleted...]
-      <c r="AD6" s="396" t="s">
+      <c r="AB6" s="348"/>
+      <c r="AC6" s="352"/>
+      <c r="AD6" s="294" t="s">
         <v>173</v>
       </c>
-      <c r="AE6" s="154" t="s">
+      <c r="AE6" s="140" t="s">
         <v>174</v>
       </c>
-      <c r="AF6" s="392" t="s">
+      <c r="AF6" s="363" t="s">
         <v>175</v>
       </c>
-      <c r="AG6" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AH6" s="387" t="s">
+      <c r="AG6" t="s">
+        <v>1418</v>
+      </c>
+      <c r="AH6" s="359" t="s">
         <v>145</v>
       </c>
-      <c r="AJ6" s="262"/>
-      <c r="AL6" s="351">
+      <c r="AJ6" s="241"/>
+      <c r="AL6" s="325">
         <v>4</v>
       </c>
-      <c r="AM6" s="341" t="s">
+      <c r="AM6" s="316" t="s">
         <v>878</v>
       </c>
-      <c r="AN6" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP6" s="348" t="s">
+      <c r="AN6" s="316" t="s">
+        <v>1371</v>
+      </c>
+      <c r="AO6" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP6" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ6" s="348" t="s">
+      <c r="AQ6" s="322" t="s">
         <v>877</v>
       </c>
-      <c r="AR6" s="348">
+      <c r="AR6" s="322">
         <v>27</v>
       </c>
-      <c r="AS6" s="348" t="s">
+      <c r="AS6" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT6" s="348" t="s">
+      <c r="AT6" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU6" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV6" s="348" t="s">
+      <c r="AU6" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV6" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW6" s="343" t="s">
+      <c r="AW6" s="316" t="s">
         <v>879</v>
       </c>
-      <c r="AX6" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY6" s="352" t="s">
+      <c r="AX6" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY6" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ6" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA6" s="341" t="s">
+      <c r="AZ6" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA6" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB6" s="341" t="s">
+      <c r="BB6" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC6" s="361" t="s">
+      <c r="BC6" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD6" s="362" t="s">
+      <c r="BD6" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE6" s="337" t="s">
+      <c r="BE6" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF6" s="341" t="s">
+      <c r="BF6" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG6" s="341" t="s">
+      <c r="BG6" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH6" s="1">
         <v>20899</v>
       </c>
-      <c r="BI6" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B7" s="294" t="s">
+      <c r="BI6" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ6" s="253"/>
+    </row>
+    <row r="7" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="273" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C7" s="296" t="s">
+        <v>433</v>
+      </c>
+      <c r="D7" s="272" t="s">
+        <v>158</v>
+      </c>
+      <c r="E7" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F7" s="405" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G7" s="405" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H7" s="272" t="s">
         <v>1228</v>
       </c>
-      <c r="C7" s="321" t="s">
+      <c r="I7" s="291" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J7" s="291" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K7" s="426" t="s">
         <v>433</v>
       </c>
-      <c r="D7" s="293" t="s">
-[...23 lines deleted...]
-      <c r="L7" s="293">
+      <c r="L7" s="272">
         <v>95828</v>
       </c>
-      <c r="M7" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P7" s="273" t="s">
+      <c r="M7" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N7" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O7" s="241"/>
+      <c r="P7" s="252" t="s">
         <v>253</v>
       </c>
-      <c r="Q7" s="274" t="s">
+      <c r="Q7" s="253" t="s">
         <v>254</v>
       </c>
-      <c r="R7" s="269"/>
-      <c r="S7" s="275" t="s">
+      <c r="R7" s="248"/>
+      <c r="S7" s="254" t="s">
         <v>828</v>
       </c>
-      <c r="T7" s="276" t="s">
+      <c r="T7" s="255" t="s">
         <v>677</v>
       </c>
-      <c r="U7" s="262"/>
-      <c r="V7" s="271" t="s">
+      <c r="U7" s="241"/>
+      <c r="V7" s="250" t="s">
         <v>816</v>
       </c>
-      <c r="W7" s="277" t="s">
+      <c r="W7" s="256" t="s">
         <v>678</v>
       </c>
-      <c r="X7" s="310"/>
-      <c r="Y7" s="367" t="s">
+      <c r="X7" s="287"/>
+      <c r="Y7" s="340" t="s">
         <v>154</v>
       </c>
-      <c r="Z7" s="310"/>
-      <c r="AA7" s="374" t="s">
+      <c r="Z7" s="287"/>
+      <c r="AA7" s="346" t="s">
         <v>152</v>
       </c>
-      <c r="AB7" s="376"/>
-[...1 lines deleted...]
-      <c r="AD7" s="396" t="s">
+      <c r="AB7" s="348"/>
+      <c r="AC7" s="352"/>
+      <c r="AD7" s="294" t="s">
         <v>164</v>
       </c>
-      <c r="AE7" s="154" t="s">
+      <c r="AE7" s="140" t="s">
         <v>165</v>
       </c>
-      <c r="AF7" s="392" t="s">
+      <c r="AF7" s="363" t="s">
         <v>166</v>
       </c>
-      <c r="AG7" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="387" t="s">
+      <c r="AG7" t="s">
+        <v>1419</v>
+      </c>
+      <c r="AH7" s="359" t="s">
         <v>151</v>
       </c>
-      <c r="AJ7" s="307" t="s">
+      <c r="AJ7" s="284" t="s">
         <v>805</v>
       </c>
-      <c r="AL7" s="351">
+      <c r="AL7" s="325">
         <v>5</v>
       </c>
-      <c r="AM7" s="341" t="s">
+      <c r="AM7" s="316" t="s">
         <v>880</v>
       </c>
-      <c r="AN7" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP7" s="348" t="s">
+      <c r="AN7" s="316" t="s">
+        <v>1371</v>
+      </c>
+      <c r="AO7" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP7" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ7" s="348" t="s">
+      <c r="AQ7" s="322" t="s">
         <v>877</v>
       </c>
-      <c r="AR7" s="348">
+      <c r="AR7" s="322">
         <v>27</v>
       </c>
-      <c r="AS7" s="348" t="s">
+      <c r="AS7" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT7" s="348" t="s">
+      <c r="AT7" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU7" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="348" t="s">
+      <c r="AU7" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV7" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW7" s="343" t="s">
+      <c r="AW7" s="316" t="s">
         <v>879</v>
       </c>
-      <c r="AX7" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY7" s="352" t="s">
+      <c r="AX7" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY7" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ7" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA7" s="341" t="s">
+      <c r="AZ7" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA7" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB7" s="341" t="s">
+      <c r="BB7" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC7" s="361" t="s">
+      <c r="BC7" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD7" s="362" t="s">
+      <c r="BD7" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE7" s="337" t="s">
+      <c r="BE7" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF7" s="341" t="s">
+      <c r="BF7" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG7" s="341" t="s">
+      <c r="BG7" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH7" s="1">
         <v>20899</v>
       </c>
-      <c r="BI7" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C8" s="321" t="s">
+      <c r="BI7" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ7" s="253"/>
+    </row>
+    <row r="8" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B8" s="273" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C8" s="296" t="s">
         <v>434</v>
       </c>
-      <c r="D8" s="293" t="s">
+      <c r="D8" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E8" s="293" t="s">
+      <c r="E8" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F8" s="440" t="s">
+      <c r="F8" s="405" t="s">
         <v>1064</v>
       </c>
-      <c r="G8" s="440" t="s">
+      <c r="G8" s="405" t="s">
         <v>1065</v>
       </c>
-      <c r="H8" s="293" t="s">
+      <c r="H8" s="272" t="s">
         <v>1066</v>
       </c>
-      <c r="I8" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="316" t="s">
+      <c r="I8" s="291" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J8" s="291" t="s">
         <v>1067</v>
       </c>
-      <c r="K8" s="462" t="s">
+      <c r="K8" s="426" t="s">
         <v>434</v>
       </c>
-      <c r="L8" s="293">
+      <c r="L8" s="272">
         <v>80021</v>
       </c>
-      <c r="M8" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P8" s="273" t="s">
+      <c r="M8" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N8" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O8" s="246"/>
+      <c r="P8" s="252" t="s">
         <v>255</v>
       </c>
-      <c r="Q8" s="274" t="s">
+      <c r="Q8" s="253" t="s">
         <v>256</v>
       </c>
-      <c r="R8" s="269"/>
-      <c r="S8" s="275" t="s">
+      <c r="R8" s="248"/>
+      <c r="S8" s="254" t="s">
         <v>829</v>
       </c>
-      <c r="T8" s="276" t="s">
+      <c r="T8" s="255" t="s">
         <v>679</v>
       </c>
-      <c r="U8" s="262"/>
-      <c r="V8" s="271" t="s">
+      <c r="U8" s="241"/>
+      <c r="V8" s="250" t="s">
         <v>817</v>
       </c>
-      <c r="W8" s="277" t="s">
+      <c r="W8" s="256" t="s">
         <v>680</v>
       </c>
-      <c r="X8" s="310"/>
-      <c r="Y8" s="367" t="s">
+      <c r="X8" s="287"/>
+      <c r="Y8" s="340" t="s">
         <v>158</v>
       </c>
-      <c r="Z8" s="310"/>
-      <c r="AA8" s="374" t="s">
+      <c r="Z8" s="287"/>
+      <c r="AA8" s="346" t="s">
         <v>155</v>
       </c>
-      <c r="AB8" s="376"/>
-[...1 lines deleted...]
-      <c r="AD8" s="319" t="s">
+      <c r="AB8" s="348"/>
+      <c r="AC8" s="352"/>
+      <c r="AD8" s="294" t="s">
         <v>156</v>
       </c>
-      <c r="AE8" s="154" t="s">
+      <c r="AE8" s="140" t="s">
         <v>1038</v>
       </c>
-      <c r="AF8" s="392" t="s">
+      <c r="AF8" s="363" t="s">
         <v>1025</v>
       </c>
-      <c r="AG8" s="204" t="s">
-[...2 lines deleted...]
-      <c r="AH8" s="387" t="s">
+      <c r="AG8" t="s">
+        <v>1420</v>
+      </c>
+      <c r="AH8" s="359" t="s">
         <v>154</v>
       </c>
-      <c r="AJ8" s="280" t="s">
+      <c r="AJ8" s="259" t="s">
         <v>247</v>
       </c>
-      <c r="AL8" s="351">
+      <c r="AL8" s="325">
         <v>6</v>
       </c>
-      <c r="AM8" s="341" t="s">
+      <c r="AM8" s="316" t="s">
         <v>881</v>
       </c>
-      <c r="AN8" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP8" s="348" t="s">
+      <c r="AN8" s="316" t="s">
+        <v>1371</v>
+      </c>
+      <c r="AO8" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP8" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ8" s="348" t="s">
+      <c r="AQ8" s="322" t="s">
         <v>877</v>
       </c>
-      <c r="AR8" s="348">
+      <c r="AR8" s="322">
         <v>27</v>
       </c>
-      <c r="AS8" s="348" t="s">
+      <c r="AS8" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT8" s="348" t="s">
+      <c r="AT8" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU8" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV8" s="348" t="s">
+      <c r="AU8" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV8" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW8" s="343" t="s">
+      <c r="AW8" s="316" t="s">
         <v>879</v>
       </c>
-      <c r="AX8" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY8" s="352" t="s">
+      <c r="AX8" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY8" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ8" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA8" s="341" t="s">
+      <c r="AZ8" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA8" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB8" s="341" t="s">
+      <c r="BB8" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC8" s="361" t="s">
+      <c r="BC8" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD8" s="362" t="s">
+      <c r="BD8" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE8" s="337" t="s">
+      <c r="BE8" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF8" s="341" t="s">
+      <c r="BF8" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG8" s="341" t="s">
+      <c r="BG8" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH8" s="1">
         <v>20899</v>
       </c>
-      <c r="BI8" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B9" s="294" t="s">
+      <c r="BI8" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ8" s="253"/>
+    </row>
+    <row r="9" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B9" s="273" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C9" s="296" t="s">
+        <v>435</v>
+      </c>
+      <c r="D9" s="272" t="s">
+        <v>681</v>
+      </c>
+      <c r="E9" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F9" s="405" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G9" s="405" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H9" s="272"/>
+      <c r="I9" s="291" t="s">
         <v>1233</v>
       </c>
-      <c r="C9" s="321" t="s">
+      <c r="J9" s="291" t="s">
+        <v>1074</v>
+      </c>
+      <c r="K9" s="426" t="s">
         <v>435</v>
       </c>
-      <c r="D9" s="293" t="s">
-[...15 lines deleted...]
-      <c r="J9" s="316" t="s">
+      <c r="L9" s="272" t="s">
         <v>1075</v>
       </c>
-      <c r="K9" s="462" t="s">
-[...12 lines deleted...]
-      <c r="P9" s="273" t="s">
+      <c r="M9" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N9" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O9" s="246"/>
+      <c r="P9" s="252" t="s">
         <v>257</v>
       </c>
-      <c r="Q9" s="274" t="s">
+      <c r="Q9" s="253" t="s">
         <v>258</v>
       </c>
-      <c r="R9" s="269"/>
-      <c r="S9" s="275" t="s">
+      <c r="R9" s="248"/>
+      <c r="S9" s="254" t="s">
         <v>830</v>
       </c>
-      <c r="T9" s="276" t="s">
+      <c r="T9" s="255" t="s">
         <v>682</v>
       </c>
-      <c r="U9" s="262"/>
-      <c r="V9" s="271" t="s">
+      <c r="U9" s="241"/>
+      <c r="V9" s="250" t="s">
         <v>818</v>
       </c>
-      <c r="W9" s="277" t="s">
+      <c r="W9" s="256" t="s">
         <v>683</v>
       </c>
-      <c r="X9" s="310"/>
-      <c r="Y9" s="367" t="s">
+      <c r="X9" s="287"/>
+      <c r="Y9" s="340" t="s">
         <v>162</v>
       </c>
-      <c r="Z9" s="310"/>
-      <c r="AA9" s="374" t="s">
+      <c r="Z9" s="287"/>
+      <c r="AA9" s="346" t="s">
         <v>159</v>
       </c>
-      <c r="AB9" s="376"/>
-[...1 lines deleted...]
-      <c r="AD9" s="319" t="s">
+      <c r="AB9" s="348"/>
+      <c r="AC9" s="352"/>
+      <c r="AD9" s="294" t="s">
         <v>160</v>
       </c>
-      <c r="AE9" s="154" t="s">
+      <c r="AE9" s="140" t="s">
         <v>1039</v>
       </c>
-      <c r="AF9" s="392" t="s">
+      <c r="AF9" s="363" t="s">
         <v>161</v>
       </c>
-      <c r="AG9" s="204" t="s">
-[...2 lines deleted...]
-      <c r="AH9" s="387" t="s">
+      <c r="AG9" t="s">
+        <v>1421</v>
+      </c>
+      <c r="AH9" s="359" t="s">
         <v>158</v>
       </c>
-      <c r="AJ9" s="305" t="s">
+      <c r="AJ9" s="282" t="s">
         <v>250</v>
       </c>
-      <c r="AL9" s="351">
+      <c r="AL9" s="325">
         <v>7</v>
       </c>
-      <c r="AM9" s="341" t="s">
+      <c r="AM9" s="316" t="s">
         <v>882</v>
       </c>
-      <c r="AN9" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP9" s="348" t="s">
+      <c r="AN9" s="316" t="s">
+        <v>1371</v>
+      </c>
+      <c r="AO9" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP9" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ9" s="348" t="s">
+      <c r="AQ9" s="322" t="s">
         <v>877</v>
       </c>
-      <c r="AR9" s="348">
+      <c r="AR9" s="322">
         <v>1</v>
       </c>
-      <c r="AS9" s="348" t="s">
+      <c r="AS9" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT9" s="348" t="s">
+      <c r="AT9" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU9" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV9" s="348" t="s">
+      <c r="AU9" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV9" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW9" s="343" t="s">
+      <c r="AW9" s="316" t="s">
         <v>879</v>
       </c>
-      <c r="AX9" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY9" s="352" t="s">
+      <c r="AX9" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY9" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ9" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA9" s="341" t="s">
+      <c r="AZ9" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA9" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB9" s="341" t="s">
+      <c r="BB9" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC9" s="361" t="s">
+      <c r="BC9" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD9" s="362" t="s">
+      <c r="BD9" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE9" s="337" t="s">
+      <c r="BE9" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF9" s="341" t="s">
+      <c r="BF9" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG9" s="341" t="s">
+      <c r="BG9" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH9" s="1">
         <v>20899</v>
       </c>
-      <c r="BI9" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B10" s="294" t="s">
+      <c r="BI9" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ9" s="253"/>
+    </row>
+    <row r="10" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="273" t="s">
         <v>733</v>
       </c>
-      <c r="C10" s="321" t="s">
+      <c r="C10" s="296" t="s">
         <v>732</v>
       </c>
-      <c r="D10" s="293" t="s">
+      <c r="D10" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E10" s="293" t="s">
+      <c r="E10" s="272" t="s">
         <v>810</v>
       </c>
-      <c r="F10" s="440" t="s">
-[...14 lines deleted...]
-      <c r="K10" s="462" t="s">
+      <c r="F10" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G10" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H10" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I10" s="291" t="s">
+        <v>1234</v>
+      </c>
+      <c r="J10" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K10" s="426" t="s">
         <v>732</v>
       </c>
-      <c r="L10" s="293" t="s">
-[...9 lines deleted...]
-      <c r="P10" s="273" t="s">
+      <c r="L10" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="M10" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N10" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O10" s="246"/>
+      <c r="P10" s="252" t="s">
         <v>259</v>
       </c>
-      <c r="Q10" s="274" t="s">
+      <c r="Q10" s="253" t="s">
         <v>260</v>
       </c>
-      <c r="R10" s="269"/>
-      <c r="S10" s="275" t="s">
+      <c r="R10" s="248"/>
+      <c r="S10" s="254" t="s">
         <v>831</v>
       </c>
-      <c r="T10" s="276" t="s">
+      <c r="T10" s="255" t="s">
         <v>684</v>
       </c>
-      <c r="U10" s="262"/>
-      <c r="V10" s="271" t="s">
+      <c r="U10" s="241"/>
+      <c r="V10" s="250" t="s">
         <v>819</v>
       </c>
-      <c r="W10" s="277" t="s">
+      <c r="W10" s="256" t="s">
         <v>685</v>
       </c>
-      <c r="X10" s="310"/>
-[...2 lines deleted...]
-      <c r="AA10" s="374" t="s">
+      <c r="X10" s="287"/>
+      <c r="Y10" s="340"/>
+      <c r="Z10" s="287"/>
+      <c r="AA10" s="346" t="s">
         <v>163</v>
       </c>
-      <c r="AB10" s="376"/>
-[...1 lines deleted...]
-      <c r="AD10" s="396" t="s">
+      <c r="AB10" s="348"/>
+      <c r="AC10" s="352"/>
+      <c r="AD10" s="294" t="s">
         <v>1019</v>
       </c>
-      <c r="AE10" s="154" t="s">
+      <c r="AE10" s="140" t="s">
         <v>1021</v>
       </c>
-      <c r="AF10" s="392" t="s">
+      <c r="AF10" s="363" t="s">
         <v>1020</v>
       </c>
-      <c r="AG10" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AH10" s="387" t="s">
+      <c r="AG10" t="s">
+        <v>1422</v>
+      </c>
+      <c r="AH10" s="359" t="s">
         <v>158</v>
       </c>
-      <c r="AJ10" s="306"/>
-      <c r="AL10" s="351">
+      <c r="AJ10" s="283"/>
+      <c r="AL10" s="325">
         <v>8</v>
       </c>
-      <c r="AM10" s="341" t="s">
+      <c r="AM10" s="316" t="s">
         <v>884</v>
       </c>
-      <c r="AN10" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO10" s="341" t="s">
+      <c r="AN10" s="316" t="s">
+        <v>1402</v>
+      </c>
+      <c r="AO10" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP10" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ10" s="348" t="s">
+      <c r="AP10" s="322" t="s">
+        <v>1392</v>
+      </c>
+      <c r="AQ10" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR10" s="348">
+      <c r="AR10" s="322">
         <v>1</v>
       </c>
-      <c r="AS10" s="348" t="s">
+      <c r="AS10" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT10" s="348" t="s">
+      <c r="AT10" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU10" s="349" t="s">
+      <c r="AU10" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV10" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW10" s="343" t="s">
+      <c r="AV10" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW10" s="316" t="s">
         <v>885</v>
       </c>
-      <c r="AX10" s="352">
+      <c r="AX10" s="322">
         <v>65</v>
       </c>
-      <c r="AY10" s="516" t="s">
+      <c r="AY10" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ10" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA10" s="341" t="s">
+      <c r="AZ10" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA10" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB10" s="341" t="s">
+      <c r="BB10" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC10" s="361" t="s">
+      <c r="BC10" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD10" s="362" t="s">
+      <c r="BD10" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE10" s="337" t="s">
+      <c r="BE10" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF10" s="341" t="s">
+      <c r="BF10" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG10" s="341" t="s">
+      <c r="BG10" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH10" s="1">
         <v>20899</v>
       </c>
-      <c r="BI10" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C11" s="321" t="s">
+      <c r="BI10" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ10" s="253"/>
+    </row>
+    <row r="11" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="273" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C11" s="296" t="s">
         <v>436</v>
       </c>
-      <c r="D11" s="293" t="s">
+      <c r="D11" s="272" t="s">
         <v>681</v>
       </c>
-      <c r="E11" s="293" t="s">
+      <c r="E11" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F11" s="440" t="s">
-[...14 lines deleted...]
-      <c r="K11" s="462" t="s">
+      <c r="F11" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G11" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H11" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I11" s="291" t="s">
+        <v>1235</v>
+      </c>
+      <c r="J11" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K11" s="426" t="s">
         <v>436</v>
       </c>
-      <c r="L11" s="293" t="s">
-[...9 lines deleted...]
-      <c r="P11" s="273" t="s">
+      <c r="L11" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="M11" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N11" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O11" s="246"/>
+      <c r="P11" s="252" t="s">
         <v>262</v>
       </c>
-      <c r="Q11" s="274" t="s">
+      <c r="Q11" s="253" t="s">
         <v>263</v>
       </c>
-      <c r="R11" s="269"/>
-      <c r="S11" s="275" t="s">
+      <c r="R11" s="248"/>
+      <c r="S11" s="254" t="s">
         <v>832</v>
       </c>
-      <c r="T11" s="276" t="s">
+      <c r="T11" s="255" t="s">
         <v>686</v>
       </c>
-      <c r="U11" s="262"/>
-      <c r="V11" s="267" t="s">
+      <c r="U11" s="241"/>
+      <c r="V11" s="246" t="s">
         <v>811</v>
       </c>
-      <c r="W11" s="277" t="s">
+      <c r="W11" s="256" t="s">
         <v>261</v>
       </c>
-      <c r="X11" s="310"/>
-[...2 lines deleted...]
-      <c r="AA11" s="374" t="s">
+      <c r="X11" s="287"/>
+      <c r="Y11" s="341"/>
+      <c r="Z11" s="287"/>
+      <c r="AA11" s="346" t="s">
         <v>167</v>
       </c>
-      <c r="AB11" s="376"/>
-[...7 lines deleted...]
-      <c r="AL11" s="351">
+      <c r="AB11" s="348"/>
+      <c r="AC11" s="352"/>
+      <c r="AD11" s="367"/>
+      <c r="AE11" s="362"/>
+      <c r="AF11" s="364"/>
+      <c r="AG11" s="362"/>
+      <c r="AH11" s="366"/>
+      <c r="AJ11" s="241"/>
+      <c r="AL11" s="325">
         <v>9</v>
       </c>
-      <c r="AM11" s="341" t="s">
+      <c r="AM11" s="316" t="s">
+        <v>1355</v>
+      </c>
+      <c r="AN11" s="316" t="s">
+        <v>1402</v>
+      </c>
+      <c r="AO11" s="316" t="s">
+        <v>883</v>
+      </c>
+      <c r="AP11" s="322" t="s">
+        <v>1392</v>
+      </c>
+      <c r="AQ11" s="322" t="s">
+        <v>982</v>
+      </c>
+      <c r="AR11" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS11" s="322" t="s">
+        <v>814</v>
+      </c>
+      <c r="AT11" s="322" t="s">
+        <v>990</v>
+      </c>
+      <c r="AU11" s="323" t="s">
+        <v>567</v>
+      </c>
+      <c r="AV11" s="322" t="s">
         <v>1356</v>
       </c>
-      <c r="AN11" s="343" t="s">
-[...20 lines deleted...]
-      <c r="AU11" s="349" t="s">
+      <c r="AW11" s="316" t="s">
+        <v>885</v>
+      </c>
+      <c r="AX11" s="322">
+        <v>65</v>
+      </c>
+      <c r="AY11" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AV11" s="348" t="s">
-[...14 lines deleted...]
-      <c r="BA11" s="341" t="s">
+      <c r="AZ11" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA11" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB11" s="341" t="s">
+      <c r="BB11" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC11" s="361" t="s">
+      <c r="BC11" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD11" s="362" t="s">
+      <c r="BD11" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE11" s="337" t="s">
+      <c r="BE11" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF11" s="341" t="s">
+      <c r="BF11" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG11" s="341" t="s">
+      <c r="BG11" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH11" s="1">
         <v>20899</v>
       </c>
-      <c r="BI11" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="321" t="s">
+      <c r="BI11" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ11" s="253"/>
+    </row>
+    <row r="12" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="273" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C12" s="296" t="s">
         <v>437</v>
       </c>
-      <c r="D12" s="293" t="s">
+      <c r="D12" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E12" s="293" t="s">
+      <c r="E12" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F12" s="440" t="s">
+      <c r="F12" s="405" t="s">
         <v>164</v>
       </c>
-      <c r="G12" s="440" t="s">
+      <c r="G12" s="405" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H12" s="272" t="s">
+        <v>166</v>
+      </c>
+      <c r="I12" s="291" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J12" s="291" t="s">
         <v>1085</v>
       </c>
-      <c r="H12" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K12" s="462" t="s">
+      <c r="K12" s="426" t="s">
         <v>437</v>
       </c>
-      <c r="L12" s="293">
+      <c r="L12" s="272">
         <v>32399</v>
       </c>
-      <c r="M12" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P12" s="273" t="s">
+      <c r="M12" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N12" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O12" s="241"/>
+      <c r="P12" s="252" t="s">
         <v>265</v>
       </c>
-      <c r="Q12" s="274" t="s">
+      <c r="Q12" s="253" t="s">
         <v>266</v>
       </c>
-      <c r="R12" s="269"/>
-      <c r="S12" s="275" t="s">
+      <c r="R12" s="248"/>
+      <c r="S12" s="254" t="s">
         <v>833</v>
       </c>
-      <c r="T12" s="276" t="s">
+      <c r="T12" s="255" t="s">
         <v>687</v>
       </c>
-      <c r="U12" s="262"/>
-      <c r="V12" s="267" t="s">
+      <c r="U12" s="241"/>
+      <c r="V12" s="246" t="s">
         <v>820</v>
       </c>
-      <c r="W12" s="277" t="s">
+      <c r="W12" s="256" t="s">
         <v>264</v>
       </c>
-      <c r="X12" s="310"/>
-[...1 lines deleted...]
-      <c r="AA12" s="374" t="s">
+      <c r="X12" s="287"/>
+      <c r="Z12" s="287"/>
+      <c r="AA12" s="346" t="s">
         <v>172</v>
       </c>
-      <c r="AB12" s="376"/>
-[...7 lines deleted...]
-      <c r="AL12" s="351">
+      <c r="AB12" s="348"/>
+      <c r="AC12" s="352"/>
+      <c r="AD12" s="367"/>
+      <c r="AE12" s="362"/>
+      <c r="AF12" s="364"/>
+      <c r="AG12" s="362"/>
+      <c r="AH12" s="366"/>
+      <c r="AJ12" s="285"/>
+      <c r="AL12" s="325">
         <v>10</v>
       </c>
-      <c r="AM12" s="341" t="s">
+      <c r="AM12" s="316" t="s">
         <v>887</v>
       </c>
-      <c r="AN12" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO12" s="341" t="s">
+      <c r="AN12" s="316" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AO12" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP12" s="348" t="s">
+      <c r="AP12" s="322" t="s">
         <v>886</v>
       </c>
-      <c r="AQ12" s="348" t="s">
+      <c r="AQ12" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR12" s="348">
+      <c r="AR12" s="322">
         <v>1</v>
       </c>
-      <c r="AS12" s="348" t="s">
+      <c r="AS12" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT12" s="348" t="s">
+      <c r="AT12" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU12" s="349" t="s">
+      <c r="AU12" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV12" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW12" s="343" t="s">
+      <c r="AV12" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW12" s="316" t="s">
         <v>888</v>
       </c>
-      <c r="AX12" s="352">
+      <c r="AX12" s="322">
         <v>80</v>
       </c>
-      <c r="AY12" s="516" t="s">
-[...5 lines deleted...]
-      <c r="BA12" s="341" t="s">
+      <c r="AY12" s="322" t="s">
+        <v>1358</v>
+      </c>
+      <c r="AZ12" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA12" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB12" s="341" t="s">
+      <c r="BB12" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC12" s="361" t="s">
+      <c r="BC12" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD12" s="362" t="s">
+      <c r="BD12" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE12" s="337" t="s">
+      <c r="BE12" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF12" s="341" t="s">
+      <c r="BF12" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG12" s="341" t="s">
+      <c r="BG12" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH12" s="1">
         <v>20899</v>
       </c>
-      <c r="BI12" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C13" s="321" t="s">
+      <c r="BI12" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ12" s="253"/>
+    </row>
+    <row r="13" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="273" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C13" s="296" t="s">
         <v>438</v>
       </c>
-      <c r="D13" s="293" t="s">
+      <c r="D13" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E13" s="293" t="s">
+      <c r="E13" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F13" s="440" t="s">
+      <c r="F13" s="405" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G13" s="405" t="s">
         <v>1087</v>
       </c>
-      <c r="G13" s="440" t="s">
+      <c r="H13" s="272" t="s">
         <v>1088</v>
       </c>
-      <c r="H13" s="293" t="s">
+      <c r="I13" s="291" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J13" s="291" t="s">
         <v>1089</v>
       </c>
-      <c r="I13" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="316" t="s">
+      <c r="K13" s="426" t="s">
+        <v>438</v>
+      </c>
+      <c r="L13" s="272" t="s">
         <v>1090</v>
       </c>
-      <c r="K13" s="462" t="s">
-[...12 lines deleted...]
-      <c r="P13" s="273" t="s">
+      <c r="M13" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N13" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O13" s="241"/>
+      <c r="P13" s="252" t="s">
         <v>268</v>
       </c>
-      <c r="Q13" s="274" t="s">
+      <c r="Q13" s="253" t="s">
         <v>269</v>
       </c>
-      <c r="R13" s="269"/>
-      <c r="S13" s="275" t="s">
+      <c r="R13" s="248"/>
+      <c r="S13" s="254" t="s">
         <v>834</v>
       </c>
-      <c r="T13" s="276" t="s">
+      <c r="T13" s="255" t="s">
         <v>688</v>
       </c>
-      <c r="U13" s="262"/>
-      <c r="V13" s="267" t="s">
+      <c r="U13" s="241"/>
+      <c r="V13" s="246" t="s">
         <v>821</v>
       </c>
-      <c r="W13" s="277" t="s">
+      <c r="W13" s="256" t="s">
         <v>267</v>
       </c>
-      <c r="X13" s="310"/>
-[...2 lines deleted...]
-      <c r="AA13" s="374" t="s">
+      <c r="X13" s="287"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="351"/>
+      <c r="AA13" s="346" t="s">
         <v>176</v>
       </c>
-      <c r="AB13" s="376"/>
-[...6 lines deleted...]
-      <c r="AJ13" s="304" t="s">
+      <c r="AB13" s="348"/>
+      <c r="AC13" s="352"/>
+      <c r="AD13" s="368"/>
+      <c r="AE13" s="370"/>
+      <c r="AF13" s="371"/>
+      <c r="AG13" s="370"/>
+      <c r="AH13" s="369"/>
+      <c r="AJ13" s="281" t="s">
         <v>239</v>
       </c>
-      <c r="AL13" s="351">
+      <c r="AL13" s="325">
         <v>11</v>
       </c>
-      <c r="AM13" s="341" t="s">
+      <c r="AM13" s="316" t="s">
         <v>889</v>
       </c>
-      <c r="AN13" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO13" s="341" t="s">
+      <c r="AN13" s="316" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AO13" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP13" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ13" s="348" t="s">
+      <c r="AP13" s="322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AQ13" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR13" s="348">
+      <c r="AR13" s="322">
         <v>1</v>
       </c>
-      <c r="AS13" s="348" t="s">
+      <c r="AS13" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT13" s="348" t="s">
+      <c r="AT13" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU13" s="349" t="s">
+      <c r="AU13" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV13" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW13" s="343" t="s">
+      <c r="AV13" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW13" s="316" t="s">
         <v>890</v>
       </c>
-      <c r="AX13" s="352">
+      <c r="AX13" s="322">
         <v>80</v>
       </c>
-      <c r="AY13" s="516" t="s">
-[...5 lines deleted...]
-      <c r="BA13" s="341" t="s">
+      <c r="AY13" s="322" t="s">
+        <v>1525</v>
+      </c>
+      <c r="AZ13" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA13" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB13" s="341" t="s">
+      <c r="BB13" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC13" s="361" t="s">
+      <c r="BC13" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD13" s="362" t="s">
+      <c r="BD13" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE13" s="337" t="s">
+      <c r="BE13" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF13" s="341" t="s">
+      <c r="BF13" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG13" s="341" t="s">
+      <c r="BG13" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH13" s="1">
         <v>20899</v>
       </c>
-      <c r="BI13" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C14" s="321" t="s">
+      <c r="BI13" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ13" s="253"/>
+    </row>
+    <row r="14" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="273" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C14" s="296" t="s">
         <v>439</v>
       </c>
-      <c r="D14" s="293" t="s">
+      <c r="D14" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E14" s="293" t="s">
+      <c r="E14" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F14" s="440" t="s">
+      <c r="F14" s="405" t="s">
         <v>160</v>
       </c>
-      <c r="G14" s="440" t="s">
+      <c r="G14" s="405" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H14" s="272" t="s">
+        <v>161</v>
+      </c>
+      <c r="I14" s="291" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J14" s="291" t="s">
         <v>1441</v>
       </c>
-      <c r="H14" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K14" s="462" t="s">
+      <c r="K14" s="426" t="s">
         <v>439</v>
       </c>
-      <c r="L14" s="293">
+      <c r="L14" s="272">
         <v>96819</v>
       </c>
-      <c r="M14" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P14" s="273" t="s">
+      <c r="M14" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N14" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O14" s="241"/>
+      <c r="P14" s="252" t="s">
         <v>271</v>
       </c>
-      <c r="Q14" s="274" t="s">
+      <c r="Q14" s="253" t="s">
         <v>272</v>
       </c>
-      <c r="R14" s="269"/>
-      <c r="S14" s="275" t="s">
+      <c r="R14" s="248"/>
+      <c r="S14" s="254" t="s">
         <v>835</v>
       </c>
-      <c r="T14" s="276" t="s">
+      <c r="T14" s="255" t="s">
         <v>689</v>
       </c>
-      <c r="U14" s="262"/>
-      <c r="V14" s="267" t="s">
+      <c r="U14" s="241"/>
+      <c r="V14" s="246" t="s">
         <v>822</v>
       </c>
-      <c r="W14" s="277" t="s">
+      <c r="W14" s="256" t="s">
         <v>270</v>
       </c>
-      <c r="X14" s="310"/>
-      <c r="Y14" s="386" t="s">
+      <c r="X14" s="287"/>
+      <c r="Y14" s="358" t="s">
         <v>134</v>
       </c>
-      <c r="Z14" s="380"/>
-      <c r="AA14" s="374" t="s">
+      <c r="Z14" s="352"/>
+      <c r="AA14" s="346" t="s">
         <v>177</v>
       </c>
-      <c r="AB14" s="376"/>
-[...6 lines deleted...]
-      <c r="AJ14" s="267" t="s">
+      <c r="AB14" s="348"/>
+      <c r="AC14" s="352"/>
+      <c r="AJ14" s="246" t="s">
         <v>246</v>
       </c>
-      <c r="AL14" s="351">
+      <c r="AL14" s="325">
         <v>12</v>
       </c>
-      <c r="AM14" s="341" t="s">
+      <c r="AM14" s="316" t="s">
         <v>891</v>
       </c>
-      <c r="AN14" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO14" s="341" t="s">
+      <c r="AN14" s="316" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AO14" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP14" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ14" s="348" t="s">
+      <c r="AP14" s="322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AQ14" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR14" s="348">
+      <c r="AR14" s="322">
         <v>1</v>
       </c>
-      <c r="AS14" s="348" t="s">
+      <c r="AS14" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT14" s="348" t="s">
+      <c r="AT14" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU14" s="349" t="s">
+      <c r="AU14" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV14" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW14" s="343" t="s">
+      <c r="AV14" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW14" s="316" t="s">
         <v>890</v>
       </c>
-      <c r="AX14" s="352">
+      <c r="AX14" s="322">
         <v>80</v>
       </c>
-      <c r="AY14" s="516" t="s">
-[...5 lines deleted...]
-      <c r="BA14" s="341" t="s">
+      <c r="AY14" s="322" t="s">
+        <v>1525</v>
+      </c>
+      <c r="AZ14" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA14" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB14" s="341" t="s">
+      <c r="BB14" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC14" s="361" t="s">
+      <c r="BC14" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD14" s="362" t="s">
+      <c r="BD14" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE14" s="337" t="s">
+      <c r="BE14" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF14" s="341" t="s">
+      <c r="BF14" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG14" s="341" t="s">
+      <c r="BG14" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH14" s="1">
         <v>20899</v>
       </c>
-      <c r="BI14" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C15" s="321" t="s">
+      <c r="BI14" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ14" s="253"/>
+    </row>
+    <row r="15" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="273" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C15" s="296" t="s">
         <v>443</v>
       </c>
-      <c r="D15" s="293" t="s">
+      <c r="D15" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E15" s="293" t="s">
+      <c r="E15" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F15" s="440" t="s">
-[...14 lines deleted...]
-      <c r="K15" s="462" t="s">
+      <c r="F15" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G15" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H15" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I15" s="291" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J15" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K15" s="426" t="s">
         <v>443</v>
       </c>
-      <c r="L15" s="293" t="s">
-[...9 lines deleted...]
-      <c r="P15" s="273" t="s">
+      <c r="L15" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="M15" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N15" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O15" s="241"/>
+      <c r="P15" s="252" t="s">
         <v>274</v>
       </c>
-      <c r="Q15" s="274" t="s">
+      <c r="Q15" s="253" t="s">
         <v>275</v>
       </c>
-      <c r="R15" s="269"/>
-      <c r="S15" s="275" t="s">
+      <c r="R15" s="248"/>
+      <c r="S15" s="254" t="s">
         <v>836</v>
       </c>
-      <c r="T15" s="276" t="s">
+      <c r="T15" s="255" t="s">
         <v>690</v>
       </c>
-      <c r="U15" s="262"/>
-[...1 lines deleted...]
-      <c r="W15" s="277" t="s">
+      <c r="U15" s="241"/>
+      <c r="V15" s="246"/>
+      <c r="W15" s="256" t="s">
         <v>273</v>
       </c>
-      <c r="X15" s="310"/>
-[...2 lines deleted...]
-      <c r="AA15" s="374" t="s">
+      <c r="X15" s="287"/>
+      <c r="Y15" s="353"/>
+      <c r="Z15" s="352"/>
+      <c r="AA15" s="346" t="s">
         <v>178</v>
       </c>
-      <c r="AB15" s="376"/>
-[...7 lines deleted...]
-      <c r="AL15" s="351">
+      <c r="AB15" s="348"/>
+      <c r="AC15" s="352"/>
+      <c r="AD15" s="320"/>
+      <c r="AE15" s="320"/>
+      <c r="AF15" s="320"/>
+      <c r="AG15" s="320"/>
+      <c r="AH15" s="320"/>
+      <c r="AJ15" s="246"/>
+      <c r="AL15" s="325">
         <v>13</v>
       </c>
-      <c r="AM15" s="341" t="s">
+      <c r="AM15" s="316" t="s">
         <v>892</v>
       </c>
-      <c r="AN15" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO15" s="341" t="s">
+      <c r="AN15" s="316" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AO15" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP15" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ15" s="348" t="s">
+      <c r="AP15" s="322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AQ15" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR15" s="348">
+      <c r="AR15" s="322">
         <v>1</v>
       </c>
-      <c r="AS15" s="348" t="s">
+      <c r="AS15" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT15" s="348" t="s">
+      <c r="AT15" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU15" s="349" t="s">
+      <c r="AU15" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV15" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW15" s="343" t="s">
+      <c r="AV15" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW15" s="316" t="s">
         <v>890</v>
       </c>
-      <c r="AX15" s="352">
+      <c r="AX15" s="322">
         <v>80</v>
       </c>
-      <c r="AY15" s="516" t="s">
-[...5 lines deleted...]
-      <c r="BA15" s="341" t="s">
+      <c r="AY15" s="322" t="s">
+        <v>1525</v>
+      </c>
+      <c r="AZ15" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA15" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB15" s="341" t="s">
+      <c r="BB15" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC15" s="361" t="s">
+      <c r="BC15" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD15" s="362" t="s">
+      <c r="BD15" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE15" s="337" t="s">
+      <c r="BE15" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF15" s="341" t="s">
+      <c r="BF15" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG15" s="341" t="s">
+      <c r="BG15" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH15" s="1">
         <v>20899</v>
       </c>
-      <c r="BI15" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C16" s="321" t="s">
+      <c r="BI15" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ15" s="253"/>
+    </row>
+    <row r="16" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="273" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C16" s="296" t="s">
         <v>440</v>
       </c>
-      <c r="D16" s="293" t="s">
+      <c r="D16" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E16" s="293" t="s">
+      <c r="E16" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F16" s="440" t="s">
+      <c r="F16" s="405" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G16" s="405" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H16" s="272" t="s">
         <v>1488</v>
       </c>
-      <c r="G16" s="440" t="s">
+      <c r="I16" s="291" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J16" s="291" t="s">
         <v>1489</v>
       </c>
-      <c r="H16" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K16" s="462" t="s">
+      <c r="K16" s="426" t="s">
         <v>440</v>
       </c>
-      <c r="L16" s="293">
+      <c r="L16" s="272">
         <v>83712</v>
       </c>
-      <c r="M16" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P16" s="273" t="s">
+      <c r="M16" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N16" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O16" s="246"/>
+      <c r="P16" s="252" t="s">
         <v>277</v>
       </c>
-      <c r="Q16" s="274" t="s">
+      <c r="Q16" s="253" t="s">
         <v>278</v>
       </c>
-      <c r="R16" s="269"/>
-      <c r="S16" s="275" t="s">
+      <c r="R16" s="248"/>
+      <c r="S16" s="254" t="s">
         <v>837</v>
       </c>
-      <c r="T16" s="276" t="s">
+      <c r="T16" s="255" t="s">
         <v>691</v>
       </c>
-      <c r="U16" s="262"/>
-[...1 lines deleted...]
-      <c r="W16" s="277" t="s">
+      <c r="U16" s="241"/>
+      <c r="V16" s="246"/>
+      <c r="W16" s="256" t="s">
         <v>276</v>
       </c>
-      <c r="X16" s="310"/>
-      <c r="Y16" s="382" t="s">
+      <c r="X16" s="287"/>
+      <c r="Y16" s="354" t="s">
         <v>139</v>
       </c>
-      <c r="Z16" s="380"/>
-      <c r="AA16" s="374" t="s">
+      <c r="Z16" s="352"/>
+      <c r="AA16" s="346" t="s">
         <v>179</v>
       </c>
-      <c r="AB16" s="376"/>
-[...1 lines deleted...]
-      <c r="AD16" s="402" t="s">
+      <c r="AB16" s="348"/>
+      <c r="AC16" s="352"/>
+      <c r="AD16" s="372" t="s">
         <v>1004</v>
       </c>
-      <c r="AE16" s="204"/>
-[...4 lines deleted...]
-      <c r="AL16" s="351">
+      <c r="AF16" s="309"/>
+      <c r="AG16" s="64"/>
+      <c r="AJ16" s="283"/>
+      <c r="AL16" s="325">
         <v>14</v>
       </c>
-      <c r="AM16" s="341" t="s">
+      <c r="AM16" s="316" t="s">
         <v>893</v>
       </c>
-      <c r="AN16" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO16" s="341" t="s">
+      <c r="AN16" s="316" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AO16" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP16" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ16" s="348" t="s">
+      <c r="AP16" s="322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AQ16" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR16" s="348">
+      <c r="AR16" s="322">
         <v>1</v>
       </c>
-      <c r="AS16" s="348" t="s">
+      <c r="AS16" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT16" s="348" t="s">
+      <c r="AT16" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU16" s="349" t="s">
+      <c r="AU16" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV16" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW16" s="343" t="s">
+      <c r="AV16" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW16" s="316" t="s">
         <v>890</v>
       </c>
-      <c r="AX16" s="352">
+      <c r="AX16" s="322">
         <v>80</v>
       </c>
-      <c r="AY16" s="516" t="s">
-[...5 lines deleted...]
-      <c r="BA16" s="341" t="s">
+      <c r="AY16" s="322" t="s">
+        <v>1525</v>
+      </c>
+      <c r="AZ16" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA16" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB16" s="341" t="s">
+      <c r="BB16" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC16" s="361" t="s">
+      <c r="BC16" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD16" s="362" t="s">
+      <c r="BD16" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE16" s="337" t="s">
+      <c r="BE16" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF16" s="341" t="s">
+      <c r="BF16" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG16" s="341" t="s">
+      <c r="BG16" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH16" s="1">
         <v>20899</v>
       </c>
-      <c r="BI16" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C17" s="321" t="s">
+      <c r="BI16" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ16" s="253"/>
+    </row>
+    <row r="17" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="273" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C17" s="296" t="s">
         <v>441</v>
       </c>
-      <c r="D17" s="293" t="s">
+      <c r="D17" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E17" s="293" t="s">
+      <c r="E17" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F17" s="440" t="s">
+      <c r="F17" s="405" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G17" s="405" t="s">
         <v>1098</v>
       </c>
-      <c r="G17" s="440" t="s">
+      <c r="H17" s="272" t="s">
         <v>1099</v>
       </c>
-      <c r="H17" s="293" t="s">
+      <c r="I17" s="291" t="s">
+        <v>1245</v>
+      </c>
+      <c r="J17" s="291" t="s">
         <v>1100</v>
       </c>
-      <c r="I17" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="462" t="s">
+      <c r="K17" s="426" t="s">
         <v>441</v>
       </c>
-      <c r="L17" s="293">
+      <c r="L17" s="272">
         <v>62702</v>
       </c>
-      <c r="M17" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P17" s="273" t="s">
+      <c r="M17" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N17" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O17" s="246"/>
+      <c r="P17" s="252" t="s">
         <v>280</v>
       </c>
-      <c r="Q17" s="274" t="s">
+      <c r="Q17" s="253" t="s">
         <v>281</v>
       </c>
-      <c r="R17" s="269"/>
-      <c r="S17" s="275" t="s">
+      <c r="R17" s="248"/>
+      <c r="S17" s="254" t="s">
         <v>838</v>
       </c>
-      <c r="T17" s="276" t="s">
+      <c r="T17" s="255" t="s">
         <v>692</v>
       </c>
-      <c r="U17" s="262"/>
-[...1 lines deleted...]
-      <c r="W17" s="277" t="s">
+      <c r="U17" s="241"/>
+      <c r="V17" s="246"/>
+      <c r="W17" s="256" t="s">
         <v>279</v>
       </c>
-      <c r="X17" s="310"/>
-      <c r="Y17" s="382" t="s">
+      <c r="X17" s="287"/>
+      <c r="Y17" s="354" t="s">
         <v>144</v>
       </c>
-      <c r="Z17" s="380"/>
-      <c r="AA17" s="374" t="s">
+      <c r="Z17" s="352"/>
+      <c r="AA17" s="346" t="s">
         <v>180</v>
       </c>
-      <c r="AB17" s="376"/>
-[...1 lines deleted...]
-      <c r="AD17" s="403" t="s">
+      <c r="AB17" s="348"/>
+      <c r="AC17" s="352"/>
+      <c r="AD17" s="373" t="s">
         <v>104</v>
       </c>
-      <c r="AE17" s="404" t="s">
+      <c r="AE17" s="374" t="s">
         <v>106</v>
       </c>
-      <c r="AF17" s="405" t="s">
+      <c r="AF17" s="375" t="s">
         <v>107</v>
       </c>
-      <c r="AG17" s="504"/>
-      <c r="AH17" s="404" t="s">
+      <c r="AG17" s="456"/>
+      <c r="AH17" s="374" t="s">
         <v>105</v>
       </c>
-      <c r="AJ17" s="262"/>
-      <c r="AL17" s="351">
+      <c r="AJ17" s="241"/>
+      <c r="AL17" s="325">
         <v>15</v>
       </c>
-      <c r="AM17" s="341" t="s">
+      <c r="AM17" s="316" t="s">
         <v>894</v>
       </c>
-      <c r="AN17" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO17" s="341" t="s">
+      <c r="AN17" s="316" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AO17" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP17" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ17" s="348" t="s">
+      <c r="AP17" s="322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AQ17" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR17" s="348">
+      <c r="AR17" s="322">
         <v>1</v>
       </c>
-      <c r="AS17" s="348" t="s">
+      <c r="AS17" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT17" s="348" t="s">
+      <c r="AT17" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU17" s="349" t="s">
+      <c r="AU17" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV17" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW17" s="343" t="s">
+      <c r="AV17" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW17" s="316" t="s">
         <v>890</v>
       </c>
-      <c r="AX17" s="352">
+      <c r="AX17" s="322">
         <v>80</v>
       </c>
-      <c r="AY17" s="516" t="s">
-[...5 lines deleted...]
-      <c r="BA17" s="341" t="s">
+      <c r="AY17" s="322" t="s">
+        <v>1525</v>
+      </c>
+      <c r="AZ17" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA17" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB17" s="341" t="s">
+      <c r="BB17" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC17" s="361" t="s">
+      <c r="BC17" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD17" s="362" t="s">
+      <c r="BD17" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE17" s="337" t="s">
+      <c r="BE17" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF17" s="341" t="s">
+      <c r="BF17" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG17" s="341" t="s">
+      <c r="BG17" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH17" s="1">
         <v>20899</v>
       </c>
-      <c r="BI17" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B18" s="294" t="s">
+      <c r="BI17" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ17" s="253"/>
+    </row>
+    <row r="18" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="273" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C18" s="296" t="s">
+        <v>442</v>
+      </c>
+      <c r="D18" s="272" t="s">
+        <v>141</v>
+      </c>
+      <c r="E18" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F18" s="405" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G18" s="405" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H18" s="272" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I18" s="291" t="s">
         <v>1248</v>
       </c>
-      <c r="C18" s="321" t="s">
+      <c r="J18" s="291" t="s">
+        <v>1077</v>
+      </c>
+      <c r="K18" s="426" t="s">
         <v>442</v>
       </c>
-      <c r="D18" s="293" t="s">
-[...23 lines deleted...]
-      <c r="L18" s="293">
+      <c r="L18" s="272">
         <v>46219</v>
       </c>
-      <c r="M18" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P18" s="273" t="s">
+      <c r="M18" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N18" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O18" s="246"/>
+      <c r="P18" s="252" t="s">
         <v>283</v>
       </c>
-      <c r="Q18" s="274" t="s">
+      <c r="Q18" s="253" t="s">
         <v>284</v>
       </c>
-      <c r="R18" s="269"/>
-      <c r="S18" s="275" t="s">
+      <c r="R18" s="248"/>
+      <c r="S18" s="254" t="s">
         <v>839</v>
       </c>
-      <c r="T18" s="276" t="s">
+      <c r="T18" s="255" t="s">
         <v>693</v>
       </c>
-      <c r="U18" s="262"/>
-[...1 lines deleted...]
-      <c r="W18" s="277" t="s">
+      <c r="U18" s="241"/>
+      <c r="V18" s="246"/>
+      <c r="W18" s="256" t="s">
         <v>282</v>
       </c>
-      <c r="X18" s="310"/>
-      <c r="Y18" s="382" t="s">
+      <c r="X18" s="287"/>
+      <c r="Y18" s="354" t="s">
         <v>150</v>
       </c>
-      <c r="Z18" s="380"/>
-      <c r="AA18" s="374" t="s">
+      <c r="Z18" s="352"/>
+      <c r="AA18" s="346" t="s">
         <v>182</v>
       </c>
-      <c r="AB18" s="376"/>
-[...1 lines deleted...]
-      <c r="AD18" s="422" t="s">
+      <c r="AB18" s="348"/>
+      <c r="AC18" s="352"/>
+      <c r="AD18" s="388" t="s">
         <v>183</v>
       </c>
-      <c r="AE18" s="389" t="s">
+      <c r="AE18" s="360" t="s">
         <v>184</v>
       </c>
-      <c r="AF18" s="392" t="s">
+      <c r="AF18" s="363" t="s">
         <v>185</v>
       </c>
-      <c r="AG18" s="204"/>
-      <c r="AH18" s="27" t="s">
+      <c r="AH18" s="22" t="s">
         <v>1002</v>
       </c>
-      <c r="AJ18" s="307" t="s">
+      <c r="AJ18" s="284" t="s">
         <v>240</v>
       </c>
-      <c r="AL18" s="351">
+      <c r="AL18" s="325">
         <v>16</v>
       </c>
-      <c r="AM18" s="341" t="s">
+      <c r="AM18" s="316" t="s">
         <v>895</v>
       </c>
-      <c r="AN18" s="343" t="s">
+      <c r="AN18" s="316" t="s">
         <v>870</v>
       </c>
-      <c r="AO18" s="341" t="s">
-[...2 lines deleted...]
-      <c r="AP18" s="348" t="s">
+      <c r="AO18" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP18" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ18" s="348" t="s">
+      <c r="AQ18" s="322" t="s">
         <v>871</v>
       </c>
-      <c r="AR18" s="348">
+      <c r="AR18" s="322">
         <v>34</v>
       </c>
-      <c r="AS18" s="348" t="s">
+      <c r="AS18" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT18" s="348" t="s">
+      <c r="AT18" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU18" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV18" s="348" t="s">
+      <c r="AU18" s="323" t="s">
+        <v>1384</v>
+      </c>
+      <c r="AV18" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW18" s="343" t="s">
+      <c r="AW18" s="316" t="s">
         <v>873</v>
       </c>
-      <c r="AX18" s="352">
+      <c r="AX18" s="322">
         <v>60</v>
       </c>
-      <c r="AY18" s="352" t="s">
+      <c r="AY18" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ18" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA18" s="341" t="s">
+      <c r="AZ18" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA18" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB18" s="341" t="s">
+      <c r="BB18" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC18" s="361" t="s">
+      <c r="BC18" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD18" s="362" t="s">
+      <c r="BD18" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE18" s="337" t="s">
+      <c r="BE18" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF18" s="341" t="s">
+      <c r="BF18" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG18" s="341" t="s">
+      <c r="BG18" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH18" s="1">
         <v>20899</v>
       </c>
-      <c r="BI18" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C19" s="321" t="s">
+      <c r="BI18" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ18" s="253"/>
+    </row>
+    <row r="19" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B19" s="273" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C19" s="296" t="s">
         <v>444</v>
       </c>
-      <c r="D19" s="293" t="s">
+      <c r="D19" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E19" s="293" t="s">
+      <c r="E19" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F19" s="440" t="s">
+      <c r="F19" s="405" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G19" s="405" t="s">
         <v>1431</v>
       </c>
-      <c r="G19" s="440" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="293" t="s">
+      <c r="H19" s="272" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I19" s="291" t="s">
+        <v>1251</v>
+      </c>
+      <c r="J19" s="291" t="s">
         <v>1105</v>
       </c>
-      <c r="I19" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="462" t="s">
+      <c r="K19" s="426" t="s">
         <v>444</v>
       </c>
-      <c r="L19" s="293">
+      <c r="L19" s="272">
         <v>66502</v>
       </c>
-      <c r="M19" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P19" s="273" t="s">
+      <c r="M19" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N19" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O19" s="246"/>
+      <c r="P19" s="252" t="s">
         <v>286</v>
       </c>
-      <c r="Q19" s="274" t="s">
+      <c r="Q19" s="253" t="s">
         <v>287</v>
       </c>
-      <c r="R19" s="269"/>
-      <c r="S19" s="275" t="s">
+      <c r="R19" s="248"/>
+      <c r="S19" s="254" t="s">
         <v>840</v>
       </c>
-      <c r="T19" s="276" t="s">
+      <c r="T19" s="255" t="s">
         <v>694</v>
       </c>
-      <c r="U19" s="262"/>
-[...1 lines deleted...]
-      <c r="W19" s="277" t="s">
+      <c r="U19" s="241"/>
+      <c r="V19" s="246"/>
+      <c r="W19" s="256" t="s">
         <v>285</v>
       </c>
-      <c r="X19" s="310"/>
-      <c r="Y19" s="382" t="s">
+      <c r="X19" s="287"/>
+      <c r="Y19" s="354" t="s">
         <v>153</v>
       </c>
-      <c r="Z19" s="380"/>
-[...3 lines deleted...]
-      <c r="AD19" s="319" t="s">
+      <c r="Z19" s="352"/>
+      <c r="AA19" s="346"/>
+      <c r="AB19" s="348"/>
+      <c r="AC19" s="352"/>
+      <c r="AD19" s="294" t="s">
         <v>186</v>
       </c>
-      <c r="AE19" s="390" t="s">
+      <c r="AE19" s="361" t="s">
         <v>187</v>
       </c>
-      <c r="AF19" s="392" t="s">
+      <c r="AF19" s="363" t="s">
         <v>188</v>
       </c>
-      <c r="AG19" s="204"/>
-      <c r="AH19" s="27" t="s">
+      <c r="AH19" s="22" t="s">
         <v>1002</v>
       </c>
-      <c r="AJ19" s="267" t="s">
+      <c r="AJ19" s="246" t="s">
         <v>241</v>
       </c>
-      <c r="AL19" s="351">
+      <c r="AL19" s="325">
         <v>17</v>
       </c>
-      <c r="AM19" s="341" t="s">
+      <c r="AM19" s="316" t="s">
         <v>896</v>
       </c>
-      <c r="AN19" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP19" s="348" t="s">
+      <c r="AN19" s="316" t="s">
+        <v>1373</v>
+      </c>
+      <c r="AO19" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP19" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ19" s="348" t="s">
+      <c r="AQ19" s="322" t="s">
         <v>989</v>
       </c>
-      <c r="AR19" s="348">
+      <c r="AR19" s="322">
         <v>21</v>
       </c>
-      <c r="AS19" s="348"/>
-[...6 lines deleted...]
-      <c r="AV19" s="348" t="s">
+      <c r="AS19" s="322"/>
+      <c r="AT19" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AU19" s="323" t="s">
+        <v>1560</v>
+      </c>
+      <c r="AV19" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW19" s="343" t="s">
+      <c r="AW19" s="316" t="s">
         <v>897</v>
       </c>
-      <c r="AX19" s="352">
+      <c r="AX19" s="322">
         <v>30</v>
       </c>
-      <c r="AY19" s="352" t="s">
+      <c r="AY19" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ19" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA19" s="341" t="s">
+      <c r="AZ19" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA19" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB19" s="341" t="s">
+      <c r="BB19" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC19" s="361" t="s">
+      <c r="BC19" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD19" s="362" t="s">
+      <c r="BD19" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE19" s="337" t="s">
+      <c r="BE19" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF19" s="341" t="s">
+      <c r="BF19" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG19" s="341" t="s">
+      <c r="BG19" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH19" s="1">
         <v>20899</v>
       </c>
-      <c r="BI19" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C20" s="321" t="s">
+      <c r="BI19" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ19" s="253"/>
+    </row>
+    <row r="20" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="273" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C20" s="296" t="s">
         <v>445</v>
       </c>
-      <c r="D20" s="293" t="s">
+      <c r="D20" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E20" s="293" t="s">
+      <c r="E20" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F20" s="440" t="s">
+      <c r="F20" s="405" t="s">
+        <v>1432</v>
+      </c>
+      <c r="G20" s="405" t="s">
         <v>1433</v>
       </c>
-      <c r="G20" s="440" t="s">
+      <c r="H20" s="272" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I20" s="291" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J20" s="291" t="s">
+        <v>1435</v>
+      </c>
+      <c r="K20" s="426" t="s">
+        <v>445</v>
+      </c>
+      <c r="L20" s="272" t="s">
         <v>1434</v>
       </c>
-      <c r="H20" s="293" t="s">
-[...21 lines deleted...]
-      <c r="P20" s="273" t="s">
+      <c r="M20" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N20" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O20" s="241"/>
+      <c r="P20" s="252" t="s">
         <v>288</v>
       </c>
-      <c r="Q20" s="274" t="s">
+      <c r="Q20" s="253" t="s">
         <v>289</v>
       </c>
-      <c r="R20" s="269"/>
-      <c r="S20" s="275" t="s">
+      <c r="R20" s="248"/>
+      <c r="S20" s="254" t="s">
         <v>841</v>
       </c>
-      <c r="T20" s="276" t="s">
+      <c r="T20" s="255" t="s">
         <v>695</v>
       </c>
-      <c r="U20" s="262"/>
-[...1 lines deleted...]
-      <c r="W20" s="277" t="s">
+      <c r="U20" s="241"/>
+      <c r="V20" s="246"/>
+      <c r="W20" s="256" t="s">
         <v>696</v>
       </c>
-      <c r="X20" s="310"/>
-      <c r="Y20" s="382" t="s">
+      <c r="X20" s="287"/>
+      <c r="Y20" s="354" t="s">
         <v>157</v>
       </c>
-      <c r="Z20" s="380"/>
-[...3 lines deleted...]
-      <c r="AD20" s="319" t="s">
+      <c r="Z20" s="352"/>
+      <c r="AA20" s="347"/>
+      <c r="AB20" s="349"/>
+      <c r="AC20" s="352"/>
+      <c r="AD20" s="294" t="s">
         <v>1003</v>
       </c>
-      <c r="AE20" s="390" t="s">
+      <c r="AE20" s="361" t="s">
         <v>1000</v>
       </c>
-      <c r="AF20" s="392" t="s">
+      <c r="AF20" s="363" t="s">
         <v>1001</v>
       </c>
-      <c r="AG20" s="204"/>
-      <c r="AH20" s="27" t="s">
+      <c r="AH20" s="22" t="s">
         <v>1002</v>
       </c>
-      <c r="AJ20" s="267"/>
-      <c r="AL20" s="351">
+      <c r="AJ20" s="246"/>
+      <c r="AL20" s="325">
         <v>18</v>
       </c>
-      <c r="AM20" s="341" t="s">
+      <c r="AM20" s="316" t="s">
         <v>898</v>
       </c>
-      <c r="AN20" s="343" t="s">
-[...8 lines deleted...]
-      <c r="AQ20" s="348" t="s">
+      <c r="AN20" s="316" t="s">
+        <v>1374</v>
+      </c>
+      <c r="AO20" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP20" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ20" s="322" t="s">
         <v>987</v>
       </c>
-      <c r="AR20" s="348">
+      <c r="AR20" s="322">
         <v>2</v>
       </c>
-      <c r="AS20" s="348" t="s">
+      <c r="AS20" s="322" t="s">
         <v>811</v>
       </c>
-      <c r="AT20" s="348" t="s">
-[...5 lines deleted...]
-      <c r="AV20" s="348" t="s">
+      <c r="AT20" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AU20" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV20" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW20" s="343" t="s">
+      <c r="AW20" s="316" t="s">
         <v>899</v>
       </c>
-      <c r="AX20" s="352">
+      <c r="AX20" s="322">
         <v>30</v>
       </c>
-      <c r="AY20" s="352" t="s">
+      <c r="AY20" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ20" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA20" s="341" t="s">
+      <c r="AZ20" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA20" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB20" s="341" t="s">
+      <c r="BB20" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC20" s="361" t="s">
+      <c r="BC20" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD20" s="362" t="s">
+      <c r="BD20" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE20" s="337" t="s">
+      <c r="BE20" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF20" s="341" t="s">
+      <c r="BF20" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG20" s="341" t="s">
+      <c r="BG20" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH20" s="1">
         <v>20899</v>
       </c>
-      <c r="BI20" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C21" s="321" t="s">
+      <c r="BI20" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ20" s="253"/>
+    </row>
+    <row r="21" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="273" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C21" s="296" t="s">
         <v>446</v>
       </c>
-      <c r="D21" s="293" t="s">
+      <c r="D21" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E21" s="293" t="s">
+      <c r="E21" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F21" s="440" t="s">
+      <c r="F21" s="405" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G21" s="405" t="s">
         <v>1107</v>
       </c>
-      <c r="G21" s="440" t="s">
+      <c r="H21" s="272" t="s">
         <v>1108</v>
       </c>
-      <c r="H21" s="293" t="s">
+      <c r="I21" s="291" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J21" s="291" t="s">
         <v>1109</v>
       </c>
-      <c r="I21" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="316" t="s">
+      <c r="K21" s="426" t="s">
+        <v>446</v>
+      </c>
+      <c r="L21" s="272" t="s">
         <v>1110</v>
       </c>
-      <c r="K21" s="462" t="s">
-[...12 lines deleted...]
-      <c r="P21" s="273" t="s">
+      <c r="M21" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N21" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O21" s="241"/>
+      <c r="P21" s="252" t="s">
         <v>290</v>
       </c>
-      <c r="Q21" s="274" t="s">
+      <c r="Q21" s="253" t="s">
         <v>291</v>
       </c>
-      <c r="R21" s="269"/>
-      <c r="S21" s="275" t="s">
+      <c r="R21" s="248"/>
+      <c r="S21" s="254" t="s">
         <v>842</v>
       </c>
-      <c r="T21" s="276" t="s">
+      <c r="T21" s="255" t="s">
         <v>697</v>
       </c>
-      <c r="U21" s="262"/>
-[...1 lines deleted...]
-      <c r="W21" s="277" t="s">
+      <c r="U21" s="241"/>
+      <c r="V21" s="246"/>
+      <c r="W21" s="256" t="s">
         <v>698</v>
       </c>
-      <c r="X21" s="310"/>
-[...11 lines deleted...]
-      <c r="AL21" s="351">
+      <c r="X21" s="287"/>
+      <c r="Y21" s="354"/>
+      <c r="Z21" s="352"/>
+      <c r="AA21" s="352"/>
+      <c r="AB21" s="352"/>
+      <c r="AC21" s="352"/>
+      <c r="AD21" s="294"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="363"/>
+      <c r="AH21" s="22"/>
+      <c r="AJ21" s="283"/>
+      <c r="AL21" s="325">
         <v>19</v>
       </c>
-      <c r="AM21" s="341" t="s">
+      <c r="AM21" s="316" t="s">
         <v>900</v>
       </c>
-      <c r="AN21" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO21" s="341" t="s">
+      <c r="AN21" s="316" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AO21" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP21" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ21" s="348" t="s">
+      <c r="AP21" s="322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AQ21" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR21" s="348">
+      <c r="AR21" s="322">
         <v>1</v>
       </c>
-      <c r="AS21" s="348" t="s">
+      <c r="AS21" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT21" s="348" t="s">
+      <c r="AT21" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU21" s="349" t="s">
+      <c r="AU21" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV21" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW21" s="343" t="s">
+      <c r="AV21" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW21" s="316" t="s">
         <v>890</v>
       </c>
-      <c r="AX21" s="352">
+      <c r="AX21" s="322">
         <v>80</v>
       </c>
-      <c r="AY21" s="352" t="s">
+      <c r="AY21" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ21" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA21" s="341" t="s">
+      <c r="AZ21" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA21" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB21" s="341" t="s">
+      <c r="BB21" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC21" s="361" t="s">
+      <c r="BC21" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD21" s="362" t="s">
+      <c r="BD21" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE21" s="337" t="s">
+      <c r="BE21" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF21" s="341" t="s">
+      <c r="BF21" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG21" s="341" t="s">
+      <c r="BG21" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH21" s="1">
         <v>20899</v>
       </c>
-      <c r="BI21" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C22" s="321" t="s">
+      <c r="BI21" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ21" s="253"/>
+    </row>
+    <row r="22" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="273" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C22" s="296" t="s">
         <v>449</v>
       </c>
-      <c r="D22" s="293" t="s">
+      <c r="D22" s="272" t="s">
         <v>681</v>
       </c>
-      <c r="E22" s="293" t="s">
+      <c r="E22" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F22" s="440" t="s">
+      <c r="F22" s="405" t="s">
+        <v>1118</v>
+      </c>
+      <c r="G22" s="405" t="s">
         <v>1119</v>
       </c>
-      <c r="G22" s="440" t="s">
+      <c r="H22" s="272" t="s">
         <v>1120</v>
       </c>
-      <c r="H22" s="293" t="s">
+      <c r="I22" s="291" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J22" s="291" t="s">
         <v>1121</v>
       </c>
-      <c r="I22" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="462" t="s">
+      <c r="K22" s="426" t="s">
         <v>449</v>
       </c>
-      <c r="L22" s="293">
+      <c r="L22" s="272">
         <v>1721</v>
       </c>
-      <c r="M22" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P22" s="273" t="s">
+      <c r="M22" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N22" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O22" s="241"/>
+      <c r="P22" s="252" t="s">
         <v>292</v>
       </c>
-      <c r="Q22" s="274" t="s">
+      <c r="Q22" s="253" t="s">
         <v>293</v>
       </c>
-      <c r="R22" s="269"/>
-      <c r="S22" s="275" t="s">
+      <c r="R22" s="248"/>
+      <c r="S22" s="254" t="s">
         <v>843</v>
       </c>
-      <c r="T22" s="276" t="s">
+      <c r="T22" s="255" t="s">
         <v>699</v>
       </c>
-      <c r="U22" s="262"/>
-[...1 lines deleted...]
-      <c r="W22" s="277" t="s">
+      <c r="U22" s="241"/>
+      <c r="V22" s="246"/>
+      <c r="W22" s="256" t="s">
         <v>700</v>
       </c>
-      <c r="X22" s="310"/>
-[...11 lines deleted...]
-      <c r="AL22" s="351">
+      <c r="X22" s="287"/>
+      <c r="Y22" s="355"/>
+      <c r="Z22" s="352"/>
+      <c r="AA22" s="352"/>
+      <c r="AB22" s="352"/>
+      <c r="AC22" s="352"/>
+      <c r="AD22" s="367"/>
+      <c r="AE22" s="362"/>
+      <c r="AF22" s="364"/>
+      <c r="AG22" s="362"/>
+      <c r="AH22" s="362"/>
+      <c r="AJ22" s="241"/>
+      <c r="AL22" s="325">
         <v>20</v>
       </c>
-      <c r="AM22" s="341" t="s">
+      <c r="AM22" s="316" t="s">
         <v>901</v>
       </c>
-      <c r="AN22" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP22" s="348" t="s">
+      <c r="AN22" s="316" t="s">
+        <v>1365</v>
+      </c>
+      <c r="AO22" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP22" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ22" s="348" t="s">
+      <c r="AQ22" s="322" t="s">
         <v>989</v>
       </c>
-      <c r="AR22" s="348">
+      <c r="AR22" s="322">
         <v>21</v>
       </c>
-      <c r="AS22" s="348" t="s">
+      <c r="AS22" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT22" s="348" t="s">
+      <c r="AT22" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU22" s="519" t="s">
-[...2 lines deleted...]
-      <c r="AV22" s="348" t="s">
+      <c r="AU22" s="323" t="s">
+        <v>1560</v>
+      </c>
+      <c r="AV22" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW22" s="343" t="s">
+      <c r="AW22" s="316" t="s">
         <v>897</v>
       </c>
-      <c r="AX22" s="352">
+      <c r="AX22" s="322">
         <v>30</v>
       </c>
-      <c r="AY22" s="352" t="s">
+      <c r="AY22" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ22" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA22" s="341" t="s">
+      <c r="AZ22" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA22" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB22" s="341" t="s">
+      <c r="BB22" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC22" s="361" t="s">
+      <c r="BC22" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD22" s="362" t="s">
+      <c r="BD22" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE22" s="337" t="s">
+      <c r="BE22" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF22" s="341" t="s">
+      <c r="BF22" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG22" s="341" t="s">
+      <c r="BG22" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH22" s="1">
         <v>20899</v>
       </c>
-      <c r="BI22" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C23" s="321" t="s">
+      <c r="BI22" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ22" s="253"/>
+    </row>
+    <row r="23" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="273" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C23" s="296" t="s">
         <v>448</v>
       </c>
-      <c r="D23" s="293" t="s">
+      <c r="D23" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E23" s="293" t="s">
+      <c r="E23" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F23" s="440" t="s">
+      <c r="F23" s="405" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G23" s="405" t="s">
         <v>1114</v>
       </c>
-      <c r="G23" s="440" t="s">
+      <c r="H23" s="272" t="s">
         <v>1115</v>
       </c>
-      <c r="H23" s="293" t="s">
+      <c r="I23" s="291" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J23" s="291" t="s">
         <v>1116</v>
       </c>
-      <c r="I23" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="316" t="s">
+      <c r="K23" s="426" t="s">
+        <v>448</v>
+      </c>
+      <c r="L23" s="272" t="s">
         <v>1117</v>
       </c>
-      <c r="K23" s="462" t="s">
-[...12 lines deleted...]
-      <c r="P23" s="273" t="s">
+      <c r="M23" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N23" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O23" s="241"/>
+      <c r="P23" s="252" t="s">
         <v>294</v>
       </c>
-      <c r="Q23" s="274" t="s">
+      <c r="Q23" s="253" t="s">
         <v>295</v>
       </c>
-      <c r="R23" s="269"/>
-      <c r="S23" s="275" t="s">
+      <c r="R23" s="248"/>
+      <c r="S23" s="254" t="s">
         <v>844</v>
       </c>
-      <c r="T23" s="276" t="s">
+      <c r="T23" s="255" t="s">
         <v>701</v>
       </c>
-      <c r="U23" s="262"/>
-[...1 lines deleted...]
-      <c r="W23" s="277" t="s">
+      <c r="U23" s="241"/>
+      <c r="V23" s="246"/>
+      <c r="W23" s="256" t="s">
         <v>702</v>
       </c>
-      <c r="X23" s="310"/>
-[...10 lines deleted...]
-      <c r="AJ23" s="307" t="s">
+      <c r="X23" s="287"/>
+      <c r="Y23" s="241"/>
+      <c r="Z23" s="352"/>
+      <c r="AA23" s="352"/>
+      <c r="AB23" s="352"/>
+      <c r="AC23" s="352"/>
+      <c r="AD23" s="367"/>
+      <c r="AE23" s="362"/>
+      <c r="AF23" s="364"/>
+      <c r="AG23" s="362"/>
+      <c r="AH23" s="362"/>
+      <c r="AJ23" s="284" t="s">
         <v>237</v>
       </c>
-      <c r="AL23" s="351">
+      <c r="AL23" s="325">
         <v>21</v>
       </c>
-      <c r="AM23" s="341" t="s">
+      <c r="AM23" s="316" t="s">
         <v>902</v>
       </c>
-      <c r="AN23" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP23" s="348" t="s">
+      <c r="AN23" s="316" t="s">
+        <v>1365</v>
+      </c>
+      <c r="AO23" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP23" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ23" s="348" t="s">
+      <c r="AQ23" s="322" t="s">
         <v>989</v>
       </c>
-      <c r="AR23" s="348">
+      <c r="AR23" s="322">
         <v>21</v>
       </c>
-      <c r="AS23" s="348" t="s">
+      <c r="AS23" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT23" s="348" t="s">
+      <c r="AT23" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU23" s="519" t="s">
-[...2 lines deleted...]
-      <c r="AV23" s="348" t="s">
+      <c r="AU23" s="323" t="s">
+        <v>1560</v>
+      </c>
+      <c r="AV23" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW23" s="343" t="s">
+      <c r="AW23" s="316" t="s">
         <v>897</v>
       </c>
-      <c r="AX23" s="352">
+      <c r="AX23" s="322">
         <v>30</v>
       </c>
-      <c r="AY23" s="352" t="s">
+      <c r="AY23" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ23" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA23" s="341" t="s">
+      <c r="AZ23" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA23" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB23" s="341" t="s">
+      <c r="BB23" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC23" s="361" t="s">
+      <c r="BC23" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD23" s="362" t="s">
+      <c r="BD23" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE23" s="337" t="s">
+      <c r="BE23" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF23" s="341" t="s">
+      <c r="BF23" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG23" s="341" t="s">
+      <c r="BG23" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH23" s="1">
         <v>20899</v>
       </c>
-      <c r="BI23" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C24" s="321" t="s">
+      <c r="BI23" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ23" s="253"/>
+    </row>
+    <row r="24" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="273" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C24" s="296" t="s">
         <v>447</v>
       </c>
-      <c r="D24" s="293" t="s">
+      <c r="D24" s="272" t="s">
         <v>145</v>
       </c>
-      <c r="E24" s="293" t="s">
+      <c r="E24" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F24" s="440" t="s">
+      <c r="F24" s="405" t="s">
         <v>147</v>
       </c>
-      <c r="G24" s="440" t="s">
+      <c r="G24" s="405" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H24" s="272" t="s">
+        <v>149</v>
+      </c>
+      <c r="I24" s="291" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J24" s="291" t="s">
         <v>1112</v>
       </c>
-      <c r="H24" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K24" s="462" t="s">
+      <c r="K24" s="426" t="s">
         <v>447</v>
       </c>
-      <c r="L24" s="293">
+      <c r="L24" s="272">
         <v>4330</v>
       </c>
-      <c r="M24" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P24" s="273" t="s">
+      <c r="M24" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N24" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O24" s="241"/>
+      <c r="P24" s="252" t="s">
         <v>296</v>
       </c>
-      <c r="Q24" s="274" t="s">
+      <c r="Q24" s="253" t="s">
         <v>297</v>
       </c>
-      <c r="R24" s="269"/>
-      <c r="S24" s="275" t="s">
+      <c r="R24" s="248"/>
+      <c r="S24" s="254" t="s">
         <v>845</v>
       </c>
-      <c r="T24" s="276" t="s">
+      <c r="T24" s="255" t="s">
         <v>703</v>
       </c>
-      <c r="U24" s="262"/>
-[...1 lines deleted...]
-      <c r="W24" s="277" t="s">
+      <c r="U24" s="241"/>
+      <c r="V24" s="246"/>
+      <c r="W24" s="256" t="s">
         <v>704</v>
       </c>
-      <c r="X24" s="310"/>
-      <c r="Y24" s="386" t="s">
+      <c r="X24" s="287"/>
+      <c r="Y24" s="358" t="s">
         <v>133</v>
       </c>
-      <c r="Z24" s="380"/>
-      <c r="AA24" s="431" t="s">
+      <c r="Z24" s="352"/>
+      <c r="AA24" s="396" t="s">
         <v>125</v>
       </c>
-      <c r="AB24" s="380"/>
-[...6 lines deleted...]
-      <c r="AJ24" s="267" t="s">
+      <c r="AB24" s="352"/>
+      <c r="AC24" s="348"/>
+      <c r="AD24" s="362"/>
+      <c r="AE24" s="362"/>
+      <c r="AF24" s="364"/>
+      <c r="AG24" s="362"/>
+      <c r="AH24" s="362"/>
+      <c r="AJ24" s="246" t="s">
         <v>238</v>
       </c>
-      <c r="AL24" s="351">
+      <c r="AL24" s="325">
         <v>22</v>
       </c>
-      <c r="AM24" s="341" t="s">
+      <c r="AM24" s="316" t="s">
         <v>903</v>
       </c>
-      <c r="AN24" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP24" s="348" t="s">
+      <c r="AN24" s="316" t="s">
+        <v>1365</v>
+      </c>
+      <c r="AO24" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP24" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ24" s="348" t="s">
+      <c r="AQ24" s="322" t="s">
         <v>989</v>
       </c>
-      <c r="AR24" s="348">
+      <c r="AR24" s="322">
         <v>21</v>
       </c>
-      <c r="AS24" s="348" t="s">
+      <c r="AS24" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT24" s="348" t="s">
+      <c r="AT24" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU24" s="519" t="s">
-[...2 lines deleted...]
-      <c r="AV24" s="348" t="s">
+      <c r="AU24" s="323" t="s">
+        <v>1560</v>
+      </c>
+      <c r="AV24" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW24" s="343" t="s">
+      <c r="AW24" s="316" t="s">
         <v>897</v>
       </c>
-      <c r="AX24" s="352">
+      <c r="AX24" s="322">
         <v>30</v>
       </c>
-      <c r="AY24" s="352" t="s">
+      <c r="AY24" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ24" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA24" s="341" t="s">
+      <c r="AZ24" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA24" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB24" s="341" t="s">
+      <c r="BB24" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC24" s="361" t="s">
+      <c r="BC24" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD24" s="362" t="s">
+      <c r="BD24" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE24" s="337" t="s">
+      <c r="BE24" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF24" s="341" t="s">
+      <c r="BF24" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG24" s="341" t="s">
+      <c r="BG24" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH24" s="1">
         <v>20899</v>
       </c>
-      <c r="BI24" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C25" s="321" t="s">
+      <c r="BI24" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ24" s="253"/>
+    </row>
+    <row r="25" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="273" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C25" s="296" t="s">
         <v>450</v>
       </c>
-      <c r="D25" s="293" t="s">
+      <c r="D25" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E25" s="293" t="s">
+      <c r="E25" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F25" s="440" t="s">
+      <c r="F25" s="405" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G25" s="405" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H25" s="272" t="s">
         <v>1123</v>
       </c>
-      <c r="G25" s="440" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="293" t="s">
+      <c r="I25" s="291" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J25" s="291" t="s">
         <v>1124</v>
       </c>
-      <c r="I25" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="462" t="s">
+      <c r="K25" s="426" t="s">
         <v>450</v>
       </c>
-      <c r="L25" s="293">
+      <c r="L25" s="272">
         <v>48895</v>
       </c>
-      <c r="M25" s="293" t="s">
-[...9 lines deleted...]
-      <c r="S25" s="275" t="s">
+      <c r="M25" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N25" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O25" s="241"/>
+      <c r="P25" s="252"/>
+      <c r="Q25" s="253"/>
+      <c r="R25" s="248"/>
+      <c r="S25" s="254" t="s">
         <v>846</v>
       </c>
-      <c r="T25" s="276" t="s">
+      <c r="T25" s="255" t="s">
         <v>705</v>
       </c>
-      <c r="U25" s="262"/>
-[...1 lines deleted...]
-      <c r="W25" s="277" t="s">
+      <c r="U25" s="241"/>
+      <c r="V25" s="246"/>
+      <c r="W25" s="256" t="s">
         <v>706</v>
       </c>
-      <c r="X25" s="310"/>
-[...2 lines deleted...]
-      <c r="AA25" s="432" t="s">
+      <c r="X25" s="287"/>
+      <c r="Y25" s="353"/>
+      <c r="Z25" s="352"/>
+      <c r="AA25" s="397" t="s">
         <v>1033</v>
       </c>
-      <c r="AB25" s="380"/>
-[...7 lines deleted...]
-      <c r="AL25" s="351">
+      <c r="AB25" s="352"/>
+      <c r="AC25" s="348"/>
+      <c r="AD25" s="377"/>
+      <c r="AE25" s="365"/>
+      <c r="AF25" s="349"/>
+      <c r="AG25" s="365"/>
+      <c r="AH25" s="365"/>
+      <c r="AJ25" s="246"/>
+      <c r="AL25" s="325">
         <v>23</v>
       </c>
-      <c r="AM25" s="341" t="s">
+      <c r="AM25" s="316" t="s">
         <v>904</v>
       </c>
-      <c r="AN25" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP25" s="348" t="s">
+      <c r="AN25" s="316" t="s">
+        <v>1365</v>
+      </c>
+      <c r="AO25" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP25" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ25" s="348" t="s">
+      <c r="AQ25" s="322" t="s">
         <v>989</v>
       </c>
-      <c r="AR25" s="348">
+      <c r="AR25" s="322">
         <v>21</v>
       </c>
-      <c r="AS25" s="348" t="s">
+      <c r="AS25" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT25" s="348" t="s">
+      <c r="AT25" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU25" s="519" t="s">
-[...2 lines deleted...]
-      <c r="AV25" s="348" t="s">
+      <c r="AU25" s="323" t="s">
+        <v>1560</v>
+      </c>
+      <c r="AV25" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW25" s="343" t="s">
+      <c r="AW25" s="316" t="s">
         <v>897</v>
       </c>
-      <c r="AX25" s="352">
+      <c r="AX25" s="322">
         <v>30</v>
       </c>
-      <c r="AY25" s="352" t="s">
+      <c r="AY25" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ25" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA25" s="341" t="s">
+      <c r="AZ25" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA25" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB25" s="341" t="s">
+      <c r="BB25" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC25" s="361" t="s">
+      <c r="BC25" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD25" s="362" t="s">
+      <c r="BD25" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE25" s="337" t="s">
+      <c r="BE25" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF25" s="341" t="s">
+      <c r="BF25" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG25" s="341" t="s">
+      <c r="BG25" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH25" s="1">
         <v>20899</v>
       </c>
-      <c r="BI25" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C26" s="321" t="s">
+      <c r="BI25" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ25" s="253"/>
+    </row>
+    <row r="26" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="273" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C26" s="296" t="s">
         <v>451</v>
       </c>
-      <c r="D26" s="293" t="s">
+      <c r="D26" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E26" s="293" t="s">
+      <c r="E26" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F26" s="440" t="s">
+      <c r="F26" s="405" t="s">
+        <v>1125</v>
+      </c>
+      <c r="G26" s="405" t="s">
         <v>1126</v>
       </c>
-      <c r="G26" s="440" t="s">
+      <c r="H26" s="272" t="s">
+        <v>171</v>
+      </c>
+      <c r="I26" s="291" t="s">
         <v>1127</v>
       </c>
-      <c r="H26" s="293" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="316" t="s">
+      <c r="J26" s="291" t="s">
         <v>1128</v>
       </c>
-      <c r="J26" s="316" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="462" t="s">
+      <c r="K26" s="426" t="s">
         <v>451</v>
       </c>
-      <c r="L26" s="293">
+      <c r="L26" s="272">
         <v>55306</v>
       </c>
-      <c r="M26" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P26" s="273" t="s">
+      <c r="M26" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N26" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O26" s="241"/>
+      <c r="P26" s="252" t="s">
         <v>298</v>
       </c>
-      <c r="Q26" s="274" t="s">
+      <c r="Q26" s="253" t="s">
         <v>299</v>
       </c>
-      <c r="R26" s="269"/>
-      <c r="S26" s="275" t="s">
+      <c r="R26" s="248"/>
+      <c r="S26" s="254" t="s">
         <v>847</v>
       </c>
-      <c r="T26" s="276" t="s">
+      <c r="T26" s="255" t="s">
         <v>707</v>
       </c>
-      <c r="U26" s="262"/>
-[...1 lines deleted...]
-      <c r="W26" s="277" t="s">
+      <c r="U26" s="241"/>
+      <c r="V26" s="246"/>
+      <c r="W26" s="256" t="s">
         <v>708</v>
       </c>
-      <c r="X26" s="310"/>
-      <c r="Y26" s="381" t="s">
+      <c r="X26" s="287"/>
+      <c r="Y26" s="353" t="s">
         <v>138</v>
       </c>
-      <c r="Z26" s="380"/>
-[...11 lines deleted...]
-      <c r="AL26" s="351">
+      <c r="Z26" s="352"/>
+      <c r="AA26" s="397" t="s">
+        <v>1544</v>
+      </c>
+      <c r="AB26" s="352"/>
+      <c r="AC26" s="352"/>
+      <c r="AD26" s="352"/>
+      <c r="AE26" s="352"/>
+      <c r="AF26" s="352"/>
+      <c r="AG26" s="352"/>
+      <c r="AH26" s="352"/>
+      <c r="AJ26" s="283"/>
+      <c r="AL26" s="325">
         <v>24</v>
       </c>
-      <c r="AM26" s="341" t="s">
+      <c r="AM26" s="316" t="s">
         <v>905</v>
       </c>
-      <c r="AN26" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP26" s="348" t="s">
+      <c r="AN26" s="316" t="s">
+        <v>1374</v>
+      </c>
+      <c r="AO26" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP26" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ26" s="348" t="s">
+      <c r="AQ26" s="322" t="s">
         <v>987</v>
       </c>
-      <c r="AR26" s="348">
+      <c r="AR26" s="322">
         <v>2</v>
       </c>
-      <c r="AS26" s="348" t="s">
+      <c r="AS26" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT26" s="348" t="s">
+      <c r="AT26" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU26" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV26" s="348" t="s">
+      <c r="AU26" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV26" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW26" s="343" t="s">
+      <c r="AW26" s="316" t="s">
         <v>899</v>
       </c>
-      <c r="AX26" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY26" s="352" t="s">
+      <c r="AX26" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY26" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ26" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA26" s="341" t="s">
+      <c r="AZ26" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA26" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB26" s="341" t="s">
+      <c r="BB26" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC26" s="361" t="s">
+      <c r="BC26" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD26" s="362" t="s">
+      <c r="BD26" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE26" s="337" t="s">
+      <c r="BE26" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF26" s="341" t="s">
+      <c r="BF26" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG26" s="341" t="s">
+      <c r="BG26" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH26" s="1">
         <v>20899</v>
       </c>
-      <c r="BI26" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C27" s="321" t="s">
+      <c r="BI26" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ26" s="253"/>
+    </row>
+    <row r="27" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="273" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C27" s="296" t="s">
         <v>453</v>
       </c>
-      <c r="D27" s="293" t="s">
+      <c r="D27" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E27" s="293" t="s">
+      <c r="E27" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F27" s="440" t="s">
+      <c r="F27" s="405" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G27" s="405" t="s">
         <v>1437</v>
       </c>
-      <c r="G27" s="440" t="s">
+      <c r="H27" s="272" t="s">
         <v>1438</v>
       </c>
-      <c r="H27" s="293" t="s">
+      <c r="I27" s="291" t="s">
+        <v>1265</v>
+      </c>
+      <c r="J27" s="291" t="s">
         <v>1439</v>
       </c>
-      <c r="I27" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="462" t="s">
+      <c r="K27" s="426" t="s">
         <v>453</v>
       </c>
-      <c r="L27" s="293">
+      <c r="L27" s="272">
         <v>65102</v>
       </c>
-      <c r="M27" s="293" t="s">
-[...6 lines deleted...]
-      <c r="P27" s="273" t="s">
+      <c r="M27" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N27" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O27" s="241"/>
+      <c r="P27" s="252" t="s">
         <v>300</v>
       </c>
-      <c r="Q27" s="278" t="s">
+      <c r="Q27" s="257" t="s">
         <v>709</v>
       </c>
-      <c r="R27" s="269"/>
-      <c r="S27" s="275" t="s">
+      <c r="R27" s="248"/>
+      <c r="S27" s="254" t="s">
         <v>848</v>
       </c>
-      <c r="T27" s="276" t="s">
+      <c r="T27" s="255" t="s">
         <v>710</v>
       </c>
-      <c r="U27" s="262"/>
-[...1 lines deleted...]
-      <c r="W27" s="277" t="s">
+      <c r="U27" s="241"/>
+      <c r="V27" s="246"/>
+      <c r="W27" s="256" t="s">
         <v>711</v>
       </c>
-      <c r="X27" s="310"/>
-      <c r="Y27" s="384" t="s">
+      <c r="X27" s="287"/>
+      <c r="Y27" s="356" t="s">
         <v>143</v>
       </c>
-      <c r="Z27" s="380"/>
-      <c r="AA27" s="432" t="s">
+      <c r="Z27" s="352"/>
+      <c r="AA27" s="397" t="s">
         <v>1032</v>
       </c>
-      <c r="AB27" s="380"/>
-[...1 lines deleted...]
-      <c r="AD27" s="402" t="s">
+      <c r="AB27" s="352"/>
+      <c r="AC27" s="352"/>
+      <c r="AD27" s="372" t="s">
         <v>1008</v>
       </c>
-      <c r="AE27" s="333"/>
-[...4 lines deleted...]
-      <c r="AL27" s="351">
+      <c r="AE27" s="308"/>
+      <c r="AF27" s="309"/>
+      <c r="AG27" s="457"/>
+      <c r="AH27" s="308"/>
+      <c r="AJ27" s="241"/>
+      <c r="AL27" s="325">
         <v>25</v>
       </c>
-      <c r="AM27" s="341" t="s">
+      <c r="AM27" s="316" t="s">
         <v>908</v>
       </c>
-      <c r="AN27" s="343" t="s">
+      <c r="AN27" s="316" t="s">
         <v>906</v>
       </c>
-      <c r="AO27" s="341" t="s">
-[...2 lines deleted...]
-      <c r="AP27" s="348" t="s">
+      <c r="AO27" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP27" s="322" t="s">
         <v>973</v>
       </c>
-      <c r="AQ27" s="348" t="s">
+      <c r="AQ27" s="322" t="s">
         <v>907</v>
       </c>
-      <c r="AR27" s="348">
+      <c r="AR27" s="322">
         <v>1</v>
       </c>
-      <c r="AS27" s="348" t="s">
+      <c r="AS27" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT27" s="348" t="s">
+      <c r="AT27" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU27" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV27" s="348" t="s">
+      <c r="AU27" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV27" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW27" s="521">
+      <c r="AW27" s="462">
         <v>1500</v>
       </c>
-      <c r="AX27" s="352">
+      <c r="AX27" s="322">
         <v>30</v>
       </c>
-      <c r="AY27" s="352" t="s">
+      <c r="AY27" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ27" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA27" s="341" t="s">
+      <c r="AZ27" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA27" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB27" s="341" t="s">
+      <c r="BB27" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC27" s="361" t="s">
+      <c r="BC27" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD27" s="362" t="s">
+      <c r="BD27" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE27" s="337" t="s">
+      <c r="BE27" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF27" s="341" t="s">
+      <c r="BF27" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG27" s="341" t="s">
+      <c r="BG27" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH27" s="1">
         <v>20899</v>
       </c>
-      <c r="BI27" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C28" s="321" t="s">
+      <c r="BI27" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ27" s="253"/>
+    </row>
+    <row r="28" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="273" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C28" s="296" t="s">
         <v>452</v>
       </c>
-      <c r="D28" s="293" t="s">
+      <c r="D28" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E28" s="293" t="s">
+      <c r="E28" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F28" s="440" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="293" t="s">
+      <c r="F28" s="405" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G28" s="405" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H28" s="272" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I28" s="291" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J28" s="291" t="s">
         <v>1130</v>
       </c>
-      <c r="I28" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="462" t="s">
+      <c r="K28" s="426" t="s">
         <v>452</v>
       </c>
-      <c r="L28" s="293">
+      <c r="L28" s="272">
         <v>39096</v>
       </c>
-      <c r="M28" s="293" t="s">
-[...5 lines deleted...]
-      <c r="P28" s="273" t="s">
+      <c r="M28" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N28" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="P28" s="252" t="s">
         <v>301</v>
       </c>
-      <c r="Q28" s="274" t="s">
+      <c r="Q28" s="253" t="s">
         <v>302</v>
       </c>
-      <c r="R28" s="269"/>
-      <c r="S28" s="275" t="s">
+      <c r="R28" s="248"/>
+      <c r="S28" s="254" t="s">
         <v>849</v>
       </c>
-      <c r="T28" s="276" t="s">
+      <c r="T28" s="255" t="s">
         <v>712</v>
       </c>
-      <c r="U28" s="262"/>
-[...1 lines deleted...]
-      <c r="W28" s="277" t="s">
+      <c r="U28" s="241"/>
+      <c r="V28" s="246"/>
+      <c r="W28" s="256" t="s">
         <v>713</v>
       </c>
-      <c r="X28" s="310"/>
+      <c r="X28" s="287"/>
       <c r="Y28" s="1"/>
-      <c r="Z28" s="380"/>
-      <c r="AA28" s="432" t="s">
+      <c r="Z28" s="352"/>
+      <c r="AA28" s="397" t="s">
         <v>1031</v>
       </c>
-      <c r="AB28" s="380"/>
-[...1 lines deleted...]
-      <c r="AD28" s="403" t="s">
+      <c r="AB28" s="352"/>
+      <c r="AC28" s="348"/>
+      <c r="AD28" s="373" t="s">
         <v>104</v>
       </c>
-      <c r="AE28" s="404" t="s">
+      <c r="AE28" s="374" t="s">
         <v>106</v>
       </c>
-      <c r="AF28" s="405" t="s">
+      <c r="AF28" s="375" t="s">
         <v>107</v>
       </c>
-      <c r="AG28" s="504"/>
-      <c r="AH28" s="404" t="s">
+      <c r="AG28" s="456"/>
+      <c r="AH28" s="374" t="s">
         <v>1006</v>
       </c>
-      <c r="AJ28" s="307" t="s">
+      <c r="AJ28" s="284" t="s">
         <v>223</v>
       </c>
-      <c r="AL28" s="351">
+      <c r="AL28" s="325">
         <v>26</v>
       </c>
-      <c r="AM28" s="341" t="s">
+      <c r="AM28" s="316" t="s">
         <v>909</v>
       </c>
-      <c r="AN28" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP28" s="348" t="s">
+      <c r="AN28" s="316" t="s">
+        <v>1374</v>
+      </c>
+      <c r="AO28" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP28" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ28" s="348" t="s">
+      <c r="AQ28" s="322" t="s">
         <v>987</v>
       </c>
-      <c r="AR28" s="348">
+      <c r="AR28" s="322">
         <v>1</v>
       </c>
-      <c r="AS28" s="348" t="s">
+      <c r="AS28" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT28" s="348" t="s">
+      <c r="AT28" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU28" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV28" s="348" t="s">
+      <c r="AU28" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV28" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW28" s="343" t="s">
+      <c r="AW28" s="316" t="s">
         <v>899</v>
       </c>
-      <c r="AX28" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY28" s="352" t="s">
+      <c r="AX28" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY28" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ28" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA28" s="341" t="s">
+      <c r="AZ28" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA28" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB28" s="341" t="s">
+      <c r="BB28" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC28" s="361" t="s">
+      <c r="BC28" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD28" s="362" t="s">
+      <c r="BD28" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE28" s="337" t="s">
+      <c r="BE28" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF28" s="341" t="s">
+      <c r="BF28" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG28" s="341" t="s">
+      <c r="BG28" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH28" s="1">
         <v>20899</v>
       </c>
-      <c r="BI28" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C29" s="321" t="s">
+      <c r="BI28" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ28" s="253"/>
+    </row>
+    <row r="29" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="273" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C29" s="296" t="s">
         <v>454</v>
       </c>
-      <c r="D29" s="293" t="s">
+      <c r="D29" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E29" s="293" t="s">
+      <c r="E29" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F29" s="440" t="s">
+      <c r="F29" s="405" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G29" s="405" t="s">
         <v>1443</v>
       </c>
-      <c r="G29" s="440" t="s">
+      <c r="H29" s="272" t="s">
         <v>1444</v>
       </c>
-      <c r="H29" s="293" t="s">
+      <c r="I29" s="291" t="s">
+        <v>1269</v>
+      </c>
+      <c r="J29" s="291" t="s">
         <v>1445</v>
       </c>
-      <c r="I29" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="316" t="s">
+      <c r="K29" s="426" t="s">
+        <v>454</v>
+      </c>
+      <c r="L29" s="272" t="s">
         <v>1446</v>
       </c>
-      <c r="K29" s="462" t="s">
-[...12 lines deleted...]
-      <c r="P29" s="273" t="s">
+      <c r="M29" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N29" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O29" s="241"/>
+      <c r="P29" s="252" t="s">
         <v>303</v>
       </c>
-      <c r="Q29" s="274" t="s">
+      <c r="Q29" s="253" t="s">
         <v>304</v>
       </c>
-      <c r="R29" s="269"/>
-      <c r="S29" s="275" t="s">
+      <c r="R29" s="248"/>
+      <c r="S29" s="254" t="s">
         <v>850</v>
       </c>
-      <c r="T29" s="276" t="s">
+      <c r="T29" s="255" t="s">
         <v>714</v>
       </c>
-      <c r="U29" s="262"/>
-[...1 lines deleted...]
-      <c r="W29" s="277" t="s">
+      <c r="U29" s="241"/>
+      <c r="V29" s="378"/>
+      <c r="W29" s="256" t="s">
         <v>305</v>
       </c>
-      <c r="X29" s="310"/>
+      <c r="X29" s="287"/>
       <c r="Y29" s="1"/>
-      <c r="Z29" s="380"/>
-      <c r="AA29" s="432" t="s">
+      <c r="Z29" s="352"/>
+      <c r="AA29" s="397" t="s">
         <v>1047</v>
       </c>
-      <c r="AB29" s="380"/>
-[...1 lines deleted...]
-      <c r="AD29" s="422" t="s">
+      <c r="AB29" s="352"/>
+      <c r="AC29" s="352"/>
+      <c r="AD29" s="388" t="s">
         <v>183</v>
       </c>
-      <c r="AE29" s="389" t="s">
+      <c r="AE29" s="360" t="s">
         <v>184</v>
       </c>
-      <c r="AF29" s="392" t="s">
+      <c r="AF29" s="363" t="s">
         <v>185</v>
       </c>
-      <c r="AG29" s="204"/>
-      <c r="AH29" s="27" t="s">
+      <c r="AH29" s="22" t="s">
         <v>1002</v>
       </c>
-      <c r="AJ29" s="267" t="s">
+      <c r="AJ29" s="246" t="s">
         <v>224</v>
       </c>
-      <c r="AL29" s="351">
+      <c r="AL29" s="325">
         <v>27</v>
       </c>
-      <c r="AM29" s="341" t="s">
+      <c r="AM29" s="316" t="s">
         <v>912</v>
       </c>
-      <c r="AN29" s="343" t="s">
+      <c r="AN29" s="316" t="s">
         <v>910</v>
       </c>
-      <c r="AO29" s="341" t="s">
+      <c r="AO29" s="316" t="s">
         <v>796</v>
       </c>
-      <c r="AP29" s="348" t="s">
+      <c r="AP29" s="322" t="s">
         <v>973</v>
       </c>
-      <c r="AQ29" s="348" t="s">
+      <c r="AQ29" s="322" t="s">
         <v>911</v>
       </c>
-      <c r="AR29" s="348">
+      <c r="AR29" s="322">
         <v>1</v>
       </c>
-      <c r="AS29" s="348" t="s">
+      <c r="AS29" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT29" s="348" t="s">
+      <c r="AT29" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU29" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV29" s="348" t="s">
+      <c r="AU29" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV29" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW29" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY29" s="352" t="s">
+      <c r="AW29" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX29" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY29" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ29" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA29" s="341" t="s">
+      <c r="AZ29" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA29" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB29" s="341" t="s">
+      <c r="BB29" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC29" s="361" t="s">
+      <c r="BC29" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD29" s="362" t="s">
+      <c r="BD29" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE29" s="337" t="s">
+      <c r="BE29" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF29" s="341" t="s">
+      <c r="BF29" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG29" s="341" t="s">
+      <c r="BG29" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH29" s="1">
         <v>20899</v>
       </c>
-      <c r="BI29" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C30" s="321" t="s">
+      <c r="BI29" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ29" s="253"/>
+    </row>
+    <row r="30" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="273" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C30" s="296" t="s">
         <v>461</v>
       </c>
-      <c r="D30" s="293" t="s">
+      <c r="D30" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E30" s="293" t="s">
+      <c r="E30" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F30" s="440" t="s">
+      <c r="F30" s="405" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G30" s="405" t="s">
         <v>1547</v>
       </c>
-      <c r="G30" s="440" t="s">
-[...11 lines deleted...]
-      <c r="K30" s="462" t="s">
+      <c r="H30" s="272" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I30" s="291" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J30" s="291" t="s">
+        <v>1149</v>
+      </c>
+      <c r="K30" s="426" t="s">
         <v>461</v>
       </c>
-      <c r="L30" s="293">
+      <c r="L30" s="272">
         <v>27607</v>
       </c>
-      <c r="M30" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="292" t="s">
+      <c r="M30" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N30" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O30" s="3"/>
-      <c r="P30" s="273" t="s">
+      <c r="P30" s="252" t="s">
         <v>306</v>
       </c>
-      <c r="Q30" s="274" t="s">
+      <c r="Q30" s="253" t="s">
         <v>307</v>
       </c>
-      <c r="R30" s="269"/>
-      <c r="S30" s="275" t="s">
+      <c r="R30" s="248"/>
+      <c r="S30" s="254" t="s">
         <v>851</v>
       </c>
-      <c r="T30" s="276" t="s">
+      <c r="T30" s="255" t="s">
         <v>715</v>
       </c>
-      <c r="U30" s="262"/>
-[...1 lines deleted...]
-      <c r="W30" s="277" t="s">
+      <c r="U30" s="241"/>
+      <c r="V30" s="246"/>
+      <c r="W30" s="256" t="s">
         <v>308</v>
       </c>
-      <c r="X30" s="310"/>
-      <c r="Y30" s="386" t="s">
+      <c r="X30" s="287"/>
+      <c r="Y30" s="358" t="s">
         <v>135</v>
       </c>
-      <c r="Z30" s="380"/>
-[...3 lines deleted...]
-      <c r="AD30" s="319" t="s">
+      <c r="Z30" s="352"/>
+      <c r="AA30" s="397"/>
+      <c r="AB30" s="352"/>
+      <c r="AC30" s="348"/>
+      <c r="AD30" s="294" t="s">
         <v>186</v>
       </c>
-      <c r="AE30" s="390" t="s">
+      <c r="AE30" s="361" t="s">
         <v>187</v>
       </c>
-      <c r="AF30" s="392" t="s">
+      <c r="AF30" s="363" t="s">
         <v>188</v>
       </c>
-      <c r="AG30" s="204"/>
-      <c r="AH30" s="27" t="s">
+      <c r="AH30" s="22" t="s">
         <v>1002</v>
       </c>
-      <c r="AJ30" s="267"/>
-      <c r="AL30" s="351">
+      <c r="AJ30" s="246"/>
+      <c r="AL30" s="325">
         <v>28</v>
       </c>
-      <c r="AM30" s="341" t="s">
+      <c r="AM30" s="316" t="s">
         <v>913</v>
       </c>
-      <c r="AN30" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP30" s="348" t="s">
+      <c r="AN30" s="316" t="s">
+        <v>1374</v>
+      </c>
+      <c r="AO30" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP30" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ30" s="348" t="s">
+      <c r="AQ30" s="322" t="s">
         <v>987</v>
       </c>
-      <c r="AR30" s="348">
+      <c r="AR30" s="322">
         <v>1</v>
       </c>
-      <c r="AS30" s="348" t="s">
+      <c r="AS30" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT30" s="348" t="s">
+      <c r="AT30" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU30" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV30" s="348" t="s">
+      <c r="AU30" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV30" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW30" s="343" t="s">
+      <c r="AW30" s="316" t="s">
         <v>899</v>
       </c>
-      <c r="AX30" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY30" s="352" t="s">
+      <c r="AX30" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY30" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ30" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA30" s="341" t="s">
+      <c r="AZ30" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA30" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB30" s="341" t="s">
+      <c r="BB30" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC30" s="361" t="s">
+      <c r="BC30" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD30" s="362" t="s">
+      <c r="BD30" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE30" s="337" t="s">
+      <c r="BE30" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF30" s="341" t="s">
+      <c r="BF30" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG30" s="341" t="s">
+      <c r="BG30" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH30" s="1">
         <v>20899</v>
       </c>
-      <c r="BI30" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B31" s="294" t="s">
+      <c r="BI30" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ30" s="253"/>
+    </row>
+    <row r="31" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="273" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C31" s="296" t="s">
+        <v>462</v>
+      </c>
+      <c r="D31" s="272" t="s">
+        <v>141</v>
+      </c>
+      <c r="E31" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F31" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G31" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H31" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I31" s="291" t="s">
         <v>1273</v>
       </c>
-      <c r="C31" s="321" t="s">
+      <c r="J31" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K31" s="426" t="s">
         <v>462</v>
       </c>
-      <c r="D31" s="293" t="s">
-[...29 lines deleted...]
-      <c r="N31" s="292" t="s">
+      <c r="L31" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="M31" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N31" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O31" s="3"/>
-      <c r="P31" s="273" t="s">
+      <c r="P31" s="252" t="s">
         <v>309</v>
       </c>
-      <c r="Q31" s="274" t="s">
+      <c r="Q31" s="253" t="s">
         <v>310</v>
       </c>
-      <c r="R31" s="269"/>
-      <c r="S31" s="275" t="s">
+      <c r="R31" s="248"/>
+      <c r="S31" s="254" t="s">
         <v>852</v>
       </c>
-      <c r="T31" s="276" t="s">
+      <c r="T31" s="255" t="s">
         <v>716</v>
       </c>
-      <c r="U31" s="262"/>
-[...1 lines deleted...]
-      <c r="W31" s="277" t="s">
+      <c r="U31" s="241"/>
+      <c r="V31" s="246"/>
+      <c r="W31" s="256" t="s">
         <v>205</v>
       </c>
-      <c r="X31" s="310"/>
-      <c r="Y31" s="381" t="s">
+      <c r="X31" s="287"/>
+      <c r="Y31" s="353" t="s">
         <v>234</v>
       </c>
-      <c r="Z31" s="380"/>
-[...3 lines deleted...]
-      <c r="AD31" s="319" t="s">
+      <c r="Z31" s="352"/>
+      <c r="AA31" s="397"/>
+      <c r="AB31" s="352"/>
+      <c r="AC31" s="348"/>
+      <c r="AD31" s="294" t="s">
         <v>1003</v>
       </c>
-      <c r="AE31" s="390" t="s">
+      <c r="AE31" s="361" t="s">
         <v>1000</v>
       </c>
-      <c r="AF31" s="392" t="s">
+      <c r="AF31" s="363" t="s">
         <v>1001</v>
       </c>
-      <c r="AG31" s="204"/>
-      <c r="AH31" s="27" t="s">
+      <c r="AH31" s="22" t="s">
         <v>1002</v>
       </c>
-      <c r="AJ31" s="306"/>
-      <c r="AL31" s="351">
+      <c r="AJ31" s="283"/>
+      <c r="AL31" s="325">
         <v>29</v>
       </c>
-      <c r="AM31" s="341" t="s">
+      <c r="AM31" s="316" t="s">
         <v>915</v>
       </c>
-      <c r="AN31" s="343" t="s">
+      <c r="AN31" s="316" t="s">
         <v>914</v>
       </c>
-      <c r="AO31" s="341" t="s">
-[...5 lines deleted...]
-      <c r="AQ31" s="348" t="s">
+      <c r="AO31" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP31" s="322" t="s">
+        <v>1359</v>
+      </c>
+      <c r="AQ31" s="322" t="s">
         <v>988</v>
       </c>
-      <c r="AR31" s="348">
+      <c r="AR31" s="322">
         <v>1</v>
       </c>
-      <c r="AS31" s="348" t="s">
+      <c r="AS31" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT31" s="348" t="s">
+      <c r="AT31" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU31" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV31" s="348" t="s">
+      <c r="AU31" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV31" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW31" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY31" s="352" t="s">
+      <c r="AW31" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX31" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY31" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ31" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA31" s="341" t="s">
+      <c r="AZ31" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA31" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB31" s="341" t="s">
+      <c r="BB31" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC31" s="361" t="s">
+      <c r="BC31" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD31" s="362" t="s">
+      <c r="BD31" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE31" s="337" t="s">
+      <c r="BE31" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF31" s="341" t="s">
+      <c r="BF31" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG31" s="341" t="s">
+      <c r="BG31" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH31" s="1">
         <v>20899</v>
       </c>
-      <c r="BI31" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C32" s="321" t="s">
+      <c r="BI31" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ31" s="253"/>
+    </row>
+    <row r="32" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="273" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C32" s="296" t="s">
         <v>455</v>
       </c>
-      <c r="D32" s="293" t="s">
+      <c r="D32" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E32" s="293" t="s">
+      <c r="E32" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F32" s="440" t="s">
+      <c r="F32" s="405" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G32" s="405" t="s">
         <v>1138</v>
       </c>
-      <c r="G32" s="440" t="s">
+      <c r="H32" s="272" t="s">
         <v>1139</v>
       </c>
-      <c r="H32" s="293" t="s">
+      <c r="I32" s="291" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J32" s="291" t="s">
         <v>1140</v>
       </c>
-      <c r="I32" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K32" s="462" t="s">
+      <c r="K32" s="426" t="s">
         <v>455</v>
       </c>
-      <c r="L32" s="293">
+      <c r="L32" s="272">
         <v>68524</v>
       </c>
-      <c r="M32" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="292" t="s">
+      <c r="M32" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N32" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O32" s="3"/>
-      <c r="P32" s="273" t="s">
+      <c r="P32" s="252" t="s">
         <v>311</v>
       </c>
-      <c r="Q32" s="274" t="s">
+      <c r="Q32" s="253" t="s">
         <v>312</v>
       </c>
-      <c r="R32" s="269"/>
-      <c r="S32" s="275" t="s">
+      <c r="R32" s="248"/>
+      <c r="S32" s="254" t="s">
         <v>853</v>
       </c>
-      <c r="T32" s="276" t="s">
+      <c r="T32" s="255" t="s">
         <v>717</v>
       </c>
-      <c r="U32" s="262"/>
-[...1 lines deleted...]
-      <c r="W32" s="279" t="s">
+      <c r="U32" s="241"/>
+      <c r="V32" s="246"/>
+      <c r="W32" s="258" t="s">
         <v>205</v>
       </c>
-      <c r="X32" s="310"/>
-      <c r="Y32" s="385" t="s">
+      <c r="X32" s="287"/>
+      <c r="Y32" s="357" t="s">
         <v>140</v>
       </c>
-      <c r="Z32" s="310"/>
-[...3 lines deleted...]
-      <c r="AD32" s="435" t="s">
+      <c r="Z32" s="287"/>
+      <c r="AA32" s="397"/>
+      <c r="AB32" s="287"/>
+      <c r="AC32" s="344"/>
+      <c r="AD32" s="400" t="s">
         <v>1034</v>
       </c>
-      <c r="AE32" s="435" t="s">
+      <c r="AE32" s="400" t="s">
         <v>1036</v>
       </c>
-      <c r="AF32" s="435" t="s">
+      <c r="AF32" s="400" t="s">
         <v>1037</v>
       </c>
-      <c r="AG32" s="435"/>
-      <c r="AH32" s="435" t="s">
+      <c r="AG32" s="400"/>
+      <c r="AH32" s="400" t="s">
         <v>1043</v>
       </c>
-      <c r="AJ32" s="262"/>
-      <c r="AL32" s="351">
+      <c r="AJ32" s="241"/>
+      <c r="AL32" s="325">
         <v>30</v>
       </c>
-      <c r="AM32" s="341" t="s">
+      <c r="AM32" s="316" t="s">
         <v>916</v>
       </c>
-      <c r="AN32" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP32" s="348" t="s">
+      <c r="AN32" s="316" t="s">
+        <v>1374</v>
+      </c>
+      <c r="AO32" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP32" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ32" s="348" t="s">
+      <c r="AQ32" s="322" t="s">
         <v>987</v>
       </c>
-      <c r="AR32" s="348">
+      <c r="AR32" s="322">
         <v>1</v>
       </c>
-      <c r="AS32" s="348" t="s">
+      <c r="AS32" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT32" s="348" t="s">
+      <c r="AT32" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU32" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV32" s="348" t="s">
+      <c r="AU32" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV32" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW32" s="343" t="s">
+      <c r="AW32" s="316" t="s">
         <v>899</v>
       </c>
-      <c r="AX32" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY32" s="352" t="s">
+      <c r="AX32" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY32" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ32" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA32" s="341" t="s">
+      <c r="AZ32" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA32" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB32" s="341" t="s">
+      <c r="BB32" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC32" s="361" t="s">
+      <c r="BC32" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD32" s="362" t="s">
+      <c r="BD32" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE32" s="337" t="s">
+      <c r="BE32" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF32" s="341" t="s">
+      <c r="BF32" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG32" s="341" t="s">
+      <c r="BG32" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH32" s="1">
         <v>20899</v>
       </c>
-      <c r="BI32" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C33" s="321" t="s">
+      <c r="BI32" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ32" s="253"/>
+    </row>
+    <row r="33" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="273" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C33" s="296" t="s">
         <v>457</v>
       </c>
-      <c r="D33" s="293" t="s">
+      <c r="D33" s="272" t="s">
         <v>681</v>
       </c>
-      <c r="E33" s="293" t="s">
+      <c r="E33" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F33" s="440" t="s">
+      <c r="F33" s="405" t="s">
         <v>1040</v>
       </c>
-      <c r="G33" s="440" t="s">
+      <c r="G33" s="405" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H33" s="272" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I33" s="291" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J33" s="291" t="s">
         <v>1142</v>
       </c>
-      <c r="H33" s="293" t="s">
+      <c r="K33" s="426" t="s">
+        <v>457</v>
+      </c>
+      <c r="L33" s="272">
+        <v>3031</v>
+      </c>
+      <c r="M33" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N33" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="O33" s="3"/>
+      <c r="P33" s="252" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q33" s="253" t="s">
+        <v>314</v>
+      </c>
+      <c r="R33" s="248"/>
+      <c r="S33" s="254" t="s">
+        <v>854</v>
+      </c>
+      <c r="T33" s="255" t="s">
+        <v>718</v>
+      </c>
+      <c r="U33" s="241"/>
+      <c r="V33" s="246"/>
+      <c r="W33" s="246"/>
+      <c r="X33" s="241"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="241"/>
+      <c r="AA33" s="398"/>
+      <c r="AB33" s="241"/>
+      <c r="AC33" s="248"/>
+      <c r="AD33" s="66" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AE33" s="66" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AF33" s="66" t="s">
         <v>1042</v>
       </c>
-      <c r="I33" s="316" t="s">
-[...50 lines deleted...]
-      <c r="AH33" s="73" t="s">
+      <c r="AG33" s="66"/>
+      <c r="AH33" s="66" t="s">
         <v>1044</v>
       </c>
-      <c r="AJ33" s="307" t="s">
+      <c r="AJ33" s="284" t="s">
         <v>225</v>
       </c>
-      <c r="AL33" s="351">
+      <c r="AL33" s="325">
         <v>31</v>
       </c>
-      <c r="AM33" s="341" t="s">
+      <c r="AM33" s="316" t="s">
         <v>917</v>
       </c>
-      <c r="AN33" s="343" t="s">
-[...5 lines deleted...]
-      <c r="AP33" s="348" t="s">
+      <c r="AN33" s="316" t="s">
+        <v>1370</v>
+      </c>
+      <c r="AO33" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP33" s="322" t="s">
         <v>973</v>
       </c>
-      <c r="AQ33" s="348" t="s">
+      <c r="AQ33" s="322" t="s">
         <v>871</v>
       </c>
-      <c r="AR33" s="348">
+      <c r="AR33" s="322">
         <v>34</v>
       </c>
-      <c r="AS33" s="348" t="s">
+      <c r="AS33" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT33" s="348" t="s">
+      <c r="AT33" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU33" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV33" s="348" t="s">
+      <c r="AU33" s="323" t="s">
+        <v>1384</v>
+      </c>
+      <c r="AV33" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW33" s="343" t="s">
+      <c r="AW33" s="316" t="s">
         <v>873</v>
       </c>
-      <c r="AX33" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY33" s="352" t="s">
+      <c r="AX33" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY33" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ33" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA33" s="341" t="s">
+      <c r="AZ33" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA33" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB33" s="341" t="s">
+      <c r="BB33" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC33" s="361" t="s">
+      <c r="BC33" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD33" s="362" t="s">
+      <c r="BD33" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE33" s="337" t="s">
+      <c r="BE33" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF33" s="341" t="s">
+      <c r="BF33" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG33" s="341" t="s">
+      <c r="BG33" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH33" s="1">
         <v>20899</v>
       </c>
-      <c r="BI33" s="468" t="s">
-[...5 lines deleted...]
-      <c r="B34" s="294" t="s">
+      <c r="BI33" s="323" t="s">
+        <v>1369</v>
+      </c>
+      <c r="BJ33" s="253"/>
+    </row>
+    <row r="34" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="273" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C34" s="296" t="s">
+        <v>458</v>
+      </c>
+      <c r="D34" s="272" t="s">
+        <v>681</v>
+      </c>
+      <c r="E34" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F34" s="405" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G34" s="405" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H34" s="272" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I34" s="291" t="s">
         <v>1279</v>
       </c>
-      <c r="C34" s="321" t="s">
+      <c r="J34" s="291" t="s">
+        <v>1450</v>
+      </c>
+      <c r="K34" s="426" t="s">
         <v>458</v>
       </c>
-      <c r="D34" s="293" t="s">
-[...17 lines deleted...]
-      <c r="J34" s="316" t="s">
+      <c r="L34" s="459" t="s">
         <v>1451</v>
       </c>
-      <c r="K34" s="462" t="s">
-[...8 lines deleted...]
-      <c r="N34" s="292" t="s">
+      <c r="M34" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N34" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O34" s="3"/>
-      <c r="P34" s="273" t="s">
+      <c r="P34" s="252" t="s">
         <v>315</v>
       </c>
-      <c r="Q34" s="274" t="s">
+      <c r="Q34" s="253" t="s">
         <v>316</v>
       </c>
-      <c r="R34" s="269"/>
-      <c r="S34" s="269" t="s">
+      <c r="R34" s="248"/>
+      <c r="S34" s="248" t="s">
         <v>855</v>
       </c>
-      <c r="T34" s="276" t="s">
+      <c r="T34" s="255" t="s">
         <v>719</v>
       </c>
-      <c r="U34" s="262"/>
-[...3 lines deleted...]
-      <c r="Y34" s="386" t="s">
+      <c r="U34" s="241"/>
+      <c r="V34" s="246"/>
+      <c r="W34" s="246"/>
+      <c r="X34" s="241"/>
+      <c r="Y34" s="358" t="s">
         <v>130</v>
       </c>
-      <c r="Z34" s="370"/>
-[...8 lines deleted...]
-      <c r="AJ34" s="267" t="s">
+      <c r="Z34" s="241"/>
+      <c r="AA34" s="398"/>
+      <c r="AB34" s="241"/>
+      <c r="AC34" s="241"/>
+      <c r="AD34" s="367"/>
+      <c r="AE34" s="362"/>
+      <c r="AF34" s="364"/>
+      <c r="AG34" s="362"/>
+      <c r="AH34" s="362"/>
+      <c r="AJ34" s="246" t="s">
         <v>226</v>
       </c>
-      <c r="AL34" s="351">
+      <c r="AL34" s="325">
         <v>32</v>
       </c>
-      <c r="AM34" s="341" t="s">
+      <c r="AM34" s="316" t="s">
         <v>918</v>
       </c>
-      <c r="AN34" s="343" t="s">
+      <c r="AN34" s="316" t="s">
         <v>876</v>
       </c>
-      <c r="AO34" s="341" t="s">
-[...2 lines deleted...]
-      <c r="AP34" s="348" t="s">
+      <c r="AO34" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP34" s="322" t="s">
         <v>973</v>
       </c>
-      <c r="AQ34" s="348" t="s">
+      <c r="AQ34" s="322" t="s">
         <v>877</v>
       </c>
-      <c r="AR34" s="348">
+      <c r="AR34" s="322">
         <v>27</v>
       </c>
-      <c r="AS34" s="348" t="s">
+      <c r="AS34" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT34" s="348" t="s">
+      <c r="AT34" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU34" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV34" s="348" t="s">
+      <c r="AU34" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV34" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW34" s="343" t="s">
+      <c r="AW34" s="316" t="s">
         <v>879</v>
       </c>
-      <c r="AX34" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY34" s="352" t="s">
+      <c r="AX34" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY34" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ34" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA34" s="341" t="s">
+      <c r="AZ34" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA34" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB34" s="341" t="s">
+      <c r="BB34" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC34" s="361" t="s">
+      <c r="BC34" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD34" s="362" t="s">
+      <c r="BD34" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE34" s="337" t="s">
+      <c r="BE34" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF34" s="341" t="s">
+      <c r="BF34" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG34" s="341" t="s">
+      <c r="BG34" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH34" s="1">
         <v>20899</v>
       </c>
-      <c r="BI34" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B35" s="294" t="s">
+      <c r="BI34" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ34" s="253"/>
+    </row>
+    <row r="35" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B35" s="273" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C35" s="296" t="s">
+        <v>459</v>
+      </c>
+      <c r="D35" s="272" t="s">
+        <v>154</v>
+      </c>
+      <c r="E35" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F35" s="405" t="s">
+        <v>156</v>
+      </c>
+      <c r="G35" s="405" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H35" s="272" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I35" s="291" t="s">
         <v>1281</v>
       </c>
-      <c r="C35" s="321" t="s">
+      <c r="J35" s="291" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K35" s="426" t="s">
         <v>459</v>
       </c>
-      <c r="D35" s="293" t="s">
-[...23 lines deleted...]
-      <c r="L35" s="293">
+      <c r="L35" s="272">
         <v>88003</v>
       </c>
-      <c r="M35" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="292" t="s">
+      <c r="M35" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N35" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O35" s="3"/>
-      <c r="P35" s="273" t="s">
+      <c r="P35" s="252" t="s">
         <v>317</v>
       </c>
-      <c r="Q35" s="274" t="s">
+      <c r="Q35" s="253" t="s">
         <v>318</v>
       </c>
-      <c r="R35" s="269"/>
-      <c r="S35" s="269" t="s">
+      <c r="R35" s="248"/>
+      <c r="S35" s="248" t="s">
         <v>856</v>
       </c>
-      <c r="T35" s="276" t="s">
+      <c r="T35" s="255" t="s">
         <v>720</v>
       </c>
-      <c r="U35" s="262"/>
-[...14 lines deleted...]
-      <c r="AL35" s="351">
+      <c r="U35" s="241"/>
+      <c r="V35" s="246"/>
+      <c r="W35" s="246"/>
+      <c r="X35" s="241"/>
+      <c r="Y35" s="353"/>
+      <c r="Z35" s="241"/>
+      <c r="AA35" s="398"/>
+      <c r="AB35" s="241"/>
+      <c r="AC35" s="241"/>
+      <c r="AD35" s="367"/>
+      <c r="AE35" s="362"/>
+      <c r="AF35" s="364"/>
+      <c r="AG35" s="362"/>
+      <c r="AH35" s="362"/>
+      <c r="AJ35" s="246"/>
+      <c r="AL35" s="325">
         <v>33</v>
       </c>
-      <c r="AM35" s="341" t="s">
+      <c r="AM35" s="316" t="s">
+        <v>1352</v>
+      </c>
+      <c r="AN35" s="316" t="s">
+        <v>1367</v>
+      </c>
+      <c r="AO35" s="316" t="s">
+        <v>883</v>
+      </c>
+      <c r="AP35" s="322" t="s">
         <v>1353</v>
       </c>
-      <c r="AN35" s="343" t="s">
-[...8 lines deleted...]
-      <c r="AQ35" s="348" t="s">
+      <c r="AQ35" s="322" t="s">
         <v>986</v>
       </c>
-      <c r="AR35" s="348">
+      <c r="AR35" s="322">
         <v>1</v>
       </c>
-      <c r="AS35" s="348" t="s">
+      <c r="AS35" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT35" s="348" t="s">
+      <c r="AT35" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU35" s="349" t="s">
+      <c r="AU35" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV35" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW35" s="343" t="s">
+      <c r="AV35" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW35" s="316" t="s">
         <v>919</v>
       </c>
-      <c r="AX35" s="352">
+      <c r="AX35" s="322">
         <v>875</v>
       </c>
-      <c r="AY35" s="352" t="s">
+      <c r="AY35" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ35" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA35" s="341" t="s">
+      <c r="AZ35" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA35" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB35" s="341" t="s">
+      <c r="BB35" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC35" s="361" t="s">
+      <c r="BC35" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD35" s="362" t="s">
+      <c r="BD35" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE35" s="337" t="s">
+      <c r="BE35" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF35" s="341" t="s">
+      <c r="BF35" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG35" s="341" t="s">
+      <c r="BG35" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH35" s="1">
         <v>20899</v>
       </c>
-      <c r="BI35" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B36" s="294" t="s">
+      <c r="BI35" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ35" s="253"/>
+    </row>
+    <row r="36" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="273" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C36" s="296" t="s">
+        <v>456</v>
+      </c>
+      <c r="D36" s="272" t="s">
+        <v>158</v>
+      </c>
+      <c r="E36" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F36" s="405" t="s">
+        <v>1285</v>
+      </c>
+      <c r="G36" s="405" t="s">
         <v>1283</v>
       </c>
-      <c r="C36" s="321" t="s">
+      <c r="H36" s="272" t="s">
+        <v>1284</v>
+      </c>
+      <c r="I36" s="291" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J36" s="291" t="s">
+        <v>1490</v>
+      </c>
+      <c r="K36" s="428" t="s">
         <v>456</v>
       </c>
-      <c r="D36" s="293" t="s">
-[...23 lines deleted...]
-      <c r="L36" s="293">
+      <c r="L36" s="272">
         <v>89431</v>
       </c>
-      <c r="M36" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="292" t="s">
+      <c r="M36" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N36" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O36" s="3"/>
-      <c r="P36" s="273" t="s">
+      <c r="P36" s="252" t="s">
         <v>319</v>
       </c>
-      <c r="Q36" s="274" t="s">
+      <c r="Q36" s="253" t="s">
         <v>320</v>
       </c>
-      <c r="R36" s="269"/>
-      <c r="S36" s="269" t="s">
+      <c r="R36" s="248"/>
+      <c r="S36" s="248" t="s">
         <v>857</v>
       </c>
-      <c r="T36" s="276" t="s">
+      <c r="T36" s="255" t="s">
         <v>721</v>
       </c>
-      <c r="U36" s="262"/>
-[...3 lines deleted...]
-      <c r="Y36" s="381">
+      <c r="U36" s="241"/>
+      <c r="V36" s="246"/>
+      <c r="W36" s="246"/>
+      <c r="X36" s="241"/>
+      <c r="Y36" s="353">
         <v>2023</v>
       </c>
-      <c r="Z36" s="370"/>
-[...9 lines deleted...]
-      <c r="AL36" s="351">
+      <c r="Z36" s="241"/>
+      <c r="AA36" s="398"/>
+      <c r="AB36" s="241"/>
+      <c r="AC36" s="241"/>
+      <c r="AD36" s="367"/>
+      <c r="AE36" s="362"/>
+      <c r="AF36" s="364"/>
+      <c r="AG36" s="362"/>
+      <c r="AH36" s="362"/>
+      <c r="AJ36" s="283"/>
+      <c r="AL36" s="325">
         <v>34</v>
       </c>
-      <c r="AM36" s="341" t="s">
+      <c r="AM36" s="316" t="s">
         <v>920</v>
       </c>
-      <c r="AN36" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO36" s="341" t="s">
+      <c r="AN36" s="316" t="s">
+        <v>1368</v>
+      </c>
+      <c r="AO36" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP36" s="348" t="s">
+      <c r="AP36" s="322" t="s">
         <v>1029</v>
       </c>
-      <c r="AQ36" s="348" t="s">
+      <c r="AQ36" s="322" t="s">
         <v>985</v>
       </c>
-      <c r="AR36" s="348">
+      <c r="AR36" s="322">
         <v>1</v>
       </c>
-      <c r="AS36" s="348" t="s">
+      <c r="AS36" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT36" s="348" t="s">
+      <c r="AT36" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU36" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV36" s="348" t="s">
+      <c r="AU36" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV36" s="322" t="s">
         <v>1030</v>
       </c>
-      <c r="AW36" s="343" t="s">
+      <c r="AW36" s="316" t="s">
         <v>921</v>
       </c>
-      <c r="AX36" s="352">
+      <c r="AX36" s="322">
         <v>300</v>
       </c>
-      <c r="AY36" s="352" t="s">
+      <c r="AY36" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ36" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA36" s="341" t="s">
+      <c r="AZ36" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA36" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB36" s="341" t="s">
+      <c r="BB36" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC36" s="361" t="s">
+      <c r="BC36" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD36" s="362" t="s">
+      <c r="BD36" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE36" s="337" t="s">
+      <c r="BE36" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF36" s="341" t="s">
+      <c r="BF36" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG36" s="341" t="s">
+      <c r="BG36" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH36" s="1">
         <v>20899</v>
       </c>
-      <c r="BI36" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C37" s="321" t="s">
+      <c r="BI36" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ36" s="253"/>
+    </row>
+    <row r="37" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="273" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C37" s="296" t="s">
         <v>460</v>
       </c>
-      <c r="D37" s="293" t="s">
+      <c r="D37" s="272" t="s">
         <v>681</v>
       </c>
-      <c r="E37" s="293" t="s">
+      <c r="E37" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F37" s="440" t="s">
+      <c r="F37" s="405" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G37" s="405" t="s">
         <v>1147</v>
       </c>
-      <c r="G37" s="440" t="s">
+      <c r="H37" s="272" t="s">
+        <v>175</v>
+      </c>
+      <c r="I37" s="291" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J37" s="291" t="s">
         <v>1148</v>
       </c>
-      <c r="H37" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K37" s="293" t="s">
+      <c r="K37" s="272" t="s">
         <v>460</v>
       </c>
-      <c r="L37" s="293">
+      <c r="L37" s="272">
         <v>12206</v>
       </c>
-      <c r="M37" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="292" t="s">
+      <c r="M37" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N37" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O37" s="3"/>
-      <c r="P37" s="273" t="s">
+      <c r="P37" s="252" t="s">
         <v>321</v>
       </c>
-      <c r="Q37" s="274" t="s">
+      <c r="Q37" s="253" t="s">
         <v>322</v>
       </c>
-      <c r="R37" s="269"/>
-[...10 lines deleted...]
-      <c r="Y37" s="381">
+      <c r="R37" s="248"/>
+      <c r="S37" s="248" t="s">
+        <v>1415</v>
+      </c>
+      <c r="T37" s="255" t="s">
+        <v>1415</v>
+      </c>
+      <c r="U37" s="241"/>
+      <c r="V37" s="246"/>
+      <c r="W37" s="246"/>
+      <c r="X37" s="241"/>
+      <c r="Y37" s="353">
         <v>2024</v>
       </c>
-      <c r="Z37" s="370"/>
-[...9 lines deleted...]
-      <c r="AL37" s="351">
+      <c r="Z37" s="241"/>
+      <c r="AA37" s="398"/>
+      <c r="AB37" s="241"/>
+      <c r="AC37" s="241"/>
+      <c r="AD37" s="367"/>
+      <c r="AE37" s="362"/>
+      <c r="AF37" s="364"/>
+      <c r="AG37" s="362"/>
+      <c r="AH37" s="362"/>
+      <c r="AJ37" s="241"/>
+      <c r="AL37" s="325">
         <v>35</v>
       </c>
-      <c r="AM37" s="341" t="s">
+      <c r="AM37" s="316" t="s">
         <v>923</v>
       </c>
-      <c r="AN37" s="343" t="s">
+      <c r="AN37" s="316" t="s">
         <v>922</v>
       </c>
-      <c r="AO37" s="341" t="s">
+      <c r="AO37" s="316" t="s">
         <v>796</v>
       </c>
-      <c r="AP37" s="348" t="s">
+      <c r="AP37" s="322" t="s">
         <v>1027</v>
       </c>
-      <c r="AQ37" s="348" t="s">
+      <c r="AQ37" s="322" t="s">
         <v>1026</v>
       </c>
-      <c r="AR37" s="348">
+      <c r="AR37" s="322">
         <v>2</v>
       </c>
-      <c r="AS37" s="348" t="s">
+      <c r="AS37" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT37" s="348" t="s">
+      <c r="AT37" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU37" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV37" s="348" t="s">
+      <c r="AU37" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV37" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW37" s="343" t="s">
+      <c r="AW37" s="316" t="s">
         <v>924</v>
       </c>
-      <c r="AX37" s="352">
+      <c r="AX37" s="322">
         <v>1300</v>
       </c>
-      <c r="AY37" s="352" t="s">
+      <c r="AY37" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ37" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA37" s="341" t="s">
+      <c r="AZ37" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA37" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB37" s="341" t="s">
+      <c r="BB37" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC37" s="361" t="s">
+      <c r="BC37" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD37" s="362" t="s">
+      <c r="BD37" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE37" s="337" t="s">
+      <c r="BE37" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF37" s="341" t="s">
+      <c r="BF37" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG37" s="341" t="s">
+      <c r="BG37" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH37" s="1">
         <v>20899</v>
       </c>
-      <c r="BI37" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C38" s="321" t="s">
+      <c r="BI37" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ37" s="253"/>
+    </row>
+    <row r="38" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="273" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C38" s="296" t="s">
         <v>463</v>
       </c>
-      <c r="D38" s="293" t="s">
+      <c r="D38" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E38" s="293" t="s">
+      <c r="E38" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F38" s="440" t="s">
+      <c r="F38" s="405" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G38" s="405" t="s">
         <v>1424</v>
       </c>
-      <c r="G38" s="440" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="293" t="s">
+      <c r="H38" s="272" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I38" s="291" t="s">
+        <v>1288</v>
+      </c>
+      <c r="J38" s="291" t="s">
         <v>1152</v>
       </c>
-      <c r="I38" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="461" t="s">
+      <c r="K38" s="425" t="s">
         <v>463</v>
       </c>
-      <c r="L38" s="293">
+      <c r="L38" s="272">
         <v>43068</v>
       </c>
-      <c r="M38" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="292" t="s">
+      <c r="M38" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N38" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O38" s="3"/>
-      <c r="P38" s="273" t="s">
+      <c r="P38" s="252" t="s">
         <v>323</v>
       </c>
-      <c r="Q38" s="274" t="s">
+      <c r="Q38" s="253" t="s">
         <v>324</v>
       </c>
-      <c r="R38" s="269"/>
-[...6 lines deleted...]
-      <c r="Y38" s="381">
+      <c r="R38" s="248"/>
+      <c r="S38" s="248"/>
+      <c r="T38" s="259"/>
+      <c r="U38" s="241"/>
+      <c r="V38" s="246"/>
+      <c r="W38" s="246"/>
+      <c r="X38" s="241"/>
+      <c r="Y38" s="353">
         <v>2025</v>
       </c>
-      <c r="Z38" s="370"/>
-[...8 lines deleted...]
-      <c r="AJ38" s="307" t="s">
+      <c r="Z38" s="241"/>
+      <c r="AA38" s="398"/>
+      <c r="AB38" s="241"/>
+      <c r="AC38" s="241"/>
+      <c r="AD38" s="367"/>
+      <c r="AE38" s="362"/>
+      <c r="AF38" s="364"/>
+      <c r="AG38" s="362"/>
+      <c r="AH38" s="362"/>
+      <c r="AJ38" s="284" t="s">
         <v>227</v>
       </c>
-      <c r="AL38" s="351">
+      <c r="AL38" s="325">
         <v>36</v>
       </c>
-      <c r="AM38" s="341" t="s">
+      <c r="AM38" s="316" t="s">
         <v>927</v>
       </c>
-      <c r="AN38" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO38" s="341" t="s">
+      <c r="AN38" s="316" t="s">
+        <v>1363</v>
+      </c>
+      <c r="AO38" s="316" t="s">
         <v>925</v>
       </c>
-      <c r="AP38" s="348" t="s">
+      <c r="AP38" s="322" t="s">
         <v>926</v>
       </c>
-      <c r="AQ38" s="348" t="s">
+      <c r="AQ38" s="322" t="s">
         <v>1010</v>
       </c>
-      <c r="AR38" s="348">
+      <c r="AR38" s="322">
         <v>1</v>
       </c>
-      <c r="AS38" s="348"/>
-      <c r="AT38" s="348" t="s">
+      <c r="AS38" s="322"/>
+      <c r="AT38" s="322" t="s">
         <v>984</v>
       </c>
-      <c r="AU38" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV38" s="348" t="s">
+      <c r="AU38" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV38" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW38" s="343" t="s">
+      <c r="AW38" s="316" t="s">
         <v>928</v>
       </c>
-      <c r="AX38" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY38" s="352" t="s">
+      <c r="AX38" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY38" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ38" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA38" s="341" t="s">
+      <c r="AZ38" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA38" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB38" s="341" t="s">
+      <c r="BB38" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC38" s="361" t="s">
+      <c r="BC38" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD38" s="362" t="s">
+      <c r="BD38" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE38" s="337" t="s">
+      <c r="BE38" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF38" s="341" t="s">
+      <c r="BF38" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG38" s="341" t="s">
+      <c r="BG38" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH38" s="1">
         <v>20899</v>
       </c>
-      <c r="BI38" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C39" s="321" t="s">
+      <c r="BI38" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ38" s="253"/>
+    </row>
+    <row r="39" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B39" s="273" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C39" s="296" t="s">
         <v>464</v>
       </c>
-      <c r="D39" s="293" t="s">
+      <c r="D39" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E39" s="293" t="s">
+      <c r="E39" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F39" s="440" t="s">
+      <c r="F39" s="405" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G39" s="405" t="s">
         <v>1154</v>
       </c>
-      <c r="G39" s="440" t="s">
+      <c r="H39" s="272" t="s">
         <v>1155</v>
       </c>
-      <c r="H39" s="293" t="s">
+      <c r="I39" s="291" t="s">
+        <v>1290</v>
+      </c>
+      <c r="J39" s="291" t="s">
         <v>1156</v>
       </c>
-      <c r="I39" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K39" s="462" t="s">
+      <c r="K39" s="426" t="s">
         <v>464</v>
       </c>
-      <c r="L39" s="293">
+      <c r="L39" s="272">
         <v>73105</v>
       </c>
-      <c r="M39" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="292" t="s">
+      <c r="M39" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N39" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O39" s="3"/>
-      <c r="P39" s="273" t="s">
+      <c r="P39" s="252" t="s">
         <v>325</v>
       </c>
-      <c r="Q39" s="274" t="s">
+      <c r="Q39" s="253" t="s">
         <v>326</v>
       </c>
-      <c r="R39" s="269"/>
-[...6 lines deleted...]
-      <c r="Y39" s="381">
+      <c r="R39" s="248"/>
+      <c r="S39" s="248"/>
+      <c r="T39" s="259"/>
+      <c r="U39" s="241"/>
+      <c r="V39" s="246"/>
+      <c r="W39" s="246"/>
+      <c r="X39" s="241"/>
+      <c r="Y39" s="353">
         <v>2026</v>
       </c>
-      <c r="Z39" s="370"/>
-[...8 lines deleted...]
-      <c r="AJ39" s="267" t="s">
+      <c r="Z39" s="241"/>
+      <c r="AA39" s="398"/>
+      <c r="AB39" s="241"/>
+      <c r="AC39" s="241"/>
+      <c r="AD39" s="367"/>
+      <c r="AE39" s="362"/>
+      <c r="AF39" s="364"/>
+      <c r="AG39" s="362"/>
+      <c r="AH39" s="362"/>
+      <c r="AJ39" s="246" t="s">
         <v>228</v>
       </c>
-      <c r="AL39" s="351">
+      <c r="AL39" s="325">
         <v>37</v>
       </c>
-      <c r="AM39" s="341" t="s">
+      <c r="AM39" s="316" t="s">
         <v>321</v>
       </c>
-      <c r="AN39" s="343" t="s">
+      <c r="AN39" s="316" t="s">
         <v>929</v>
       </c>
-      <c r="AO39" s="341" t="s">
+      <c r="AO39" s="316" t="s">
         <v>770</v>
       </c>
-      <c r="AP39" s="348" t="s">
+      <c r="AP39" s="322" t="s">
         <v>1028</v>
       </c>
-      <c r="AQ39" s="348" t="s">
+      <c r="AQ39" s="322" t="s">
         <v>983</v>
       </c>
-      <c r="AR39" s="348">
+      <c r="AR39" s="322">
         <v>28</v>
       </c>
-      <c r="AS39" s="348" t="s">
+      <c r="AS39" s="322" t="s">
         <v>811</v>
       </c>
-      <c r="AT39" s="348" t="s">
+      <c r="AT39" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU39" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV39" s="348" t="s">
+      <c r="AU39" s="323" t="s">
+        <v>1383</v>
+      </c>
+      <c r="AV39" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW39" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY39" s="352" t="s">
+      <c r="AW39" s="464">
+        <v>5000</v>
+      </c>
+      <c r="AX39" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY39" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ39" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA39" s="341" t="s">
+      <c r="AZ39" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA39" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB39" s="341" t="s">
+      <c r="BB39" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC39" s="361" t="s">
+      <c r="BC39" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD39" s="362" t="s">
+      <c r="BD39" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE39" s="337" t="s">
+      <c r="BE39" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF39" s="341" t="s">
+      <c r="BF39" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG39" s="341" t="s">
+      <c r="BG39" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH39" s="1">
         <v>20899</v>
       </c>
-      <c r="BI39" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C40" s="321" t="s">
+      <c r="BI39" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ39" s="253"/>
+    </row>
+    <row r="40" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B40" s="273" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C40" s="296" t="s">
         <v>465</v>
       </c>
-      <c r="D40" s="293" t="s">
+      <c r="D40" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E40" s="293" t="s">
+      <c r="E40" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F40" s="440" t="s">
+      <c r="F40" s="405" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G40" s="405" t="s">
         <v>1453</v>
       </c>
-      <c r="G40" s="440" t="s">
+      <c r="H40" s="272" t="s">
         <v>1454</v>
       </c>
-      <c r="H40" s="293" t="s">
+      <c r="I40" s="291" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J40" s="291" t="s">
         <v>1455</v>
       </c>
-      <c r="I40" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="316" t="s">
+      <c r="K40" s="426" t="s">
+        <v>465</v>
+      </c>
+      <c r="L40" s="272" t="s">
         <v>1456</v>
       </c>
-      <c r="K40" s="462" t="s">
-[...8 lines deleted...]
-      <c r="N40" s="292" t="s">
+      <c r="M40" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N40" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O40" s="3"/>
-      <c r="P40" s="273" t="s">
+      <c r="P40" s="252" t="s">
         <v>327</v>
       </c>
-      <c r="Q40" s="274" t="s">
+      <c r="Q40" s="253" t="s">
         <v>328</v>
       </c>
-      <c r="R40" s="269"/>
-[...6 lines deleted...]
-      <c r="Y40" s="381">
+      <c r="R40" s="248"/>
+      <c r="S40" s="248"/>
+      <c r="T40" s="259"/>
+      <c r="U40" s="241"/>
+      <c r="V40" s="246"/>
+      <c r="W40" s="246"/>
+      <c r="X40" s="241"/>
+      <c r="Y40" s="353">
         <v>2027</v>
       </c>
-      <c r="Z40" s="370"/>
-[...9 lines deleted...]
-      <c r="AL40" s="351">
+      <c r="Z40" s="241"/>
+      <c r="AA40" s="398"/>
+      <c r="AB40" s="241"/>
+      <c r="AC40" s="241"/>
+      <c r="AD40" s="367"/>
+      <c r="AE40" s="362"/>
+      <c r="AF40" s="364"/>
+      <c r="AG40" s="362"/>
+      <c r="AH40" s="362"/>
+      <c r="AJ40" s="246"/>
+      <c r="AL40" s="325">
         <v>38</v>
       </c>
-      <c r="AM40" s="341" t="s">
+      <c r="AM40" s="316" t="s">
         <v>930</v>
       </c>
-      <c r="AN40" s="343" t="s">
+      <c r="AN40" s="316" t="s">
         <v>929</v>
       </c>
-      <c r="AO40" s="341" t="s">
+      <c r="AO40" s="316" t="s">
         <v>770</v>
       </c>
-      <c r="AP40" s="348" t="s">
+      <c r="AP40" s="322" t="s">
         <v>1028</v>
       </c>
-      <c r="AQ40" s="348" t="s">
+      <c r="AQ40" s="322" t="s">
         <v>983</v>
       </c>
-      <c r="AR40" s="348">
+      <c r="AR40" s="322">
         <v>28</v>
       </c>
-      <c r="AS40" s="348" t="s">
+      <c r="AS40" s="322" t="s">
         <v>811</v>
       </c>
-      <c r="AT40" s="348" t="s">
+      <c r="AT40" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU40" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV40" s="348" t="s">
+      <c r="AU40" s="323" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AV40" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW40" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY40" s="352" t="s">
+      <c r="AW40" s="464">
+        <v>5000</v>
+      </c>
+      <c r="AX40" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY40" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ40" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA40" s="341" t="s">
+      <c r="AZ40" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA40" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB40" s="341" t="s">
+      <c r="BB40" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC40" s="361" t="s">
+      <c r="BC40" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD40" s="362" t="s">
+      <c r="BD40" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE40" s="337" t="s">
+      <c r="BE40" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF40" s="341" t="s">
+      <c r="BF40" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG40" s="341" t="s">
+      <c r="BG40" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH40" s="1">
         <v>20899</v>
       </c>
-      <c r="BI40" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B41" s="294" t="s">
+      <c r="BI40" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ40" s="253"/>
+    </row>
+    <row r="41" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="273" t="s">
         <v>1035</v>
       </c>
-      <c r="C41" s="321" t="s">
+      <c r="C41" s="296" t="s">
         <v>466</v>
       </c>
-      <c r="D41" s="293" t="s">
+      <c r="D41" s="272" t="s">
         <v>681</v>
       </c>
-      <c r="E41" s="293" t="s">
+      <c r="E41" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F41" s="440" t="s">
+      <c r="F41" s="405" t="s">
         <v>1034</v>
       </c>
-      <c r="G41" s="514" t="s">
+      <c r="G41" s="460" t="s">
         <v>1036</v>
       </c>
-      <c r="H41" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K41" s="462" t="s">
+      <c r="H41" s="272" t="s">
+        <v>1564</v>
+      </c>
+      <c r="I41" s="291" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J41" s="291" t="s">
+        <v>1157</v>
+      </c>
+      <c r="K41" s="426" t="s">
         <v>466</v>
       </c>
-      <c r="L41" s="293">
+      <c r="L41" s="272">
         <v>17125</v>
       </c>
-      <c r="M41" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="292" t="s">
+      <c r="M41" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N41" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O41" s="3"/>
-      <c r="P41" s="273" t="s">
+      <c r="P41" s="252" t="s">
         <v>329</v>
       </c>
-      <c r="Q41" s="274" t="s">
+      <c r="Q41" s="253" t="s">
         <v>330</v>
       </c>
-      <c r="R41" s="269"/>
-[...6 lines deleted...]
-      <c r="Y41" s="381">
+      <c r="R41" s="248"/>
+      <c r="S41" s="248"/>
+      <c r="T41" s="259"/>
+      <c r="U41" s="241"/>
+      <c r="V41" s="246"/>
+      <c r="W41" s="246"/>
+      <c r="X41" s="241"/>
+      <c r="Y41" s="353">
         <v>2028</v>
       </c>
-      <c r="Z41" s="370"/>
-[...9 lines deleted...]
-      <c r="AL41" s="351">
+      <c r="Z41" s="241"/>
+      <c r="AA41" s="398"/>
+      <c r="AB41" s="241"/>
+      <c r="AC41" s="241"/>
+      <c r="AD41" s="367"/>
+      <c r="AE41" s="362"/>
+      <c r="AF41" s="364"/>
+      <c r="AG41" s="362"/>
+      <c r="AH41" s="362"/>
+      <c r="AJ41" s="283"/>
+      <c r="AL41" s="325">
         <v>39</v>
       </c>
-      <c r="AM41" s="341" t="s">
+      <c r="AM41" s="316" t="s">
         <v>323</v>
       </c>
-      <c r="AN41" s="343" t="s">
+      <c r="AN41" s="316" t="s">
         <v>929</v>
       </c>
-      <c r="AO41" s="341" t="s">
+      <c r="AO41" s="316" t="s">
         <v>770</v>
       </c>
-      <c r="AP41" s="348" t="s">
+      <c r="AP41" s="322" t="s">
         <v>1028</v>
       </c>
-      <c r="AQ41" s="348" t="s">
+      <c r="AQ41" s="322" t="s">
         <v>983</v>
       </c>
-      <c r="AR41" s="348">
+      <c r="AR41" s="322">
         <v>28</v>
       </c>
-      <c r="AS41" s="348" t="s">
+      <c r="AS41" s="322" t="s">
         <v>811</v>
       </c>
-      <c r="AT41" s="348" t="s">
+      <c r="AT41" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU41" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV41" s="348" t="s">
+      <c r="AU41" s="323" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AV41" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW41" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY41" s="352" t="s">
+      <c r="AW41" s="464">
+        <v>5000</v>
+      </c>
+      <c r="AX41" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY41" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ41" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA41" s="341" t="s">
+      <c r="AZ41" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA41" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB41" s="341" t="s">
+      <c r="BB41" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC41" s="361" t="s">
+      <c r="BC41" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD41" s="362" t="s">
+      <c r="BD41" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE41" s="337" t="s">
+      <c r="BE41" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF41" s="341" t="s">
+      <c r="BF41" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG41" s="341" t="s">
+      <c r="BG41" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH41" s="1">
         <v>20899</v>
       </c>
-      <c r="BI41" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C42" s="321" t="s">
+      <c r="BI41" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ41" s="253"/>
+    </row>
+    <row r="42" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="273" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C42" s="296" t="s">
         <v>480</v>
       </c>
-      <c r="D42" s="293" t="s">
+      <c r="D42" s="272" t="s">
         <v>136</v>
       </c>
-      <c r="E42" s="293" t="s">
+      <c r="E42" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F42" s="440" t="s">
+      <c r="F42" s="405" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G42" s="405" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H42" s="272" t="s">
         <v>1495</v>
       </c>
-      <c r="G42" s="440" t="s">
+      <c r="I42" s="291" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J42" s="291" t="s">
         <v>1496</v>
       </c>
-      <c r="H42" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K42" s="462" t="s">
+      <c r="K42" s="426" t="s">
         <v>480</v>
       </c>
-      <c r="L42" s="293">
+      <c r="L42" s="272">
         <v>918</v>
       </c>
-      <c r="M42" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N42" s="292" t="s">
+      <c r="M42" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N42" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O42" s="3"/>
-      <c r="P42" s="273" t="s">
+      <c r="P42" s="252" t="s">
         <v>331</v>
       </c>
-      <c r="Q42" s="274" t="s">
+      <c r="Q42" s="253" t="s">
         <v>332</v>
       </c>
-      <c r="R42" s="269"/>
-[...6 lines deleted...]
-      <c r="Y42" s="381">
+      <c r="R42" s="248"/>
+      <c r="S42" s="248"/>
+      <c r="T42" s="259"/>
+      <c r="U42" s="241"/>
+      <c r="V42" s="246"/>
+      <c r="W42" s="246"/>
+      <c r="X42" s="241"/>
+      <c r="Y42" s="353">
         <v>2029</v>
       </c>
-      <c r="Z42" s="370"/>
-[...9 lines deleted...]
-      <c r="AL42" s="351">
+      <c r="Z42" s="241"/>
+      <c r="AA42" s="398"/>
+      <c r="AB42" s="241"/>
+      <c r="AC42" s="241"/>
+      <c r="AD42" s="367"/>
+      <c r="AE42" s="362"/>
+      <c r="AF42" s="364"/>
+      <c r="AG42" s="362"/>
+      <c r="AH42" s="362"/>
+      <c r="AJ42" s="241"/>
+      <c r="AL42" s="325">
         <v>40</v>
       </c>
-      <c r="AM42" s="341" t="s">
+      <c r="AM42" s="316" t="s">
         <v>931</v>
       </c>
-      <c r="AN42" s="343" t="s">
+      <c r="AN42" s="316" t="s">
         <v>929</v>
       </c>
-      <c r="AO42" s="341" t="s">
+      <c r="AO42" s="316" t="s">
         <v>770</v>
       </c>
-      <c r="AP42" s="348" t="s">
+      <c r="AP42" s="322" t="s">
         <v>1028</v>
       </c>
-      <c r="AQ42" s="348" t="s">
+      <c r="AQ42" s="322" t="s">
         <v>983</v>
       </c>
-      <c r="AR42" s="348">
+      <c r="AR42" s="322">
         <v>28</v>
       </c>
-      <c r="AS42" s="348" t="s">
+      <c r="AS42" s="322" t="s">
         <v>811</v>
       </c>
-      <c r="AT42" s="348" t="s">
+      <c r="AT42" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU42" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV42" s="348" t="s">
+      <c r="AU42" s="323" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AV42" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW42" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY42" s="352" t="s">
+      <c r="AW42" s="464">
+        <v>5000</v>
+      </c>
+      <c r="AX42" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY42" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ42" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA42" s="341" t="s">
+      <c r="AZ42" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA42" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB42" s="341" t="s">
+      <c r="BB42" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC42" s="361" t="s">
+      <c r="BC42" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD42" s="362" t="s">
+      <c r="BD42" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE42" s="337" t="s">
+      <c r="BE42" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF42" s="341" t="s">
+      <c r="BF42" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG42" s="341" t="s">
+      <c r="BG42" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH42" s="1">
         <v>20899</v>
       </c>
-      <c r="BI42" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B43" s="294" t="s">
+      <c r="BI42" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ42" s="253"/>
+    </row>
+    <row r="43" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B43" s="273" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C43" s="296" t="s">
+        <v>467</v>
+      </c>
+      <c r="D43" s="272" t="s">
+        <v>681</v>
+      </c>
+      <c r="E43" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F43" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G43" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H43" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I43" s="291" t="s">
         <v>1296</v>
       </c>
-      <c r="C43" s="321" t="s">
+      <c r="J43" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K43" s="426" t="s">
         <v>467</v>
       </c>
-      <c r="D43" s="293" t="s">
-[...29 lines deleted...]
-      <c r="N43" s="292" t="s">
+      <c r="L43" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="M43" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N43" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O43" s="3"/>
-      <c r="P43" s="273" t="s">
+      <c r="P43" s="252" t="s">
         <v>333</v>
       </c>
-      <c r="Q43" s="278" t="s">
+      <c r="Q43" s="257" t="s">
         <v>722</v>
       </c>
-      <c r="R43" s="269"/>
-[...6 lines deleted...]
-      <c r="Y43" s="381">
+      <c r="R43" s="248"/>
+      <c r="S43" s="248"/>
+      <c r="T43" s="259"/>
+      <c r="U43" s="241"/>
+      <c r="V43" s="246"/>
+      <c r="W43" s="246"/>
+      <c r="X43" s="241"/>
+      <c r="Y43" s="353">
         <v>2030</v>
       </c>
-      <c r="Z43" s="370"/>
-[...8 lines deleted...]
-      <c r="AL43" s="351">
+      <c r="Z43" s="241"/>
+      <c r="AA43" s="398"/>
+      <c r="AB43" s="241"/>
+      <c r="AC43" s="241"/>
+      <c r="AD43" s="367"/>
+      <c r="AE43" s="362"/>
+      <c r="AF43" s="364"/>
+      <c r="AG43" s="362"/>
+      <c r="AH43" s="362"/>
+      <c r="AL43" s="325">
         <v>41</v>
       </c>
-      <c r="AM43" s="341" t="s">
+      <c r="AM43" s="316" t="s">
         <v>932</v>
       </c>
-      <c r="AN43" s="343" t="s">
+      <c r="AN43" s="316" t="s">
         <v>929</v>
       </c>
-      <c r="AO43" s="341" t="s">
+      <c r="AO43" s="316" t="s">
         <v>770</v>
       </c>
-      <c r="AP43" s="348" t="s">
+      <c r="AP43" s="322" t="s">
         <v>1028</v>
       </c>
-      <c r="AQ43" s="348" t="s">
+      <c r="AQ43" s="322" t="s">
         <v>983</v>
       </c>
-      <c r="AR43" s="348">
+      <c r="AR43" s="322">
         <v>28</v>
       </c>
-      <c r="AS43" s="348" t="s">
+      <c r="AS43" s="322" t="s">
         <v>811</v>
       </c>
-      <c r="AT43" s="348" t="s">
+      <c r="AT43" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU43" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV43" s="348" t="s">
+      <c r="AU43" s="323" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AV43" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW43" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY43" s="352" t="s">
+      <c r="AW43" s="464">
+        <v>5000</v>
+      </c>
+      <c r="AX43" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY43" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ43" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA43" s="341" t="s">
+      <c r="AZ43" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA43" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB43" s="341" t="s">
+      <c r="BB43" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC43" s="361" t="s">
+      <c r="BC43" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD43" s="362" t="s">
+      <c r="BD43" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE43" s="337" t="s">
+      <c r="BE43" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF43" s="341" t="s">
+      <c r="BF43" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG43" s="341" t="s">
+      <c r="BG43" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH43" s="1">
         <v>20899</v>
       </c>
-      <c r="BI43" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C44" s="321" t="s">
+      <c r="BI43" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ43" s="253"/>
+    </row>
+    <row r="44" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B44" s="273" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C44" s="296" t="s">
         <v>468</v>
       </c>
-      <c r="D44" s="293" t="s">
+      <c r="D44" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E44" s="293" t="s">
+      <c r="E44" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F44" s="440" t="s">
+      <c r="F44" s="405" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G44" s="405" t="s">
         <v>1175</v>
       </c>
-      <c r="G44" s="440" t="s">
+      <c r="H44" s="272" t="s">
         <v>1176</v>
       </c>
-      <c r="H44" s="293" t="s">
+      <c r="I44" s="291" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J44" s="291" t="s">
         <v>1177</v>
       </c>
-      <c r="I44" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K44" s="462" t="s">
+      <c r="K44" s="426" t="s">
         <v>468</v>
       </c>
-      <c r="L44" s="293">
+      <c r="L44" s="272">
         <v>29172</v>
       </c>
-      <c r="M44" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="292" t="s">
+      <c r="M44" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N44" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O44" s="3"/>
-      <c r="P44" s="273" t="s">
+      <c r="P44" s="252" t="s">
         <v>334</v>
       </c>
-      <c r="Q44" s="274" t="s">
+      <c r="Q44" s="253" t="s">
         <v>335</v>
       </c>
-      <c r="R44" s="269"/>
-[...6 lines deleted...]
-      <c r="Y44" s="381">
+      <c r="R44" s="248"/>
+      <c r="S44" s="248"/>
+      <c r="T44" s="259"/>
+      <c r="U44" s="241"/>
+      <c r="V44" s="246"/>
+      <c r="W44" s="246"/>
+      <c r="X44" s="241"/>
+      <c r="Y44" s="353">
         <v>2031</v>
       </c>
-      <c r="Z44" s="370"/>
-[...8 lines deleted...]
-      <c r="AL44" s="351">
+      <c r="Z44" s="241"/>
+      <c r="AA44" s="398"/>
+      <c r="AB44" s="241"/>
+      <c r="AC44" s="241"/>
+      <c r="AD44" s="367"/>
+      <c r="AE44" s="362"/>
+      <c r="AF44" s="364"/>
+      <c r="AG44" s="362"/>
+      <c r="AH44" s="362"/>
+      <c r="AL44" s="325">
         <v>42</v>
       </c>
-      <c r="AM44" s="341" t="s">
+      <c r="AM44" s="316" t="s">
         <v>943</v>
       </c>
-      <c r="AN44" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO44" s="341" t="s">
+      <c r="AN44" s="316" t="s">
+        <v>1360</v>
+      </c>
+      <c r="AO44" s="316" t="s">
         <v>941</v>
       </c>
-      <c r="AP44" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ44" s="348" t="s">
+      <c r="AP44" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ44" s="322" t="s">
         <v>942</v>
       </c>
-      <c r="AR44" s="348">
+      <c r="AR44" s="322">
         <v>1</v>
       </c>
-      <c r="AS44" s="348"/>
-      <c r="AT44" s="348" t="s">
+      <c r="AS44" s="322"/>
+      <c r="AT44" s="322" t="s">
         <v>978</v>
       </c>
-      <c r="AU44" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV44" s="348" t="s">
+      <c r="AU44" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV44" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW44" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY44" s="352" t="s">
+      <c r="AW44" s="464">
+        <v>1500</v>
+      </c>
+      <c r="AX44" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY44" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ44" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA44" s="341" t="s">
+      <c r="AZ44" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA44" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB44" s="341" t="s">
+      <c r="BB44" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC44" s="361" t="s">
+      <c r="BC44" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD44" s="362" t="s">
+      <c r="BD44" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE44" s="337" t="s">
+      <c r="BE44" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF44" s="341" t="s">
+      <c r="BF44" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG44" s="341" t="s">
+      <c r="BG44" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH44" s="1">
         <v>20899</v>
       </c>
-      <c r="BI44" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C45" s="321" t="s">
+      <c r="BI44" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ44" s="253"/>
+    </row>
+    <row r="45" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B45" s="273" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C45" s="296" t="s">
         <v>469</v>
       </c>
-      <c r="D45" s="293" t="s">
+      <c r="D45" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E45" s="293" t="s">
+      <c r="E45" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F45" s="440" t="s">
+      <c r="F45" s="405" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G45" s="405" t="s">
         <v>1179</v>
       </c>
-      <c r="G45" s="440" t="s">
+      <c r="H45" s="272" t="s">
         <v>1180</v>
       </c>
-      <c r="H45" s="293" t="s">
+      <c r="I45" s="291" t="s">
+        <v>1299</v>
+      </c>
+      <c r="J45" s="291" t="s">
         <v>1181</v>
       </c>
-      <c r="I45" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K45" s="462" t="s">
+      <c r="K45" s="426" t="s">
         <v>469</v>
       </c>
-      <c r="L45" s="293">
+      <c r="L45" s="272">
         <v>57785</v>
       </c>
-      <c r="M45" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="292" t="s">
+      <c r="M45" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N45" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O45" s="3"/>
-      <c r="P45" s="273" t="s">
+      <c r="P45" s="252" t="s">
         <v>336</v>
       </c>
-      <c r="Q45" s="274" t="s">
+      <c r="Q45" s="253" t="s">
         <v>337</v>
       </c>
-      <c r="R45" s="269"/>
-[...6 lines deleted...]
-      <c r="Y45" s="381">
+      <c r="R45" s="248"/>
+      <c r="S45" s="248"/>
+      <c r="T45" s="259"/>
+      <c r="U45" s="241"/>
+      <c r="V45" s="246"/>
+      <c r="W45" s="246"/>
+      <c r="X45" s="241"/>
+      <c r="Y45" s="353">
         <v>2032</v>
       </c>
-      <c r="Z45" s="370"/>
-[...8 lines deleted...]
-      <c r="AL45" s="351">
+      <c r="Z45" s="241"/>
+      <c r="AA45" s="260"/>
+      <c r="AB45" s="241"/>
+      <c r="AC45" s="241"/>
+      <c r="AD45" s="367"/>
+      <c r="AE45" s="362"/>
+      <c r="AF45" s="364"/>
+      <c r="AG45" s="362"/>
+      <c r="AH45" s="362"/>
+      <c r="AL45" s="325">
         <v>43</v>
       </c>
-      <c r="AM45" s="341" t="s">
+      <c r="AM45" s="316" t="s">
         <v>948</v>
       </c>
-      <c r="AN45" s="343" t="s">
+      <c r="AN45" s="316" t="s">
+        <v>1361</v>
+      </c>
+      <c r="AO45" s="316" t="s">
+        <v>796</v>
+      </c>
+      <c r="AP45" s="322" t="s">
+        <v>973</v>
+      </c>
+      <c r="AQ45" s="322" t="s">
         <v>1362</v>
       </c>
-      <c r="AO45" s="341" t="s">
-[...8 lines deleted...]
-      <c r="AR45" s="348">
+      <c r="AR45" s="322">
         <v>2</v>
       </c>
-      <c r="AS45" s="348" t="s">
+      <c r="AS45" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT45" s="348" t="s">
+      <c r="AT45" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU45" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV45" s="348" t="s">
+      <c r="AU45" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV45" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW45" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY45" s="352" t="s">
+      <c r="AW45" s="464">
+        <v>3000</v>
+      </c>
+      <c r="AX45" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY45" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ45" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA45" s="341" t="s">
+      <c r="AZ45" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA45" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB45" s="341" t="s">
+      <c r="BB45" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC45" s="361" t="s">
+      <c r="BC45" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD45" s="362" t="s">
+      <c r="BD45" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE45" s="337" t="s">
+      <c r="BE45" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF45" s="341" t="s">
+      <c r="BF45" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG45" s="341" t="s">
+      <c r="BG45" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH45" s="1">
         <v>20899</v>
       </c>
-      <c r="BI45" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C46" s="321" t="s">
+      <c r="BI45" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ45" s="253"/>
+    </row>
+    <row r="46" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B46" s="273" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C46" s="296" t="s">
         <v>470</v>
       </c>
-      <c r="D46" s="293" t="s">
+      <c r="D46" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E46" s="293" t="s">
+      <c r="E46" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F46" s="440" t="s">
+      <c r="F46" s="405" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G46" s="405" t="s">
         <v>1188</v>
       </c>
-      <c r="G46" s="440" t="s">
+      <c r="H46" s="272">
+        <v>6158375158</v>
+      </c>
+      <c r="I46" s="291" t="s">
+        <v>1301</v>
+      </c>
+      <c r="J46" s="291" t="s">
         <v>1189</v>
       </c>
-      <c r="H46" s="293">
-[...8 lines deleted...]
-      <c r="K46" s="462" t="s">
+      <c r="K46" s="426" t="s">
         <v>470</v>
       </c>
-      <c r="L46" s="293">
+      <c r="L46" s="272">
         <v>37211</v>
       </c>
-      <c r="M46" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="292" t="s">
+      <c r="M46" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N46" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O46" s="3"/>
-      <c r="P46" s="273" t="s">
+      <c r="P46" s="252" t="s">
         <v>338</v>
       </c>
-      <c r="Q46" s="278" t="s">
+      <c r="Q46" s="257" t="s">
         <v>723</v>
       </c>
-      <c r="R46" s="269"/>
-[...6 lines deleted...]
-      <c r="Y46" s="381">
+      <c r="R46" s="248"/>
+      <c r="S46" s="248"/>
+      <c r="T46" s="259"/>
+      <c r="U46" s="241"/>
+      <c r="V46" s="246"/>
+      <c r="W46" s="246"/>
+      <c r="X46" s="241"/>
+      <c r="Y46" s="353">
         <v>2033</v>
       </c>
-      <c r="Z46" s="370"/>
-[...8 lines deleted...]
-      <c r="AL46" s="351">
+      <c r="Z46" s="241"/>
+      <c r="AA46" s="398"/>
+      <c r="AB46" s="241"/>
+      <c r="AC46" s="241"/>
+      <c r="AD46" s="367"/>
+      <c r="AE46" s="362"/>
+      <c r="AF46" s="364"/>
+      <c r="AG46" s="362"/>
+      <c r="AH46" s="362"/>
+      <c r="AL46" s="325">
         <v>44</v>
       </c>
-      <c r="AM46" s="341" t="s">
+      <c r="AM46" s="316" t="s">
         <v>949</v>
       </c>
-      <c r="AN46" s="343" t="s">
+      <c r="AN46" s="316" t="s">
         <v>1046</v>
       </c>
-      <c r="AO46" s="341" t="s">
+      <c r="AO46" s="316" t="s">
         <v>770</v>
       </c>
-      <c r="AP46" s="348" t="s">
+      <c r="AP46" s="322" t="s">
         <v>1045</v>
       </c>
-      <c r="AQ46" s="348" t="s">
+      <c r="AQ46" s="322" t="s">
         <v>961</v>
       </c>
-      <c r="AR46" s="348">
+      <c r="AR46" s="322">
         <v>1</v>
       </c>
-      <c r="AS46" s="348" t="s">
+      <c r="AS46" s="322" t="s">
         <v>811</v>
       </c>
-      <c r="AT46" s="348" t="s">
-[...5 lines deleted...]
-      <c r="AV46" s="348" t="s">
+      <c r="AT46" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AU46" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV46" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW46" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY46" s="352" t="s">
+      <c r="AW46" s="464">
+        <v>2000</v>
+      </c>
+      <c r="AX46" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY46" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ46" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA46" s="341" t="s">
+      <c r="AZ46" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA46" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB46" s="341" t="s">
+      <c r="BB46" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC46" s="361" t="s">
+      <c r="BC46" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD46" s="362" t="s">
+      <c r="BD46" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE46" s="337" t="s">
+      <c r="BE46" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF46" s="341" t="s">
+      <c r="BF46" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG46" s="341" t="s">
+      <c r="BG46" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH46" s="1">
         <v>20899</v>
       </c>
-      <c r="BI46" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C47" s="321" t="s">
+      <c r="BI46" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ46" s="253"/>
+    </row>
+    <row r="47" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="273" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C47" s="296" t="s">
         <v>471</v>
       </c>
-      <c r="D47" s="293" t="s">
+      <c r="D47" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E47" s="293" t="s">
+      <c r="E47" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F47" s="440" t="s">
+      <c r="F47" s="405" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G47" s="405" t="s">
         <v>1191</v>
       </c>
-      <c r="G47" s="440" t="s">
+      <c r="H47" s="272" t="s">
         <v>1192</v>
       </c>
-      <c r="H47" s="293" t="s">
+      <c r="I47" s="291" t="s">
+        <v>1303</v>
+      </c>
+      <c r="J47" s="291" t="s">
         <v>1193</v>
       </c>
-      <c r="I47" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="462" t="s">
+      <c r="K47" s="426" t="s">
         <v>471</v>
       </c>
-      <c r="L47" s="293">
+      <c r="L47" s="272">
         <v>78942</v>
       </c>
-      <c r="M47" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N47" s="292" t="s">
+      <c r="M47" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N47" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O47" s="3"/>
-      <c r="P47" s="273" t="s">
+      <c r="P47" s="252" t="s">
         <v>339</v>
       </c>
-      <c r="Q47" s="278" t="s">
+      <c r="Q47" s="257" t="s">
         <v>724</v>
       </c>
-      <c r="R47" s="269"/>
-[...6 lines deleted...]
-      <c r="Y47" s="381">
+      <c r="R47" s="248"/>
+      <c r="S47" s="248"/>
+      <c r="T47" s="259"/>
+      <c r="U47" s="241"/>
+      <c r="V47" s="246"/>
+      <c r="W47" s="246"/>
+      <c r="X47" s="241"/>
+      <c r="Y47" s="353">
         <v>2034</v>
       </c>
-      <c r="Z47" s="370"/>
-[...8 lines deleted...]
-      <c r="AL47" s="351">
+      <c r="Z47" s="241"/>
+      <c r="AA47" s="399"/>
+      <c r="AB47" s="241"/>
+      <c r="AC47" s="241"/>
+      <c r="AD47" s="367"/>
+      <c r="AE47" s="362"/>
+      <c r="AF47" s="364"/>
+      <c r="AG47" s="362"/>
+      <c r="AH47" s="362"/>
+      <c r="AL47" s="325">
         <v>45</v>
       </c>
-      <c r="AM47" s="341" t="s">
+      <c r="AM47" s="316" t="s">
         <v>951</v>
       </c>
-      <c r="AN47" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO47" s="341" t="s">
+      <c r="AN47" s="316" t="s">
+        <v>1375</v>
+      </c>
+      <c r="AO47" s="316" t="s">
         <v>950</v>
       </c>
-      <c r="AP47" s="348" t="s">
+      <c r="AP47" s="322" t="s">
         <v>973</v>
       </c>
-      <c r="AQ47" s="348" t="s">
+      <c r="AQ47" s="322" t="s">
         <v>974</v>
       </c>
-      <c r="AR47" s="348">
+      <c r="AR47" s="322">
         <v>2</v>
       </c>
-      <c r="AS47" s="348" t="s">
+      <c r="AS47" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT47" s="348" t="s">
+      <c r="AT47" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU47" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV47" s="348" t="s">
+      <c r="AU47" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV47" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW47" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY47" s="352" t="s">
+      <c r="AW47" s="464">
+        <v>2500</v>
+      </c>
+      <c r="AX47" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY47" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ47" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA47" s="341" t="s">
+      <c r="AZ47" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA47" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB47" s="341" t="s">
+      <c r="BB47" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC47" s="361" t="s">
+      <c r="BC47" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD47" s="362" t="s">
+      <c r="BD47" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE47" s="337" t="s">
+      <c r="BE47" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF47" s="341" t="s">
+      <c r="BF47" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG47" s="341" t="s">
+      <c r="BG47" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH47" s="1">
         <v>20899</v>
       </c>
-      <c r="BI47" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C48" s="321" t="s">
+      <c r="BI47" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ47" s="253"/>
+    </row>
+    <row r="48" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="273" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C48" s="296" t="s">
         <v>472</v>
       </c>
-      <c r="D48" s="293" t="s">
+      <c r="D48" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E48" s="293" t="s">
+      <c r="E48" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F48" s="440" t="s">
+      <c r="F48" s="405" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G48" s="405" t="s">
         <v>1458</v>
       </c>
-      <c r="G48" s="440" t="s">
+      <c r="H48" s="272" t="s">
         <v>1459</v>
       </c>
-      <c r="H48" s="293" t="s">
+      <c r="I48" s="291" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J48" s="291" t="s">
         <v>1460</v>
       </c>
-      <c r="I48" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="462" t="s">
+      <c r="K48" s="426" t="s">
         <v>472</v>
       </c>
-      <c r="L48" s="293">
+      <c r="L48" s="272">
         <v>84129</v>
       </c>
-      <c r="M48" s="293" t="s">
-[...5 lines deleted...]
-      <c r="P48" s="273" t="s">
+      <c r="M48" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N48" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="P48" s="252" t="s">
         <v>340</v>
       </c>
-      <c r="Q48" s="274" t="s">
+      <c r="Q48" s="253" t="s">
         <v>341</v>
       </c>
-      <c r="R48" s="269"/>
-[...6 lines deleted...]
-      <c r="Y48" s="381">
+      <c r="R48" s="248"/>
+      <c r="S48" s="248"/>
+      <c r="T48" s="259"/>
+      <c r="U48" s="241"/>
+      <c r="V48" s="246"/>
+      <c r="W48" s="246"/>
+      <c r="X48" s="241"/>
+      <c r="Y48" s="353">
         <v>2035</v>
       </c>
-      <c r="Z48" s="370"/>
-[...8 lines deleted...]
-      <c r="AL48" s="351">
+      <c r="Z48" s="241"/>
+      <c r="AA48" s="241"/>
+      <c r="AB48" s="241"/>
+      <c r="AC48" s="241"/>
+      <c r="AD48" s="367"/>
+      <c r="AE48" s="362"/>
+      <c r="AF48" s="364"/>
+      <c r="AG48" s="362"/>
+      <c r="AH48" s="362"/>
+      <c r="AL48" s="325">
         <v>46</v>
       </c>
-      <c r="AM48" s="341" t="s">
+      <c r="AM48" s="316" t="s">
         <v>955</v>
       </c>
-      <c r="AN48" s="343" t="s">
-[...8 lines deleted...]
-      <c r="AQ48" s="348" t="s">
+      <c r="AN48" s="316" t="s">
+        <v>1364</v>
+      </c>
+      <c r="AO48" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP48" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ48" s="322" t="s">
         <v>956</v>
       </c>
-      <c r="AR48" s="348">
+      <c r="AR48" s="322">
         <v>23</v>
       </c>
-      <c r="AS48" s="348" t="s">
+      <c r="AS48" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT48" s="348" t="s">
+      <c r="AT48" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU48" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV48" s="348" t="s">
+      <c r="AU48" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV48" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW48" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY48" s="352" t="s">
+      <c r="AW48" s="464">
+        <v>4000</v>
+      </c>
+      <c r="AX48" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY48" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ48" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA48" s="341" t="s">
+      <c r="AZ48" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA48" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB48" s="341" t="s">
+      <c r="BB48" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC48" s="361" t="s">
+      <c r="BC48" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD48" s="362" t="s">
+      <c r="BD48" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE48" s="337" t="s">
+      <c r="BE48" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF48" s="341" t="s">
+      <c r="BF48" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG48" s="341" t="s">
+      <c r="BG48" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH48" s="1">
         <v>20899</v>
       </c>
-      <c r="BI48" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C49" s="321" t="s">
+      <c r="BI48" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ48" s="253"/>
+    </row>
+    <row r="49" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B49" s="273" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C49" s="296" t="s">
         <v>474</v>
       </c>
-      <c r="D49" s="293" t="s">
+      <c r="D49" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E49" s="293" t="s">
+      <c r="E49" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F49" s="440" t="s">
+      <c r="F49" s="405" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G49" s="405" t="s">
         <v>1203</v>
       </c>
-      <c r="G49" s="440" t="s">
+      <c r="H49" s="272" t="s">
         <v>1204</v>
       </c>
-      <c r="H49" s="293" t="s">
+      <c r="I49" s="291" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J49" s="291" t="s">
         <v>1205</v>
       </c>
-      <c r="I49" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K49" s="462" t="s">
+      <c r="K49" s="426" t="s">
         <v>474</v>
       </c>
-      <c r="L49" s="293">
+      <c r="L49" s="272">
         <v>23219</v>
       </c>
-      <c r="M49" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N49" s="292" t="s">
+      <c r="M49" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N49" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O49" s="3"/>
-      <c r="P49" s="273" t="s">
+      <c r="P49" s="252" t="s">
         <v>342</v>
       </c>
-      <c r="Q49" s="278" t="s">
+      <c r="Q49" s="257" t="s">
         <v>725</v>
       </c>
-      <c r="R49" s="269"/>
-[...6 lines deleted...]
-      <c r="Y49" s="381">
+      <c r="R49" s="248"/>
+      <c r="S49" s="248"/>
+      <c r="T49" s="259"/>
+      <c r="U49" s="241"/>
+      <c r="V49" s="246"/>
+      <c r="W49" s="246"/>
+      <c r="X49" s="241"/>
+      <c r="Y49" s="353">
         <v>2036</v>
       </c>
-      <c r="Z49" s="370"/>
-[...8 lines deleted...]
-      <c r="AL49" s="351">
+      <c r="Z49" s="241"/>
+      <c r="AA49" s="241"/>
+      <c r="AB49" s="241"/>
+      <c r="AC49" s="241"/>
+      <c r="AD49" s="367"/>
+      <c r="AE49" s="362"/>
+      <c r="AF49" s="364"/>
+      <c r="AG49" s="362"/>
+      <c r="AH49" s="362"/>
+      <c r="AL49" s="325">
         <v>47</v>
       </c>
-      <c r="AM49" s="341" t="s">
+      <c r="AM49" s="316" t="s">
         <v>957</v>
       </c>
-      <c r="AN49" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO49" s="341" t="s">
+      <c r="AN49" s="316" t="s">
+        <v>1364</v>
+      </c>
+      <c r="AO49" s="316" t="s">
         <v>796</v>
       </c>
-      <c r="AP49" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ49" s="348" t="s">
+      <c r="AP49" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ49" s="322" t="s">
         <v>956</v>
       </c>
-      <c r="AR49" s="348">
+      <c r="AR49" s="322">
         <v>23</v>
       </c>
-      <c r="AS49" s="348" t="s">
+      <c r="AS49" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT49" s="348" t="s">
+      <c r="AT49" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU49" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV49" s="348" t="s">
+      <c r="AU49" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV49" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW49" s="352">
+      <c r="AW49" s="464">
         <v>4000</v>
       </c>
-      <c r="AX49" s="352">
+      <c r="AX49" s="322">
         <v>45</v>
       </c>
-      <c r="AY49" s="352" t="s">
+      <c r="AY49" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ49" s="352" t="s">
-[...2 lines deleted...]
-      <c r="BA49" s="341" t="s">
+      <c r="AZ49" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA49" s="316" t="s">
         <v>545</v>
       </c>
-      <c r="BB49" s="341" t="s">
+      <c r="BB49" s="316" t="s">
         <v>995</v>
       </c>
-      <c r="BC49" s="361" t="s">
+      <c r="BC49" s="334" t="s">
         <v>184</v>
       </c>
-      <c r="BD49" s="362" t="s">
+      <c r="BD49" s="335" t="s">
         <v>996</v>
       </c>
-      <c r="BE49" s="337" t="s">
+      <c r="BE49" s="312" t="s">
         <v>860</v>
       </c>
-      <c r="BF49" s="341" t="s">
+      <c r="BF49" s="316" t="s">
         <v>807</v>
       </c>
-      <c r="BG49" s="341" t="s">
+      <c r="BG49" s="316" t="s">
         <v>806</v>
       </c>
       <c r="BH49" s="1">
         <v>20899</v>
       </c>
-      <c r="BI49" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B50" s="294" t="s">
+      <c r="BI49" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ49" s="253"/>
+    </row>
+    <row r="50" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B50" s="273" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C50" s="296" t="s">
+        <v>481</v>
+      </c>
+      <c r="D50" s="272" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F50" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G50" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H50" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I50" s="291" t="s">
+        <v>1309</v>
+      </c>
+      <c r="J50" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K50" s="426" t="s">
+        <v>481</v>
+      </c>
+      <c r="L50" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="M50" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N50" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="P50" s="252" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q50" s="253" t="s">
+        <v>344</v>
+      </c>
+      <c r="R50" s="248"/>
+      <c r="S50" s="248"/>
+      <c r="T50" s="259"/>
+      <c r="U50" s="241"/>
+      <c r="V50" s="246"/>
+      <c r="W50" s="246"/>
+      <c r="X50" s="241"/>
+      <c r="Y50" s="353">
+        <v>2037</v>
+      </c>
+      <c r="Z50" s="241"/>
+      <c r="AA50" s="241"/>
+      <c r="AB50" s="241"/>
+      <c r="AC50" s="241"/>
+      <c r="AD50" s="367"/>
+      <c r="AE50" s="362"/>
+      <c r="AF50" s="364"/>
+      <c r="AG50" s="362"/>
+      <c r="AH50" s="362"/>
+      <c r="AL50" s="325">
+        <v>48</v>
+      </c>
+      <c r="AM50" s="316" t="s">
+        <v>934</v>
+      </c>
+      <c r="AN50" s="316" t="s">
+        <v>1376</v>
+      </c>
+      <c r="AO50" s="316" t="s">
+        <v>796</v>
+      </c>
+      <c r="AP50" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ50" s="322" t="s">
+        <v>907</v>
+      </c>
+      <c r="AR50" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS50" s="322" t="s">
+        <v>820</v>
+      </c>
+      <c r="AT50" s="322" t="s">
+        <v>990</v>
+      </c>
+      <c r="AU50" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV50" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW50" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX50" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY50" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ50" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA50" s="316" t="s">
+        <v>1389</v>
+      </c>
+      <c r="BB50" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BC50" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BD50" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BE50" s="316" t="s">
+        <v>1313</v>
+      </c>
+      <c r="BF50" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BG50" s="316" t="s">
+        <v>475</v>
+      </c>
+      <c r="BH50" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="BI50" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ50" s="253"/>
+    </row>
+    <row r="51" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B51" s="273" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C51" s="296" t="s">
+        <v>473</v>
+      </c>
+      <c r="D51" s="272" t="s">
+        <v>681</v>
+      </c>
+      <c r="E51" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F51" s="405" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G51" s="405" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H51" s="272" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I51" s="291" t="s">
         <v>1311</v>
       </c>
-      <c r="C50" s="321" t="s">
-[...66 lines deleted...]
-      <c r="AN50" s="343" t="s">
+      <c r="J51" s="291" t="s">
+        <v>1201</v>
+      </c>
+      <c r="K51" s="426" t="s">
+        <v>473</v>
+      </c>
+      <c r="L51" s="272">
+        <v>5061</v>
+      </c>
+      <c r="M51" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N51" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="P51" s="252" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q51" s="253" t="s">
+        <v>346</v>
+      </c>
+      <c r="R51" s="248"/>
+      <c r="S51" s="248"/>
+      <c r="T51" s="259"/>
+      <c r="U51" s="241"/>
+      <c r="V51" s="246"/>
+      <c r="W51" s="246"/>
+      <c r="X51" s="241"/>
+      <c r="Y51" s="353">
+        <v>2038</v>
+      </c>
+      <c r="Z51" s="241"/>
+      <c r="AA51" s="241"/>
+      <c r="AB51" s="241"/>
+      <c r="AC51" s="241"/>
+      <c r="AD51" s="367"/>
+      <c r="AE51" s="362"/>
+      <c r="AF51" s="364"/>
+      <c r="AG51" s="362"/>
+      <c r="AH51" s="362"/>
+      <c r="AL51" s="325">
+        <v>49</v>
+      </c>
+      <c r="AM51" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AN51" s="316" t="s">
         <v>1377</v>
       </c>
-      <c r="AO50" s="341" t="s">
-[...8 lines deleted...]
-      <c r="AR50" s="348">
+      <c r="AO51" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="AP51" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ51" s="322" t="s">
+        <v>963</v>
+      </c>
+      <c r="AR51" s="322">
         <v>1</v>
       </c>
-      <c r="AS50" s="348" t="s">
-[...8 lines deleted...]
-      <c r="AV50" s="348" t="s">
+      <c r="AS51" s="322"/>
+      <c r="AT51" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AU51" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV51" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW50" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY50" s="352" t="s">
+      <c r="AW51" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX51" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY51" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ50" s="352" t="s">
-[...44 lines deleted...]
-      <c r="F51" s="440" t="s">
+      <c r="AZ51" s="316"/>
+      <c r="BA51" s="316" t="s">
+        <v>1312</v>
+      </c>
+      <c r="BB51" s="316" t="s">
+        <v>1198</v>
+      </c>
+      <c r="BC51" s="316" t="s">
         <v>1199</v>
       </c>
-      <c r="G51" s="440" t="s">
+      <c r="BD51" s="316" t="s">
         <v>1200</v>
       </c>
-      <c r="H51" s="293" t="s">
+      <c r="BE51" s="316" t="s">
+        <v>1311</v>
+      </c>
+      <c r="BF51" s="316" t="s">
         <v>1201</v>
       </c>
-      <c r="I51" s="316" t="s">
-[...101 lines deleted...]
-      <c r="BG51" s="341" t="s">
+      <c r="BG51" s="316" t="s">
         <v>473</v>
       </c>
       <c r="BH51" s="1">
         <v>5061</v>
       </c>
-      <c r="BI51" s="343" t="s">
+      <c r="BI51" s="316" t="s">
         <v>964</v>
       </c>
-      <c r="BJ51" s="274"/>
-[...2 lines deleted...]
-      <c r="B52" s="294" t="s">
+      <c r="BJ51" s="253"/>
+    </row>
+    <row r="52" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B52" s="273" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C52" s="296" t="s">
+        <v>475</v>
+      </c>
+      <c r="D52" s="272" t="s">
+        <v>158</v>
+      </c>
+      <c r="E52" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F52" s="405" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G52" s="405" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H52" s="272" t="s">
+        <v>1463</v>
+      </c>
+      <c r="I52" s="291" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J52" s="291" t="s">
+        <v>1464</v>
+      </c>
+      <c r="K52" s="426" t="s">
+        <v>475</v>
+      </c>
+      <c r="L52" s="272">
+        <v>98504</v>
+      </c>
+      <c r="M52" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N52" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="P52" s="252" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q52" s="253" t="s">
+        <v>348</v>
+      </c>
+      <c r="R52" s="253"/>
+      <c r="S52" s="253"/>
+      <c r="T52" s="259"/>
+      <c r="V52" s="260"/>
+      <c r="W52" s="260"/>
+      <c r="Y52" s="353">
+        <v>2039</v>
+      </c>
+      <c r="AD52" s="367"/>
+      <c r="AE52" s="362"/>
+      <c r="AF52" s="364"/>
+      <c r="AG52" s="362"/>
+      <c r="AH52" s="362"/>
+      <c r="AL52" s="325">
+        <v>50</v>
+      </c>
+      <c r="AM52" s="316" t="s">
+        <v>939</v>
+      </c>
+      <c r="AN52" s="316" t="s">
+        <v>1378</v>
+      </c>
+      <c r="AO52" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP52" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ52" s="322" t="s">
+        <v>938</v>
+      </c>
+      <c r="AR52" s="322">
+        <v>34</v>
+      </c>
+      <c r="AS52" s="322" t="s">
+        <v>820</v>
+      </c>
+      <c r="AT52" s="322" t="s">
+        <v>990</v>
+      </c>
+      <c r="AU52" s="323" t="s">
+        <v>1386</v>
+      </c>
+      <c r="AV52" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW52" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX52" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY52" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ52" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA52" s="316" t="s">
+        <v>783</v>
+      </c>
+      <c r="BB52" s="316"/>
+      <c r="BC52" s="316"/>
+      <c r="BD52" s="316"/>
+      <c r="BE52" s="316"/>
+      <c r="BF52" s="316"/>
+      <c r="BG52" s="316"/>
+      <c r="BI52" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ52" s="253"/>
+    </row>
+    <row r="53" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B53" s="273" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C53" s="296" t="s">
+        <v>477</v>
+      </c>
+      <c r="D53" s="272" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F53" s="405" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G53" s="405" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H53" s="272" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I53" s="291" t="s">
         <v>1315</v>
       </c>
-      <c r="C52" s="321" t="s">
-[...80 lines deleted...]
-      <c r="AS52" s="348" t="s">
+      <c r="J53" s="291" t="s">
+        <v>1212</v>
+      </c>
+      <c r="K53" s="426" t="s">
+        <v>477</v>
+      </c>
+      <c r="L53" s="272">
+        <v>53718</v>
+      </c>
+      <c r="M53" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N53" s="271" t="s">
+        <v>966</v>
+      </c>
+      <c r="P53" s="252" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q53" s="253" t="s">
+        <v>350</v>
+      </c>
+      <c r="R53" s="253"/>
+      <c r="S53" s="253"/>
+      <c r="T53" s="259"/>
+      <c r="V53" s="260"/>
+      <c r="W53" s="260"/>
+      <c r="Y53" s="353">
+        <v>2040</v>
+      </c>
+      <c r="AD53" s="376"/>
+      <c r="AE53" s="352"/>
+      <c r="AF53" s="348"/>
+      <c r="AG53" s="352"/>
+      <c r="AH53" s="352"/>
+      <c r="AL53" s="325">
+        <v>51</v>
+      </c>
+      <c r="AM53" s="316" t="s">
+        <v>960</v>
+      </c>
+      <c r="AN53" s="316" t="s">
+        <v>958</v>
+      </c>
+      <c r="AO53" s="316" t="s">
+        <v>796</v>
+      </c>
+      <c r="AP53" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ53" s="322" t="s">
+        <v>959</v>
+      </c>
+      <c r="AR53" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS53" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT52" s="348" t="s">
+      <c r="AT53" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU52" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV52" s="348" t="s">
+      <c r="AU53" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV53" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW52" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY52" s="352" t="s">
+      <c r="AW53" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX53" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY53" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ52" s="352" t="s">
-[...128 lines deleted...]
-      <c r="BB53" s="341" t="s">
+      <c r="AZ53" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA53" s="316" t="s">
+        <v>1289</v>
+      </c>
+      <c r="BB53" s="316" t="s">
+        <v>1423</v>
+      </c>
+      <c r="BC53" s="316" t="s">
         <v>1424</v>
       </c>
-      <c r="BC53" s="341" t="s">
-[...11 lines deleted...]
-      <c r="BG53" s="341" t="s">
+      <c r="BD53" s="316" t="s">
+        <v>1520</v>
+      </c>
+      <c r="BE53" s="316" t="s">
+        <v>1288</v>
+      </c>
+      <c r="BF53" s="316" t="s">
+        <v>1152</v>
+      </c>
+      <c r="BG53" s="316" t="s">
         <v>463</v>
       </c>
       <c r="BH53" s="1">
         <v>43068</v>
       </c>
-      <c r="BI53" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C54" s="321" t="s">
+      <c r="BI53" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ53" s="253"/>
+    </row>
+    <row r="54" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B54" s="273" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C54" s="296" t="s">
         <v>476</v>
       </c>
-      <c r="D54" s="293" t="s">
+      <c r="D54" s="272" t="s">
         <v>681</v>
       </c>
-      <c r="E54" s="293" t="s">
+      <c r="E54" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F54" s="440" t="s">
+      <c r="F54" s="405" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G54" s="405" t="s">
         <v>1426</v>
       </c>
-      <c r="G54" s="440" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="293" t="s">
+      <c r="H54" s="272" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I54" s="291" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J54" s="291" t="s">
         <v>1207</v>
       </c>
-      <c r="I54" s="316" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="316" t="s">
+      <c r="K54" s="426" t="s">
+        <v>476</v>
+      </c>
+      <c r="L54" s="272" t="s">
         <v>1208</v>
       </c>
-      <c r="K54" s="462" t="s">
-[...8 lines deleted...]
-      <c r="N54" s="292" t="s">
+      <c r="M54" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N54" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O54" s="3"/>
-      <c r="P54" s="273" t="s">
+      <c r="P54" s="252" t="s">
         <v>351</v>
       </c>
-      <c r="Q54" s="274" t="s">
+      <c r="Q54" s="253" t="s">
         <v>352</v>
       </c>
-      <c r="R54" s="274"/>
-[...5 lines deleted...]
-      <c r="Y54" s="381">
+      <c r="R54" s="253"/>
+      <c r="S54" s="253"/>
+      <c r="T54" s="259"/>
+      <c r="V54" s="260"/>
+      <c r="W54" s="260"/>
+      <c r="Y54" s="353">
         <v>2041</v>
       </c>
-      <c r="Z54" s="204"/>
-[...8 lines deleted...]
-      <c r="AL54" s="351">
+      <c r="AD54" s="376"/>
+      <c r="AE54" s="352"/>
+      <c r="AF54" s="348"/>
+      <c r="AG54" s="352"/>
+      <c r="AH54" s="352"/>
+      <c r="AL54" s="325">
         <v>52</v>
       </c>
-      <c r="AM54" s="341" t="s">
+      <c r="AM54" s="316" t="s">
         <v>962</v>
       </c>
-      <c r="AN54" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO54" s="341" t="s">
+      <c r="AN54" s="316" t="s">
+        <v>1406</v>
+      </c>
+      <c r="AO54" s="316" t="s">
         <v>796</v>
       </c>
-      <c r="AP54" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ54" s="348" t="s">
+      <c r="AP54" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ54" s="322" t="s">
         <v>961</v>
       </c>
-      <c r="AR54" s="348">
+      <c r="AR54" s="322">
         <v>1</v>
       </c>
-      <c r="AS54" s="348" t="s">
+      <c r="AS54" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT54" s="348" t="s">
+      <c r="AT54" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU54" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV54" s="348" t="s">
+      <c r="AU54" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV54" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW54" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY54" s="352" t="s">
+      <c r="AW54" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX54" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY54" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ54" s="352" t="s">
-[...5 lines deleted...]
-      <c r="BB54" s="341" t="s">
+      <c r="AZ54" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA54" s="316" t="s">
+        <v>1289</v>
+      </c>
+      <c r="BB54" s="316" t="s">
+        <v>1423</v>
+      </c>
+      <c r="BC54" s="316" t="s">
         <v>1424</v>
       </c>
-      <c r="BC54" s="341" t="s">
-[...11 lines deleted...]
-      <c r="BG54" s="341" t="s">
+      <c r="BD54" s="316" t="s">
+        <v>1520</v>
+      </c>
+      <c r="BE54" s="316" t="s">
+        <v>1288</v>
+      </c>
+      <c r="BF54" s="316" t="s">
+        <v>1152</v>
+      </c>
+      <c r="BG54" s="316" t="s">
         <v>463</v>
       </c>
       <c r="BH54" s="1">
         <v>43068</v>
       </c>
-      <c r="BI54" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C55" s="321" t="s">
+      <c r="BI54" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ54" s="253"/>
+    </row>
+    <row r="55" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B55" s="273" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C55" s="296" t="s">
         <v>478</v>
       </c>
-      <c r="D55" s="293" t="s">
+      <c r="D55" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E55" s="293" t="s">
+      <c r="E55" s="272" t="s">
         <v>809</v>
       </c>
-      <c r="F55" s="440" t="s">
+      <c r="F55" s="405" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G55" s="405" t="s">
         <v>1466</v>
       </c>
-      <c r="G55" s="440" t="s">
+      <c r="H55" s="272" t="s">
         <v>1467</v>
       </c>
-      <c r="H55" s="293" t="s">
+      <c r="I55" s="291" t="s">
+        <v>1319</v>
+      </c>
+      <c r="J55" s="291" t="s">
         <v>1468</v>
       </c>
-      <c r="I55" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K55" s="462" t="s">
+      <c r="K55" s="426" t="s">
         <v>478</v>
       </c>
-      <c r="L55" s="293">
+      <c r="L55" s="272">
         <v>82002</v>
       </c>
-      <c r="M55" s="293" t="s">
-[...2 lines deleted...]
-      <c r="N55" s="292" t="s">
+      <c r="M55" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N55" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O55" s="3"/>
-      <c r="P55" s="273" t="s">
+      <c r="P55" s="252" t="s">
         <v>353</v>
       </c>
-      <c r="Q55" s="274" t="s">
+      <c r="Q55" s="253" t="s">
         <v>354</v>
       </c>
-      <c r="R55" s="274"/>
-[...5 lines deleted...]
-      <c r="Y55" s="381">
+      <c r="R55" s="253"/>
+      <c r="S55" s="253"/>
+      <c r="T55" s="259"/>
+      <c r="V55" s="260"/>
+      <c r="W55" s="260"/>
+      <c r="Y55" s="353">
         <v>2042</v>
       </c>
-      <c r="Z55" s="204"/>
-[...8 lines deleted...]
-      <c r="AL55" s="351">
+      <c r="AD55" s="376"/>
+      <c r="AE55" s="352"/>
+      <c r="AF55" s="348"/>
+      <c r="AG55" s="352"/>
+      <c r="AH55" s="352"/>
+      <c r="AL55" s="325">
         <v>53</v>
       </c>
-      <c r="AM55" s="341" t="s">
+      <c r="AM55" s="316" t="s">
         <v>933</v>
       </c>
-      <c r="AN55" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO55" s="341" t="s">
+      <c r="AN55" s="316" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AO55" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP55" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ55" s="348" t="s">
+      <c r="AP55" s="322" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AQ55" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR55" s="348">
+      <c r="AR55" s="322">
         <v>1</v>
       </c>
-      <c r="AS55" s="348" t="s">
+      <c r="AS55" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT55" s="348" t="s">
+      <c r="AT55" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU55" s="349" t="s">
+      <c r="AU55" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV55" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW55" s="343" t="s">
+      <c r="AV55" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW55" s="316" t="s">
         <v>890</v>
       </c>
-      <c r="AX55" s="352" t="s">
-[...8 lines deleted...]
-      <c r="BA55" s="341" t="s">
+      <c r="AX55" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY55" s="322" t="s">
+        <v>1526</v>
+      </c>
+      <c r="AZ55" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA55" s="316" t="s">
+        <v>1280</v>
+      </c>
+      <c r="BB55" s="316" t="s">
+        <v>156</v>
+      </c>
+      <c r="BC55" s="316" t="s">
+        <v>1143</v>
+      </c>
+      <c r="BD55" s="316" t="s">
+        <v>1144</v>
+      </c>
+      <c r="BE55" s="316" t="s">
         <v>1281</v>
       </c>
-      <c r="BB55" s="341" t="s">
-[...5 lines deleted...]
-      <c r="BD55" s="341" t="s">
+      <c r="BF55" s="316" t="s">
         <v>1145</v>
       </c>
-      <c r="BE55" s="341" t="s">
-[...5 lines deleted...]
-      <c r="BG55" s="341" t="s">
+      <c r="BG55" s="316" t="s">
         <v>459</v>
       </c>
       <c r="BH55" s="1">
         <v>88003</v>
       </c>
-      <c r="BI55" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B56" s="294" t="s">
+      <c r="BI55" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ55" s="253"/>
+    </row>
+    <row r="56" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="273" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C56" s="249" t="s">
+        <v>740</v>
+      </c>
+      <c r="D56" s="272" t="s">
+        <v>158</v>
+      </c>
+      <c r="E56" s="272" t="s">
+        <v>809</v>
+      </c>
+      <c r="F56" s="405" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G56" s="405" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H56" s="272" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I56" s="291" t="s">
         <v>1322</v>
       </c>
-      <c r="C56" s="270" t="s">
-[...11 lines deleted...]
-      <c r="G56" s="440" t="s">
+      <c r="J56" s="291" t="s">
         <v>1472</v>
       </c>
-      <c r="H56" s="293" t="s">
-[...5 lines deleted...]
-      <c r="J56" s="316" t="s">
+      <c r="K56" s="428" t="s">
+        <v>433</v>
+      </c>
+      <c r="L56" s="272" t="s">
         <v>1473</v>
       </c>
-      <c r="K56" s="464" t="s">
-[...8 lines deleted...]
-      <c r="N56" s="292" t="s">
+      <c r="M56" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="N56" s="271" t="s">
         <v>966</v>
       </c>
       <c r="O56" s="3"/>
-      <c r="P56" s="273" t="s">
+      <c r="P56" s="252" t="s">
         <v>355</v>
       </c>
-      <c r="Q56" s="278" t="s">
+      <c r="Q56" s="257" t="s">
         <v>356</v>
       </c>
-      <c r="R56" s="282"/>
-[...1 lines deleted...]
-      <c r="T56" s="280"/>
+      <c r="R56" s="261"/>
+      <c r="S56" s="261"/>
+      <c r="T56" s="259"/>
       <c r="U56" s="3"/>
-      <c r="V56" s="283"/>
-[...12 lines deleted...]
-      <c r="AL56" s="351">
+      <c r="V56" s="262"/>
+      <c r="W56" s="262"/>
+      <c r="X56" s="3"/>
+      <c r="Y56" s="262"/>
+      <c r="Z56" s="3"/>
+      <c r="AA56" s="3"/>
+      <c r="AB56" s="3"/>
+      <c r="AC56" s="3"/>
+      <c r="AD56" s="377"/>
+      <c r="AE56" s="365"/>
+      <c r="AF56" s="349"/>
+      <c r="AG56" s="365"/>
+      <c r="AH56" s="365"/>
+      <c r="AL56" s="325">
         <v>54</v>
       </c>
-      <c r="AM56" s="341" t="s">
-[...5 lines deleted...]
-      <c r="AO56" s="341" t="s">
+      <c r="AM56" s="316" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AN56" s="316" t="s">
+        <v>1372</v>
+      </c>
+      <c r="AO56" s="316" t="s">
         <v>883</v>
       </c>
-      <c r="AP56" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AQ56" s="348" t="s">
+      <c r="AP56" s="322" t="s">
+        <v>1392</v>
+      </c>
+      <c r="AQ56" s="322" t="s">
         <v>982</v>
       </c>
-      <c r="AR56" s="348">
+      <c r="AR56" s="322">
         <v>1</v>
       </c>
-      <c r="AS56" s="348" t="s">
+      <c r="AS56" s="322" t="s">
         <v>814</v>
       </c>
-      <c r="AT56" s="348" t="s">
+      <c r="AT56" s="322" t="s">
         <v>990</v>
       </c>
-      <c r="AU56" s="349" t="s">
+      <c r="AU56" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AV56" s="348" t="s">
-[...2 lines deleted...]
-      <c r="AW56" s="343" t="s">
+      <c r="AV56" s="322" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AW56" s="316" t="s">
         <v>885</v>
       </c>
-      <c r="AX56" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AY56" s="352" t="s">
+      <c r="AX56" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY56" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ56" s="352" t="s">
-[...5 lines deleted...]
-      <c r="BB56" s="341" t="s">
+      <c r="AZ56" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA56" s="316" t="s">
+        <v>1277</v>
+      </c>
+      <c r="BB56" s="316" t="s">
         <v>1040</v>
       </c>
-      <c r="BC56" s="341" t="s">
+      <c r="BC56" s="316" t="s">
+        <v>1141</v>
+      </c>
+      <c r="BD56" s="316" t="s">
+        <v>1042</v>
+      </c>
+      <c r="BE56" s="316" t="s">
+        <v>1276</v>
+      </c>
+      <c r="BF56" s="316" t="s">
         <v>1142</v>
       </c>
-      <c r="BD56" s="341" t="s">
-[...8 lines deleted...]
-      <c r="BG56" s="341" t="s">
+      <c r="BG56" s="316" t="s">
         <v>457</v>
       </c>
       <c r="BH56" s="1">
         <v>3031</v>
       </c>
-      <c r="BI56" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B57" s="322" t="s">
+      <c r="BI56" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ56" s="253"/>
+    </row>
+    <row r="57" spans="2:62" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="297" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C57" s="301" t="s">
+        <v>759</v>
+      </c>
+      <c r="D57" s="298" t="s">
+        <v>141</v>
+      </c>
+      <c r="E57" s="298" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F57" s="406" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G57" s="406" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H57" s="298" t="s">
+        <v>1325</v>
+      </c>
+      <c r="I57" s="299" t="s">
         <v>1324</v>
       </c>
-      <c r="C57" s="326" t="s">
-[...23 lines deleted...]
-      <c r="K57" s="465" t="s">
+      <c r="J57" s="299" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K57" s="429" t="s">
         <v>441</v>
       </c>
-      <c r="L57" s="323">
+      <c r="L57" s="298">
         <v>60638</v>
       </c>
-      <c r="M57" s="323" t="s">
-[...6 lines deleted...]
-      <c r="P57" s="273" t="s">
+      <c r="M57" s="298" t="s">
+        <v>966</v>
+      </c>
+      <c r="N57" s="300" t="s">
+        <v>966</v>
+      </c>
+      <c r="O57" s="251"/>
+      <c r="P57" s="252" t="s">
         <v>357</v>
       </c>
-      <c r="Q57" s="278" t="s">
+      <c r="Q57" s="257" t="s">
         <v>358</v>
       </c>
-      <c r="R57" s="282"/>
-[...1 lines deleted...]
-      <c r="T57" s="280"/>
+      <c r="R57" s="261"/>
+      <c r="S57" s="261"/>
+      <c r="T57" s="259"/>
       <c r="U57" s="3"/>
-      <c r="V57" s="283"/>
-[...12 lines deleted...]
-      <c r="AL57" s="351">
+      <c r="V57" s="262"/>
+      <c r="W57" s="262"/>
+      <c r="X57" s="3"/>
+      <c r="Y57" s="262"/>
+      <c r="Z57" s="3"/>
+      <c r="AA57" s="3"/>
+      <c r="AB57" s="3"/>
+      <c r="AC57" s="3"/>
+      <c r="AD57" s="241"/>
+      <c r="AE57" s="241"/>
+      <c r="AF57" s="241"/>
+      <c r="AG57" s="241"/>
+      <c r="AH57" s="241"/>
+      <c r="AL57" s="325">
         <v>55</v>
       </c>
-      <c r="AM57" s="341" t="s">
+      <c r="AM57" s="316" t="s">
         <v>937</v>
       </c>
-      <c r="AN57" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO57" s="341" t="s">
+      <c r="AN57" s="316" t="s">
+        <v>1405</v>
+      </c>
+      <c r="AO57" s="316" t="s">
         <v>936</v>
       </c>
-      <c r="AP57" s="348" t="s">
+      <c r="AP57" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ57" s="348" t="s">
+      <c r="AQ57" s="322" t="s">
         <v>1011</v>
       </c>
-      <c r="AR57" s="348">
+      <c r="AR57" s="322">
         <v>1</v>
       </c>
-      <c r="AS57" s="348" t="s">
+      <c r="AS57" s="322" t="s">
         <v>820</v>
       </c>
-      <c r="AT57" s="348" t="s">
+      <c r="AT57" s="322" t="s">
         <v>979</v>
       </c>
-      <c r="AU57" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV57" s="348" t="s">
+      <c r="AU57" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV57" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW57" s="352">
+      <c r="AW57" s="322">
         <v>150</v>
       </c>
-      <c r="AX57" s="352">
+      <c r="AX57" s="322">
         <v>70</v>
       </c>
-      <c r="AY57" s="352" t="s">
+      <c r="AY57" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ57" s="352" t="s">
-[...5 lines deleted...]
-      <c r="BB57" s="341" t="s">
+      <c r="AZ57" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA57" s="316" t="s">
+        <v>1271</v>
+      </c>
+      <c r="BB57" s="316" t="s">
+        <v>1545</v>
+      </c>
+      <c r="BC57" s="334" t="s">
         <v>1547</v>
       </c>
-      <c r="BC57" s="361" t="s">
-[...11 lines deleted...]
-      <c r="BG57" s="341" t="s">
+      <c r="BD57" s="316" t="s">
+        <v>1546</v>
+      </c>
+      <c r="BE57" s="316" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BF57" s="316" t="s">
+        <v>1149</v>
+      </c>
+      <c r="BG57" s="316" t="s">
         <v>461</v>
       </c>
       <c r="BH57" s="1">
         <v>27607</v>
       </c>
-      <c r="BI57" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B58" s="322" t="s">
+      <c r="BI57" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ57" s="253"/>
+    </row>
+    <row r="58" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B58" s="297" t="s">
         <v>545</v>
       </c>
-      <c r="C58" s="326" t="s">
+      <c r="C58" s="301" t="s">
         <v>181</v>
       </c>
-      <c r="D58" s="323" t="s">
+      <c r="D58" s="298" t="s">
         <v>726</v>
       </c>
-      <c r="E58" s="323" t="s">
+      <c r="E58" s="298" t="s">
         <v>727</v>
       </c>
-      <c r="F58" s="441" t="s">
+      <c r="F58" s="406" t="s">
         <v>183</v>
       </c>
-      <c r="G58" s="442" t="s">
+      <c r="G58" s="407" t="s">
         <v>184</v>
       </c>
-      <c r="H58" s="323" t="s">
+      <c r="H58" s="298" t="s">
         <v>185</v>
       </c>
-      <c r="I58" s="338" t="s">
+      <c r="I58" s="313" t="s">
         <v>860</v>
       </c>
-      <c r="J58" s="324" t="s">
+      <c r="J58" s="299" t="s">
         <v>807</v>
       </c>
-      <c r="K58" s="323" t="s">
+      <c r="K58" s="298" t="s">
         <v>448</v>
       </c>
-      <c r="L58" s="323">
+      <c r="L58" s="298">
         <v>20899</v>
       </c>
-      <c r="M58" s="323"/>
-[...2 lines deleted...]
-      <c r="P58" s="273" t="s">
+      <c r="M58" s="298"/>
+      <c r="N58" s="300"/>
+      <c r="O58" s="241"/>
+      <c r="P58" s="252" t="s">
         <v>359</v>
       </c>
-      <c r="Q58" s="274" t="s">
+      <c r="Q58" s="253" t="s">
         <v>360</v>
       </c>
-      <c r="R58" s="282"/>
-[...1 lines deleted...]
-      <c r="T58" s="280"/>
+      <c r="R58" s="261"/>
+      <c r="S58" s="261"/>
+      <c r="T58" s="259"/>
       <c r="U58" s="3"/>
-      <c r="V58" s="283"/>
-[...12 lines deleted...]
-      <c r="AL58" s="351">
+      <c r="V58" s="262"/>
+      <c r="W58" s="262"/>
+      <c r="X58" s="3"/>
+      <c r="Y58" s="262"/>
+      <c r="Z58" s="3"/>
+      <c r="AA58" s="3"/>
+      <c r="AB58" s="3"/>
+      <c r="AC58" s="3"/>
+      <c r="AD58" s="241"/>
+      <c r="AE58" s="241"/>
+      <c r="AF58" s="241"/>
+      <c r="AG58" s="241"/>
+      <c r="AH58" s="241"/>
+      <c r="AL58" s="325">
         <v>56</v>
       </c>
-      <c r="AM58" s="341" t="s">
+      <c r="AM58" s="316" t="s">
         <v>334</v>
       </c>
-      <c r="AN58" s="343" t="s">
-[...2 lines deleted...]
-      <c r="AO58" s="341" t="s">
+      <c r="AN58" s="316" t="s">
+        <v>1405</v>
+      </c>
+      <c r="AO58" s="316" t="s">
         <v>940</v>
       </c>
-      <c r="AP58" s="348" t="s">
+      <c r="AP58" s="322" t="s">
         <v>977</v>
       </c>
-      <c r="AQ58" s="348" t="s">
+      <c r="AQ58" s="322" t="s">
         <v>911</v>
       </c>
-      <c r="AR58" s="348">
+      <c r="AR58" s="322">
         <v>1</v>
       </c>
-      <c r="AS58" s="348" t="s">
+      <c r="AS58" s="322" t="s">
         <v>812</v>
       </c>
-      <c r="AT58" s="348" t="s">
+      <c r="AT58" s="322" t="s">
         <v>976</v>
       </c>
-      <c r="AU58" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV58" s="348" t="s">
+      <c r="AU58" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV58" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW58" s="352" t="s">
-[...2 lines deleted...]
-      <c r="AX58" s="352">
+      <c r="AW58" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX58" s="322">
         <v>85</v>
       </c>
-      <c r="AY58" s="352" t="s">
+      <c r="AY58" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ58" s="352" t="s">
-[...5 lines deleted...]
-      <c r="BB58" s="341" t="s">
+      <c r="AZ58" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA58" s="316" t="s">
+        <v>1271</v>
+      </c>
+      <c r="BB58" s="316" t="s">
+        <v>1545</v>
+      </c>
+      <c r="BC58" s="334" t="s">
         <v>1547</v>
       </c>
-      <c r="BC58" s="361" t="s">
-[...11 lines deleted...]
-      <c r="BG58" s="341" t="s">
+      <c r="BD58" s="316" t="s">
+        <v>1546</v>
+      </c>
+      <c r="BE58" s="316" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BF58" s="316" t="s">
+        <v>1149</v>
+      </c>
+      <c r="BG58" s="316" t="s">
         <v>461</v>
       </c>
       <c r="BH58" s="1">
         <v>27607</v>
       </c>
-      <c r="BI58" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B59" s="285" t="s">
+      <c r="BI58" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ58" s="253"/>
+    </row>
+    <row r="59" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="264" t="s">
         <v>729</v>
       </c>
-      <c r="C59" s="284" t="s">
+      <c r="C59" s="263" t="s">
         <v>728</v>
       </c>
-      <c r="D59" s="293" t="s">
+      <c r="D59" s="272" t="s">
         <v>145</v>
       </c>
-      <c r="E59" s="293" t="s">
+      <c r="E59" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F59" s="440" t="s">
-[...27 lines deleted...]
-      <c r="P59" s="273" t="s">
+      <c r="F59" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G59" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H59" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I59" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J59" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K59" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L59" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M59" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N59" s="391" t="s">
+        <v>966</v>
+      </c>
+      <c r="O59" s="241"/>
+      <c r="P59" s="252" t="s">
         <v>361</v>
       </c>
-      <c r="Q59" s="278" t="s">
+      <c r="Q59" s="257" t="s">
         <v>362</v>
       </c>
-      <c r="R59" s="282"/>
-[...1 lines deleted...]
-      <c r="T59" s="280"/>
+      <c r="R59" s="261"/>
+      <c r="S59" s="261"/>
+      <c r="T59" s="259"/>
       <c r="U59" s="3"/>
-      <c r="V59" s="283"/>
-[...7 lines deleted...]
-      <c r="AD59" s="402" t="s">
+      <c r="V59" s="262"/>
+      <c r="W59" s="262"/>
+      <c r="X59" s="3"/>
+      <c r="Y59" s="262"/>
+      <c r="Z59" s="3"/>
+      <c r="AA59" s="3"/>
+      <c r="AB59" s="3"/>
+      <c r="AC59" s="3"/>
+      <c r="AD59" s="372" t="s">
         <v>1009</v>
       </c>
-      <c r="AE59" s="333"/>
-[...3 lines deleted...]
-      <c r="AL59" s="351">
+      <c r="AE59" s="308"/>
+      <c r="AF59" s="309"/>
+      <c r="AG59" s="457"/>
+      <c r="AH59" s="308"/>
+      <c r="AL59" s="325">
         <v>57</v>
       </c>
-      <c r="AM59" s="341" t="s">
+      <c r="AM59" s="316" t="s">
         <v>944</v>
       </c>
-      <c r="AN59" s="343" t="s">
-[...8 lines deleted...]
-      <c r="AQ59" s="348" t="s">
+      <c r="AN59" s="316" t="s">
+        <v>1404</v>
+      </c>
+      <c r="AO59" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP59" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ59" s="322" t="s">
         <v>959</v>
       </c>
-      <c r="AR59" s="348">
+      <c r="AR59" s="322">
         <v>1</v>
       </c>
-      <c r="AS59" s="348"/>
-      <c r="AT59" s="348" t="s">
+      <c r="AS59" s="322"/>
+      <c r="AT59" s="322" t="s">
         <v>975</v>
       </c>
-      <c r="AU59" s="349" t="s">
-[...2 lines deleted...]
-      <c r="AV59" s="348" t="s">
+      <c r="AU59" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV59" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW59" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY59" s="352" t="s">
+      <c r="AW59" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX59" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY59" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ59" s="352" t="s">
-[...5 lines deleted...]
-      <c r="BB59" s="341" t="s">
+      <c r="AZ59" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA59" s="316" t="s">
+        <v>1271</v>
+      </c>
+      <c r="BB59" s="316" t="s">
+        <v>1545</v>
+      </c>
+      <c r="BC59" s="334" t="s">
         <v>1547</v>
       </c>
-      <c r="BC59" s="361" t="s">
-[...11 lines deleted...]
-      <c r="BG59" s="341" t="s">
+      <c r="BD59" s="316" t="s">
+        <v>1546</v>
+      </c>
+      <c r="BE59" s="316" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BF59" s="316" t="s">
+        <v>1149</v>
+      </c>
+      <c r="BG59" s="316" t="s">
         <v>461</v>
       </c>
       <c r="BH59" s="1">
         <v>27607</v>
       </c>
-      <c r="BI59" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B60" s="294" t="s">
+      <c r="BI59" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ59" s="253"/>
+    </row>
+    <row r="60" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="273" t="s">
         <v>739</v>
       </c>
-      <c r="C60" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="293" t="s">
+      <c r="C60" s="249" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D60" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E60" s="293" t="s">
+      <c r="E60" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F60" s="440" t="s">
+      <c r="F60" s="405" t="s">
         <v>1049</v>
       </c>
-      <c r="G60" s="440" t="s">
+      <c r="G60" s="405" t="s">
         <v>1050</v>
       </c>
-      <c r="H60" s="293" t="s">
+      <c r="H60" s="272" t="s">
         <v>1051</v>
       </c>
-      <c r="I60" s="515" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="316" t="s">
+      <c r="I60" s="291" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J60" s="291" t="s">
         <v>1052</v>
       </c>
-      <c r="K60" s="293" t="s">
+      <c r="K60" s="272" t="s">
         <v>441</v>
       </c>
-      <c r="L60" s="316">
+      <c r="L60" s="291">
         <v>60085</v>
       </c>
-      <c r="M60" s="316" t="s">
-[...2 lines deleted...]
-      <c r="N60" s="426" t="s">
+      <c r="M60" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N60" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O60" s="3"/>
-      <c r="P60" s="273" t="s">
+      <c r="P60" s="252" t="s">
         <v>363</v>
       </c>
-      <c r="Q60" s="274" t="s">
+      <c r="Q60" s="253" t="s">
         <v>364</v>
       </c>
-      <c r="R60" s="282"/>
-[...1 lines deleted...]
-      <c r="T60" s="280"/>
+      <c r="R60" s="261"/>
+      <c r="S60" s="261"/>
+      <c r="T60" s="259"/>
       <c r="U60" s="3"/>
-      <c r="V60" s="283"/>
-[...7 lines deleted...]
-      <c r="AD60" s="403" t="s">
+      <c r="V60" s="262"/>
+      <c r="W60" s="262"/>
+      <c r="X60" s="3"/>
+      <c r="Y60" s="262"/>
+      <c r="Z60" s="3"/>
+      <c r="AA60" s="3"/>
+      <c r="AB60" s="3"/>
+      <c r="AC60" s="3"/>
+      <c r="AD60" s="373" t="s">
         <v>104</v>
       </c>
-      <c r="AE60" s="404" t="s">
+      <c r="AE60" s="374" t="s">
         <v>106</v>
       </c>
-      <c r="AF60" s="405" t="s">
+      <c r="AF60" s="375" t="s">
         <v>107</v>
       </c>
-      <c r="AG60" s="504"/>
-      <c r="AH60" s="404" t="s">
+      <c r="AG60" s="456"/>
+      <c r="AH60" s="374" t="s">
         <v>1006</v>
       </c>
-      <c r="AL60" s="351">
+      <c r="AL60" s="325">
         <v>58</v>
       </c>
-      <c r="AM60" s="341" t="s">
+      <c r="AM60" s="316" t="s">
         <v>935</v>
       </c>
-      <c r="AN60" s="343" t="s">
+      <c r="AN60" s="316" t="s">
+        <v>1381</v>
+      </c>
+      <c r="AO60" s="316" t="s">
+        <v>796</v>
+      </c>
+      <c r="AP60" s="322" t="s">
+        <v>980</v>
+      </c>
+      <c r="AQ60" s="322" t="s">
+        <v>981</v>
+      </c>
+      <c r="AR60" s="322">
+        <v>23</v>
+      </c>
+      <c r="AS60" s="322" t="s">
+        <v>820</v>
+      </c>
+      <c r="AT60" s="322" t="s">
+        <v>990</v>
+      </c>
+      <c r="AU60" s="323" t="s">
+        <v>966</v>
+      </c>
+      <c r="AV60" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW60" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX60" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY60" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ60" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA60" s="316" t="s">
+        <v>1266</v>
+      </c>
+      <c r="BB60" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BC60" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BD60" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BE60" s="316" t="s">
+        <v>1265</v>
+      </c>
+      <c r="BF60" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BG60" s="316" t="s">
+        <v>453</v>
+      </c>
+      <c r="BH60" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="BI60" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ60" s="253"/>
+    </row>
+    <row r="61" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B61" s="273" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C61" s="249" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D61" s="272" t="s">
+        <v>151</v>
+      </c>
+      <c r="E61" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F61" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G61" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H61" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I61" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J61" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K61" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L61" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M61" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N61" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O61" s="3"/>
+      <c r="P61" s="252" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q61" s="257" t="s">
+        <v>366</v>
+      </c>
+      <c r="R61" s="261"/>
+      <c r="S61" s="261"/>
+      <c r="T61" s="259"/>
+      <c r="U61" s="3"/>
+      <c r="V61" s="262"/>
+      <c r="W61" s="262"/>
+      <c r="X61" s="3"/>
+      <c r="Y61" s="262"/>
+      <c r="Z61" s="3"/>
+      <c r="AA61" s="3"/>
+      <c r="AB61" s="3"/>
+      <c r="AC61" s="3"/>
+      <c r="AD61" s="388" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE61" s="360" t="s">
+        <v>184</v>
+      </c>
+      <c r="AF61" s="363" t="s">
+        <v>185</v>
+      </c>
+      <c r="AH61" s="22" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AL61" s="325">
+        <v>59</v>
+      </c>
+      <c r="AM61" s="316" t="s">
+        <v>954</v>
+      </c>
+      <c r="AN61" s="316" t="s">
+        <v>991</v>
+      </c>
+      <c r="AO61" s="316" t="s">
+        <v>952</v>
+      </c>
+      <c r="AP61" s="322" t="s">
+        <v>953</v>
+      </c>
+      <c r="AQ61" s="322" t="s">
+        <v>972</v>
+      </c>
+      <c r="AR61" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS61" s="322"/>
+      <c r="AT61" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AU61" s="323" t="s">
+        <v>567</v>
+      </c>
+      <c r="AV61" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AW61" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX61" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY61" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ61" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA61" s="316" t="s">
+        <v>1390</v>
+      </c>
+      <c r="BB61" s="316"/>
+      <c r="BC61" s="316"/>
+      <c r="BD61" s="316"/>
+      <c r="BE61" s="316"/>
+      <c r="BF61" s="316"/>
+      <c r="BG61" s="316"/>
+      <c r="BI61" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ61" s="253"/>
+    </row>
+    <row r="62" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B62" s="273" t="s">
+        <v>746</v>
+      </c>
+      <c r="C62" s="249" t="s">
+        <v>745</v>
+      </c>
+      <c r="D62" s="272" t="s">
+        <v>154</v>
+      </c>
+      <c r="E62" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F62" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G62" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H62" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I62" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J62" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K62" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L62" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M62" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N62" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O62" s="3"/>
+      <c r="P62" s="252" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q62" s="257" t="s">
+        <v>368</v>
+      </c>
+      <c r="R62" s="261"/>
+      <c r="S62" s="261"/>
+      <c r="T62" s="259"/>
+      <c r="U62" s="3"/>
+      <c r="V62" s="262"/>
+      <c r="W62" s="262"/>
+      <c r="X62" s="3"/>
+      <c r="Y62" s="262"/>
+      <c r="Z62" s="3"/>
+      <c r="AA62" s="3"/>
+      <c r="AB62" s="3"/>
+      <c r="AC62" s="3"/>
+      <c r="AD62" s="294" t="s">
+        <v>186</v>
+      </c>
+      <c r="AE62" s="361" t="s">
+        <v>187</v>
+      </c>
+      <c r="AF62" s="363" t="s">
+        <v>188</v>
+      </c>
+      <c r="AH62" s="22" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AL62" s="325">
+        <v>60</v>
+      </c>
+      <c r="AM62" s="316" t="s">
+        <v>947</v>
+      </c>
+      <c r="AN62" s="316" t="s">
+        <v>946</v>
+      </c>
+      <c r="AO62" s="316" t="s">
+        <v>945</v>
+      </c>
+      <c r="AP62" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ62" s="322" t="s">
+        <v>959</v>
+      </c>
+      <c r="AR62" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS62" s="322" t="s">
+        <v>820</v>
+      </c>
+      <c r="AT62" s="322" t="s">
+        <v>975</v>
+      </c>
+      <c r="AU62" s="323" t="s">
         <v>1382</v>
       </c>
-      <c r="AO60" s="341" t="s">
-[...20 lines deleted...]
-      <c r="AV60" s="348" t="s">
+      <c r="AV62" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW60" s="352" t="s">
-[...5 lines deleted...]
-      <c r="AY60" s="352" t="s">
+      <c r="AW62" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX62" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY62" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ60" s="352" t="s">
-[...280 lines deleted...]
-      <c r="BB62" s="341" t="s">
+      <c r="AZ62" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA62" s="316" t="s">
+        <v>1388</v>
+      </c>
+      <c r="BB62" s="316" t="s">
         <v>1064</v>
       </c>
-      <c r="BC62" s="341" t="s">
+      <c r="BC62" s="316" t="s">
         <v>1065</v>
       </c>
-      <c r="BD62" s="341" t="s">
+      <c r="BD62" s="316" t="s">
         <v>1066</v>
       </c>
-      <c r="BE62" s="341" t="s">
-[...2 lines deleted...]
-      <c r="BF62" s="341" t="s">
+      <c r="BE62" s="316" t="s">
+        <v>1230</v>
+      </c>
+      <c r="BF62" s="316" t="s">
         <v>1067</v>
       </c>
-      <c r="BG62" s="341" t="s">
+      <c r="BG62" s="316" t="s">
         <v>434</v>
       </c>
       <c r="BH62" s="1">
         <v>80021</v>
       </c>
-      <c r="BI62" s="352" t="s">
-[...5 lines deleted...]
-      <c r="B63" s="294" t="s">
+      <c r="BI62" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ62" s="253"/>
+    </row>
+    <row r="63" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B63" s="273" t="s">
         <v>747</v>
       </c>
-      <c r="C63" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="293" t="s">
+      <c r="C63" s="249" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D63" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E63" s="293" t="s">
+      <c r="E63" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F63" s="440" t="s">
-[...26 lines deleted...]
-      <c r="P63" s="273" t="s">
+      <c r="F63" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G63" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H63" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I63" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J63" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K63" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L63" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M63" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N63" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="P63" s="252" t="s">
         <v>369</v>
       </c>
-      <c r="Q63" s="278" t="s">
+      <c r="Q63" s="257" t="s">
         <v>370</v>
       </c>
-      <c r="R63" s="282"/>
-[...1 lines deleted...]
-      <c r="T63" s="280"/>
+      <c r="R63" s="261"/>
+      <c r="S63" s="261"/>
+      <c r="T63" s="259"/>
       <c r="U63" s="3"/>
-      <c r="V63" s="283"/>
-[...7 lines deleted...]
-      <c r="AD63" s="319" t="s">
+      <c r="V63" s="262"/>
+      <c r="W63" s="262"/>
+      <c r="X63" s="3"/>
+      <c r="Y63" s="262"/>
+      <c r="Z63" s="3"/>
+      <c r="AA63" s="3"/>
+      <c r="AB63" s="3"/>
+      <c r="AC63" s="3"/>
+      <c r="AD63" s="294" t="s">
         <v>1003</v>
       </c>
-      <c r="AE63" s="390" t="s">
+      <c r="AE63" s="361" t="s">
         <v>1000</v>
       </c>
-      <c r="AF63" s="392" t="s">
+      <c r="AF63" s="363" t="s">
         <v>1001</v>
       </c>
-      <c r="AG63" s="204"/>
-      <c r="AH63" s="27" t="s">
+      <c r="AH63" s="22" t="s">
         <v>1002</v>
       </c>
-      <c r="AL63" s="351">
+      <c r="AL63" s="325">
         <v>61</v>
       </c>
-      <c r="AM63" s="349">
+      <c r="AM63" s="323">
         <v>950</v>
       </c>
-      <c r="AN63" s="341" t="s">
+      <c r="AN63" s="316" t="s">
+        <v>1513</v>
+      </c>
+      <c r="AO63" s="316" t="s">
+        <v>770</v>
+      </c>
+      <c r="AP63" s="322" t="s">
+        <v>1514</v>
+      </c>
+      <c r="AQ63" s="322" t="s">
         <v>1515</v>
       </c>
-      <c r="AO63" s="341" t="s">
-[...2 lines deleted...]
-      <c r="AP63" s="348" t="s">
+      <c r="AR63" s="322">
+        <v>7</v>
+      </c>
+      <c r="AS63" s="322" t="s">
+        <v>820</v>
+      </c>
+      <c r="AT63" s="322" t="s">
+        <v>990</v>
+      </c>
+      <c r="AU63" s="323" t="s">
         <v>1516</v>
       </c>
-      <c r="AQ63" s="348" t="s">
+      <c r="AV63" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW63" s="316">
+        <v>2500</v>
+      </c>
+      <c r="AX63" s="322">
+        <v>150</v>
+      </c>
+      <c r="AY63" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ63" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BA63" s="316" t="s">
         <v>1517</v>
       </c>
-      <c r="AR63" s="348">
-[...8 lines deleted...]
-      <c r="AU63" s="349" t="s">
+      <c r="BB63" s="316" t="s">
         <v>1518</v>
       </c>
-      <c r="AV63" s="348" t="s">
-[...14 lines deleted...]
-      <c r="BA63" s="341" t="s">
+      <c r="BC63" s="316" t="s">
         <v>1519</v>
       </c>
-      <c r="BB63" s="341" t="s">
+      <c r="BD63" s="316" t="s">
         <v>1520</v>
       </c>
-      <c r="BC63" s="341" t="s">
+      <c r="BE63" s="316" t="s">
         <v>1521</v>
       </c>
-      <c r="BD63" s="341" t="s">
-[...8 lines deleted...]
-      <c r="BG63" s="341" t="s">
+      <c r="BF63" s="316" t="s">
+        <v>1152</v>
+      </c>
+      <c r="BG63" s="316" t="s">
         <v>463</v>
       </c>
       <c r="BH63" s="1">
         <v>43068</v>
       </c>
-      <c r="BI63" s="343" t="s">
-[...5 lines deleted...]
-      <c r="B64" s="453" t="s">
+      <c r="BI63" s="316" t="s">
+        <v>966</v>
+      </c>
+      <c r="BJ63" s="253"/>
+    </row>
+    <row r="64" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B64" s="418" t="s">
         <v>752</v>
       </c>
-      <c r="C64" s="451" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="293" t="s">
+      <c r="C64" s="416" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D64" s="272" t="s">
         <v>681</v>
       </c>
-      <c r="E64" s="293" t="s">
+      <c r="E64" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F64" s="440" t="s">
-[...27 lines deleted...]
-      <c r="P64" s="273" t="s">
+      <c r="F64" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G64" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H64" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I64" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J64" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K64" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L64" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M64" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N64" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O64" s="241"/>
+      <c r="P64" s="252" t="s">
         <v>371</v>
       </c>
-      <c r="Q64" s="278" t="s">
+      <c r="Q64" s="257" t="s">
         <v>741</v>
       </c>
-      <c r="R64" s="282"/>
-[...1 lines deleted...]
-      <c r="T64" s="280"/>
+      <c r="R64" s="261"/>
+      <c r="S64" s="261"/>
+      <c r="T64" s="259"/>
       <c r="U64" s="3"/>
-      <c r="V64" s="283"/>
-[...7 lines deleted...]
-      <c r="AD64" s="435" t="s">
+      <c r="V64" s="262"/>
+      <c r="W64" s="262"/>
+      <c r="X64" s="3"/>
+      <c r="Y64" s="262"/>
+      <c r="Z64" s="3"/>
+      <c r="AA64" s="3"/>
+      <c r="AB64" s="3"/>
+      <c r="AC64" s="3"/>
+      <c r="AD64" s="400" t="s">
         <v>1034</v>
       </c>
-      <c r="AE64" s="435" t="s">
+      <c r="AE64" s="400" t="s">
         <v>1036</v>
       </c>
-      <c r="AF64" s="435" t="s">
+      <c r="AF64" s="400" t="s">
         <v>1037</v>
       </c>
-      <c r="AG64" s="435"/>
-      <c r="AH64" s="435" t="s">
+      <c r="AG64" s="400"/>
+      <c r="AH64" s="400" t="s">
         <v>1035</v>
       </c>
-      <c r="AL64" s="351">
+      <c r="AL64" s="325">
         <v>62</v>
       </c>
-      <c r="AM64" s="518" t="s">
+      <c r="AM64" s="316" t="s">
         <v>930</v>
       </c>
-      <c r="AN64" s="518" t="s">
+      <c r="AN64" s="316" t="s">
+        <v>1533</v>
+      </c>
+      <c r="AO64" s="316"/>
+      <c r="AP64" s="322"/>
+      <c r="AQ64" s="322">
+        <v>250</v>
+      </c>
+      <c r="AR64" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS64" s="322" t="s">
+        <v>820</v>
+      </c>
+      <c r="AT64" s="322" t="s">
+        <v>975</v>
+      </c>
+      <c r="AU64" s="323"/>
+      <c r="AV64" s="322"/>
+      <c r="AW64" s="316"/>
+      <c r="AX64" s="322"/>
+      <c r="AY64" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ64" s="316"/>
+      <c r="BA64" s="316" t="s">
+        <v>1534</v>
+      </c>
+      <c r="BB64" s="316"/>
+      <c r="BC64" s="334" t="s">
+        <v>170</v>
+      </c>
+      <c r="BD64" s="316" t="s">
+        <v>171</v>
+      </c>
+      <c r="BE64" s="316" t="s">
         <v>1535</v>
       </c>
-      <c r="AO64" s="518"/>
-[...21 lines deleted...]
-      <c r="BA64" s="518" t="s">
+      <c r="BF64" s="316" t="s">
         <v>1536</v>
       </c>
-      <c r="BB64" s="518"/>
-[...12 lines deleted...]
-      <c r="BG64" s="518" t="s">
+      <c r="BG64" s="316" t="s">
         <v>451</v>
       </c>
       <c r="BH64" s="1">
         <v>55306</v>
       </c>
-      <c r="BI64" s="518" t="s">
+      <c r="BI64" s="316" t="s">
+        <v>1537</v>
+      </c>
+      <c r="BJ64" s="253"/>
+    </row>
+    <row r="65" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B65" s="273" t="s">
+        <v>753</v>
+      </c>
+      <c r="C65" s="249" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D65" s="272" t="s">
+        <v>136</v>
+      </c>
+      <c r="E65" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F65" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G65" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H65" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I65" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J65" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K65" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L65" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M65" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N65" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="P65" s="252" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q65" s="257" t="s">
+        <v>373</v>
+      </c>
+      <c r="R65" s="261"/>
+      <c r="S65" s="261"/>
+      <c r="T65" s="259"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="262"/>
+      <c r="W65" s="262"/>
+      <c r="X65" s="3"/>
+      <c r="Y65" s="262"/>
+      <c r="Z65" s="3"/>
+      <c r="AA65" s="3"/>
+      <c r="AB65" s="3"/>
+      <c r="AC65" s="3"/>
+      <c r="AD65" s="367"/>
+      <c r="AE65" s="362"/>
+      <c r="AF65" s="364"/>
+      <c r="AG65" s="362"/>
+      <c r="AH65" s="362"/>
+      <c r="AL65" s="325">
+        <v>63</v>
+      </c>
+      <c r="AM65" s="316" t="s">
+        <v>1538</v>
+      </c>
+      <c r="AN65" s="316" t="s">
         <v>1539</v>
       </c>
-      <c r="BJ64" s="274"/>
-[...67 lines deleted...]
-      <c r="AM65" s="341" t="s">
+      <c r="AO65" s="316" t="s">
+        <v>1354</v>
+      </c>
+      <c r="AP65" s="322" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AQ65" s="322" t="s">
+        <v>911</v>
+      </c>
+      <c r="AR65" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS65" s="322" t="s">
+        <v>820</v>
+      </c>
+      <c r="AT65" s="322" t="s">
+        <v>990</v>
+      </c>
+      <c r="AU65" s="323" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AV65" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW65" s="316">
+        <v>1500</v>
+      </c>
+      <c r="AX65" s="322">
+        <v>60</v>
+      </c>
+      <c r="AY65" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ65" s="316"/>
+      <c r="BA65" s="316" t="s">
         <v>1540</v>
       </c>
-      <c r="AN65" s="341" t="s">
+      <c r="BB65" s="316" t="s">
         <v>1541</v>
       </c>
-      <c r="AO65" s="341" t="s">
-[...33 lines deleted...]
-      <c r="BA65" s="341" t="s">
+      <c r="BC65" s="316" t="s">
+        <v>1101</v>
+      </c>
+      <c r="BD65" s="316" t="s">
         <v>1542</v>
       </c>
-      <c r="BB65" s="341" t="s">
+      <c r="BE65" s="316" t="s">
         <v>1543</v>
       </c>
-      <c r="BC65" s="341" t="s">
-[...11 lines deleted...]
-      <c r="BG65" s="341" t="s">
+      <c r="BF65" s="316" t="s">
+        <v>1077</v>
+      </c>
+      <c r="BG65" s="316" t="s">
         <v>442</v>
       </c>
       <c r="BH65" s="1">
         <v>46219</v>
       </c>
-      <c r="BI65" s="343"/>
-[...3 lines deleted...]
-      <c r="B66" s="294" t="s">
+      <c r="BI65" s="316"/>
+      <c r="BJ65" s="253"/>
+    </row>
+    <row r="66" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B66" s="273" t="s">
         <v>755</v>
       </c>
-      <c r="C66" s="270" t="s">
+      <c r="C66" s="249" t="s">
         <v>754</v>
       </c>
-      <c r="D66" s="293" t="s">
+      <c r="D66" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E66" s="293" t="s">
+      <c r="E66" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F66" s="440" t="s">
+      <c r="F66" s="405" t="s">
         <v>1068</v>
       </c>
-      <c r="G66" s="440" t="s">
+      <c r="G66" s="405" t="s">
         <v>1069</v>
       </c>
-      <c r="H66" s="293" t="s">
+      <c r="H66" s="272" t="s">
         <v>1070</v>
       </c>
-      <c r="I66" s="316" t="s">
+      <c r="I66" s="291" t="s">
+        <v>1591</v>
+      </c>
+      <c r="J66" s="291" t="s">
         <v>1071</v>
       </c>
-      <c r="J66" s="316" t="s">
-[...2 lines deleted...]
-      <c r="K66" s="293" t="s">
+      <c r="K66" s="272" t="s">
         <v>438</v>
       </c>
-      <c r="L66" s="316">
+      <c r="L66" s="291">
         <v>31028</v>
       </c>
-      <c r="M66" s="316" t="s">
-[...6 lines deleted...]
-      <c r="P66" s="273" t="s">
+      <c r="M66" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N66" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O66" s="241"/>
+      <c r="P66" s="252" t="s">
         <v>374</v>
       </c>
-      <c r="Q66" s="278" t="s">
+      <c r="Q66" s="257" t="s">
         <v>742</v>
       </c>
-      <c r="R66" s="282"/>
-[...1 lines deleted...]
-      <c r="T66" s="280"/>
+      <c r="R66" s="261"/>
+      <c r="S66" s="261"/>
+      <c r="T66" s="259"/>
       <c r="U66" s="3"/>
-      <c r="V66" s="283"/>
-[...1 lines deleted...]
-      <c r="X66" s="301"/>
+      <c r="V66" s="262"/>
+      <c r="W66" s="262"/>
+      <c r="X66" s="3"/>
       <c r="Y66" s="3"/>
-      <c r="Z66" s="301"/>
-[...8 lines deleted...]
-      <c r="AL66" s="351">
+      <c r="Z66" s="3"/>
+      <c r="AA66" s="3"/>
+      <c r="AB66" s="3"/>
+      <c r="AC66" s="3"/>
+      <c r="AD66" s="367"/>
+      <c r="AE66" s="362"/>
+      <c r="AF66" s="364"/>
+      <c r="AG66" s="362"/>
+      <c r="AH66" s="362"/>
+      <c r="AL66" s="325">
         <v>64</v>
       </c>
-      <c r="AM66" s="349">
+      <c r="AM66" s="323">
         <v>102</v>
       </c>
-      <c r="AN66" s="341" t="s">
+      <c r="AN66" s="316" t="s">
+        <v>1553</v>
+      </c>
+      <c r="AO66" s="316" t="s">
+        <v>796</v>
+      </c>
+      <c r="AP66" s="322" t="s">
+        <v>966</v>
+      </c>
+      <c r="AQ66" s="322" t="s">
+        <v>1554</v>
+      </c>
+      <c r="AR66" s="322"/>
+      <c r="AS66" s="322" t="s">
+        <v>812</v>
+      </c>
+      <c r="AT66" s="322" t="s">
+        <v>975</v>
+      </c>
+      <c r="AU66" s="323" t="s">
         <v>1555</v>
       </c>
-      <c r="AO66" s="341" t="s">
-[...5 lines deleted...]
-      <c r="AQ66" s="348" t="s">
+      <c r="AV66" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW66" s="316">
+        <v>200</v>
+      </c>
+      <c r="AX66" s="322">
+        <v>75</v>
+      </c>
+      <c r="AY66" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ66" s="316"/>
+      <c r="BA66" s="316" t="s">
+        <v>1262</v>
+      </c>
+      <c r="BB66" s="316" t="s">
+        <v>147</v>
+      </c>
+      <c r="BC66" s="316" t="s">
         <v>1556</v>
       </c>
-      <c r="AR66" s="348"/>
-[...6 lines deleted...]
-      <c r="AU66" s="349" t="s">
+      <c r="BD66" s="316" t="s">
+        <v>149</v>
+      </c>
+      <c r="BE66" s="316" t="s">
         <v>1557</v>
       </c>
-      <c r="AV66" s="348" t="s">
+      <c r="BF66" s="316" t="s">
+        <v>1558</v>
+      </c>
+      <c r="BG66" s="316" t="s">
+        <v>447</v>
+      </c>
+      <c r="BH66" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="BI66" s="316"/>
+      <c r="BJ66" s="253"/>
+    </row>
+    <row r="67" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B67" s="273" t="s">
+        <v>756</v>
+      </c>
+      <c r="C67" s="249" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D67" s="272" t="s">
+        <v>141</v>
+      </c>
+      <c r="E67" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F67" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G67" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H67" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I67" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J67" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K67" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L67" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M67" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N67" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O67" s="241"/>
+      <c r="P67" s="252" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q67" s="257" t="s">
+        <v>376</v>
+      </c>
+      <c r="R67" s="261"/>
+      <c r="S67" s="261"/>
+      <c r="T67" s="259"/>
+      <c r="U67" s="3"/>
+      <c r="V67" s="262"/>
+      <c r="W67" s="262"/>
+      <c r="X67" s="3"/>
+      <c r="Y67" s="3"/>
+      <c r="Z67" s="3"/>
+      <c r="AA67" s="3"/>
+      <c r="AB67" s="3"/>
+      <c r="AC67" s="3"/>
+      <c r="AD67" s="367"/>
+      <c r="AE67" s="362"/>
+      <c r="AF67" s="364"/>
+      <c r="AG67" s="362"/>
+      <c r="AH67" s="362"/>
+      <c r="AL67" s="325">
+        <v>65</v>
+      </c>
+      <c r="AM67" s="316" t="s">
+        <v>1573</v>
+      </c>
+      <c r="AN67" s="316" t="s">
+        <v>1574</v>
+      </c>
+      <c r="AO67" s="316" t="s">
+        <v>1575</v>
+      </c>
+      <c r="AP67" s="322" t="s">
+        <v>1576</v>
+      </c>
+      <c r="AQ67" s="322" t="s">
+        <v>315</v>
+      </c>
+      <c r="AR67" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS67" s="322" t="s">
+        <v>816</v>
+      </c>
+      <c r="AT67" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AW66" s="343">
-[...5 lines deleted...]
-      <c r="AY66" s="352" t="s">
+      <c r="AU67" s="323" t="s">
         <v>567</v>
       </c>
-      <c r="AZ66" s="343"/>
-[...100 lines deleted...]
-      <c r="AO67" s="341" t="s">
+      <c r="AV67" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW67" s="316">
+        <v>350</v>
+      </c>
+      <c r="AX67" s="322">
+        <v>30</v>
+      </c>
+      <c r="AY67" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ67" s="316"/>
+      <c r="BA67" s="316" t="s">
+        <v>1035</v>
+      </c>
+      <c r="BB67" s="316" t="s">
         <v>1577</v>
       </c>
-      <c r="AP67" s="348" t="s">
+      <c r="BC67" s="316" t="s">
+        <v>1036</v>
+      </c>
+      <c r="BD67" s="316" t="s">
         <v>1578</v>
       </c>
-      <c r="AQ67" s="348" t="s">
-[...30 lines deleted...]
-      <c r="BB67" s="341" t="s">
+      <c r="BE67" s="316" t="s">
         <v>1579</v>
       </c>
-      <c r="BC67" s="341" t="s">
-[...2 lines deleted...]
-      <c r="BD67" s="341" t="s">
+      <c r="BF67" s="316" t="s">
         <v>1580</v>
       </c>
-      <c r="BE67" s="341" t="s">
-[...5 lines deleted...]
-      <c r="BG67" s="341" t="s">
+      <c r="BG67" s="316" t="s">
         <v>466</v>
       </c>
       <c r="BH67" s="1">
         <v>17125</v>
       </c>
-      <c r="BI67" s="343"/>
-[...3 lines deleted...]
-      <c r="B68" s="294" t="s">
+      <c r="BI67" s="316"/>
+      <c r="BJ67" s="253"/>
+    </row>
+    <row r="68" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B68" s="273" t="s">
         <v>757</v>
       </c>
-      <c r="C68" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="293" t="s">
+      <c r="C68" s="249" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D68" s="272" t="s">
         <v>136</v>
       </c>
-      <c r="E68" s="293" t="s">
+      <c r="E68" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F68" s="440" t="s">
-[...23 lines deleted...]
-      <c r="N68" s="426" t="s">
+      <c r="F68" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G68" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H68" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I68" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J68" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K68" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L68" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M68" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N68" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O68" s="3"/>
-      <c r="P68" s="273" t="s">
+      <c r="P68" s="252" t="s">
         <v>377</v>
       </c>
-      <c r="Q68" s="278" t="s">
+      <c r="Q68" s="257" t="s">
         <v>378</v>
       </c>
-      <c r="R68" s="282"/>
-[...1 lines deleted...]
-      <c r="T68" s="280"/>
+      <c r="R68" s="261"/>
+      <c r="S68" s="261"/>
+      <c r="T68" s="259"/>
       <c r="U68" s="3"/>
-      <c r="V68" s="283"/>
-[...1 lines deleted...]
-      <c r="X68" s="301"/>
+      <c r="V68" s="262"/>
+      <c r="W68" s="262"/>
+      <c r="X68" s="3"/>
       <c r="Y68" s="3"/>
-      <c r="Z68" s="301"/>
-[...8 lines deleted...]
-      <c r="AL68" s="351">
+      <c r="Z68" s="3"/>
+      <c r="AA68" s="3"/>
+      <c r="AB68" s="3"/>
+      <c r="AC68" s="3"/>
+      <c r="AD68" s="367"/>
+      <c r="AE68" s="362"/>
+      <c r="AF68" s="364"/>
+      <c r="AG68" s="362"/>
+      <c r="AH68" s="362"/>
+      <c r="AL68" s="325">
         <v>66</v>
       </c>
-      <c r="AM68" s="341" t="s">
+      <c r="AM68" s="316" t="s">
+        <v>1581</v>
+      </c>
+      <c r="AN68" s="316" t="s">
+        <v>1574</v>
+      </c>
+      <c r="AO68" s="316" t="s">
+        <v>1582</v>
+      </c>
+      <c r="AP68" s="322" t="s">
         <v>1583</v>
       </c>
-      <c r="AN68" s="341" t="s">
-[...2 lines deleted...]
-      <c r="AO68" s="341" t="s">
+      <c r="AQ68" s="322" t="s">
+        <v>315</v>
+      </c>
+      <c r="AR68" s="322">
+        <v>1</v>
+      </c>
+      <c r="AS68" s="322" t="s">
+        <v>816</v>
+      </c>
+      <c r="AT68" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AU68" s="323" t="s">
+        <v>567</v>
+      </c>
+      <c r="AV68" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AW68" s="316">
+        <v>350</v>
+      </c>
+      <c r="AX68" s="322">
+        <v>30</v>
+      </c>
+      <c r="AY68" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ68" s="316"/>
+      <c r="BA68" s="316" t="s">
         <v>1584</v>
       </c>
-      <c r="AP68" s="348" t="s">
+      <c r="BB68" s="316" t="s">
+        <v>1229</v>
+      </c>
+      <c r="BC68" s="316" t="s">
+        <v>1429</v>
+      </c>
+      <c r="BD68" s="316" t="s">
         <v>1585</v>
       </c>
-      <c r="AQ68" s="348" t="s">
-[...27 lines deleted...]
-      <c r="BA68" s="341" t="s">
+      <c r="BE68" s="316" t="s">
         <v>1586</v>
       </c>
-      <c r="BB68" s="341" t="s">
-[...14 lines deleted...]
-      <c r="BG68" s="341" t="s">
+      <c r="BF68" s="316" t="s">
+        <v>1485</v>
+      </c>
+      <c r="BG68" s="316" t="s">
         <v>433</v>
       </c>
       <c r="BH68" s="1">
         <v>95828</v>
       </c>
-      <c r="BI68" s="343"/>
-[...3 lines deleted...]
-      <c r="B69" s="294" t="s">
+      <c r="BI68" s="316"/>
+      <c r="BJ68" s="253"/>
+    </row>
+    <row r="69" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B69" s="273" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C69" s="249" t="s">
         <v>1337</v>
       </c>
-      <c r="C69" s="270" t="s">
+      <c r="D69" s="272" t="s">
+        <v>151</v>
+      </c>
+      <c r="E69" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F69" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G69" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H69" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I69" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J69" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K69" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L69" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M69" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N69" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O69" s="241"/>
+      <c r="P69" s="252" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q69" s="253" t="s">
+        <v>380</v>
+      </c>
+      <c r="R69" s="261"/>
+      <c r="S69" s="261"/>
+      <c r="T69" s="259"/>
+      <c r="U69" s="3"/>
+      <c r="V69" s="262"/>
+      <c r="W69" s="262"/>
+      <c r="X69" s="3"/>
+      <c r="Y69" s="3"/>
+      <c r="Z69" s="3"/>
+      <c r="AA69" s="3"/>
+      <c r="AB69" s="3"/>
+      <c r="AC69" s="3"/>
+      <c r="AD69" s="367"/>
+      <c r="AE69" s="362"/>
+      <c r="AF69" s="364"/>
+      <c r="AG69" s="362"/>
+      <c r="AH69" s="362"/>
+      <c r="AL69" s="325">
+        <v>67</v>
+      </c>
+      <c r="AM69" s="316"/>
+      <c r="AN69" s="316"/>
+      <c r="AO69" s="316"/>
+      <c r="AP69" s="322"/>
+      <c r="AQ69" s="322"/>
+      <c r="AR69" s="322"/>
+      <c r="AS69" s="322"/>
+      <c r="AT69" s="322"/>
+      <c r="AU69" s="323"/>
+      <c r="AV69" s="322"/>
+      <c r="AW69" s="316"/>
+      <c r="AX69" s="322"/>
+      <c r="AY69" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ69" s="316"/>
+      <c r="BA69" s="316"/>
+      <c r="BB69" s="316"/>
+      <c r="BC69" s="316"/>
+      <c r="BD69" s="316"/>
+      <c r="BE69" s="316"/>
+      <c r="BF69" s="316"/>
+      <c r="BG69" s="316"/>
+      <c r="BI69" s="316"/>
+      <c r="BJ69" s="253"/>
+    </row>
+    <row r="70" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B70" s="273" t="s">
+        <v>767</v>
+      </c>
+      <c r="C70" s="249" t="s">
+        <v>766</v>
+      </c>
+      <c r="D70" s="272" t="s">
+        <v>136</v>
+      </c>
+      <c r="E70" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F70" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G70" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H70" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I70" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J70" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K70" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L70" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M70" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N70" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O70" s="241"/>
+      <c r="P70" s="252" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q70" s="257" t="s">
+        <v>751</v>
+      </c>
+      <c r="R70" s="261"/>
+      <c r="S70" s="261"/>
+      <c r="T70" s="259"/>
+      <c r="U70" s="3"/>
+      <c r="V70" s="262"/>
+      <c r="W70" s="262"/>
+      <c r="X70" s="3"/>
+      <c r="Z70" s="3"/>
+      <c r="AA70" s="3"/>
+      <c r="AB70" s="3"/>
+      <c r="AC70" s="3"/>
+      <c r="AD70" s="367"/>
+      <c r="AE70" s="362"/>
+      <c r="AF70" s="364"/>
+      <c r="AG70" s="362"/>
+      <c r="AH70" s="362"/>
+      <c r="AL70" s="325">
+        <v>68</v>
+      </c>
+      <c r="AM70" s="316"/>
+      <c r="AN70" s="316"/>
+      <c r="AO70" s="316"/>
+      <c r="AP70" s="322"/>
+      <c r="AQ70" s="322"/>
+      <c r="AR70" s="322"/>
+      <c r="AS70" s="322"/>
+      <c r="AT70" s="322"/>
+      <c r="AU70" s="323"/>
+      <c r="AV70" s="322"/>
+      <c r="AW70" s="316"/>
+      <c r="AX70" s="322"/>
+      <c r="AY70" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ70" s="316"/>
+      <c r="BA70" s="316"/>
+      <c r="BB70" s="316"/>
+      <c r="BC70" s="316"/>
+      <c r="BD70" s="316"/>
+      <c r="BE70" s="316"/>
+      <c r="BF70" s="316"/>
+      <c r="BG70" s="316"/>
+      <c r="BI70" s="316"/>
+      <c r="BJ70" s="253"/>
+    </row>
+    <row r="71" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B71" s="273" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C71" s="249" t="s">
+        <v>758</v>
+      </c>
+      <c r="D71" s="272" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F71" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G71" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H71" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I71" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J71" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K71" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L71" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M71" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N71" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O71" s="241"/>
+      <c r="P71" s="265"/>
+      <c r="Q71" s="266"/>
+      <c r="R71" s="261"/>
+      <c r="S71" s="268"/>
+      <c r="T71" s="267"/>
+      <c r="U71" s="3"/>
+      <c r="V71" s="268"/>
+      <c r="W71" s="268"/>
+      <c r="X71" s="3"/>
+      <c r="Z71" s="3"/>
+      <c r="AA71" s="3"/>
+      <c r="AB71" s="3"/>
+      <c r="AC71" s="3"/>
+      <c r="AD71" s="367"/>
+      <c r="AE71" s="362"/>
+      <c r="AF71" s="364"/>
+      <c r="AG71" s="362"/>
+      <c r="AH71" s="362"/>
+      <c r="AL71" s="325">
+        <v>69</v>
+      </c>
+      <c r="AM71" s="316"/>
+      <c r="AN71" s="316"/>
+      <c r="AO71" s="316"/>
+      <c r="AP71" s="322"/>
+      <c r="AQ71" s="322"/>
+      <c r="AR71" s="322"/>
+      <c r="AS71" s="322"/>
+      <c r="AT71" s="322"/>
+      <c r="AU71" s="323"/>
+      <c r="AV71" s="322"/>
+      <c r="AW71" s="316"/>
+      <c r="AX71" s="322"/>
+      <c r="AY71" s="322" t="s">
+        <v>567</v>
+      </c>
+      <c r="AZ71" s="316"/>
+      <c r="BA71" s="316"/>
+      <c r="BB71" s="316"/>
+      <c r="BC71" s="316"/>
+      <c r="BD71" s="316"/>
+      <c r="BE71" s="316"/>
+      <c r="BF71" s="316"/>
+      <c r="BG71" s="316"/>
+      <c r="BI71" s="316"/>
+      <c r="BJ71" s="253"/>
+    </row>
+    <row r="72" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="273" t="s">
         <v>1338</v>
       </c>
-      <c r="D69" s="293" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="293" t="s">
+      <c r="C72" s="249" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D72" s="272" t="s">
+        <v>141</v>
+      </c>
+      <c r="E72" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F69" s="440" t="s">
-[...272 lines deleted...]
-      <c r="F72" s="440" t="s">
+      <c r="F72" s="405" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G72" s="460" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H72" s="272" t="s">
         <v>1572</v>
       </c>
-      <c r="G72" s="514" t="s">
-[...5 lines deleted...]
-      <c r="I72" s="316" t="s">
+      <c r="I72" s="291" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J72" s="291" t="s">
         <v>1077</v>
       </c>
-      <c r="J72" s="316" t="s">
-[...2 lines deleted...]
-      <c r="K72" s="293" t="s">
+      <c r="K72" s="272" t="s">
         <v>442</v>
       </c>
-      <c r="L72" s="316">
+      <c r="L72" s="291">
         <v>46225</v>
       </c>
-      <c r="M72" s="316" t="s">
-[...5 lines deleted...]
-      <c r="O72" s="262"/>
+      <c r="M72" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N72" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O72" s="241"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
       <c r="R72" s="3"/>
       <c r="S72" s="3"/>
       <c r="T72" s="3"/>
       <c r="U72" s="3"/>
       <c r="V72" s="3"/>
       <c r="W72" s="3"/>
       <c r="X72" s="3"/>
       <c r="Z72" s="3"/>
       <c r="AA72" s="3"/>
       <c r="AB72" s="3"/>
       <c r="AC72" s="3"/>
-      <c r="AD72" s="397"/>
-[...4 lines deleted...]
-      <c r="AL72" s="351">
+      <c r="AD72" s="367"/>
+      <c r="AE72" s="362"/>
+      <c r="AF72" s="364"/>
+      <c r="AG72" s="362"/>
+      <c r="AH72" s="362"/>
+      <c r="AL72" s="325">
         <v>70</v>
       </c>
-      <c r="AM72" s="341"/>
-[...11 lines deleted...]
-      <c r="AY72" s="352" t="s">
+      <c r="AM72" s="316"/>
+      <c r="AN72" s="316"/>
+      <c r="AO72" s="316"/>
+      <c r="AP72" s="322"/>
+      <c r="AQ72" s="322"/>
+      <c r="AR72" s="322"/>
+      <c r="AS72" s="322"/>
+      <c r="AT72" s="322"/>
+      <c r="AU72" s="323"/>
+      <c r="AV72" s="322"/>
+      <c r="AW72" s="316"/>
+      <c r="AX72" s="322"/>
+      <c r="AY72" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ72" s="343"/>
-[...11 lines deleted...]
-      <c r="B73" s="294" t="s">
+      <c r="AZ72" s="316"/>
+      <c r="BA72" s="316"/>
+      <c r="BB72" s="316"/>
+      <c r="BC72" s="316"/>
+      <c r="BD72" s="316"/>
+      <c r="BE72" s="316"/>
+      <c r="BF72" s="316"/>
+      <c r="BG72" s="316"/>
+      <c r="BI72" s="316"/>
+      <c r="BJ72" s="253"/>
+    </row>
+    <row r="73" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B73" s="273" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C73" s="249" t="s">
         <v>1341</v>
       </c>
-      <c r="C73" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="293" t="s">
+      <c r="D73" s="272" t="s">
         <v>145</v>
       </c>
-      <c r="E73" s="293" t="s">
+      <c r="E73" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F73" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O73" s="262"/>
+      <c r="F73" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G73" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H73" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I73" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J73" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K73" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L73" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M73" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N73" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O73" s="241"/>
       <c r="P73" s="3"/>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
       <c r="S73" s="3"/>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="3"/>
       <c r="Z73" s="3"/>
       <c r="AA73" s="3"/>
       <c r="AB73" s="3"/>
       <c r="AC73" s="3"/>
-      <c r="AD73" s="397"/>
-[...4 lines deleted...]
-      <c r="AL73" s="351">
+      <c r="AD73" s="367"/>
+      <c r="AE73" s="362"/>
+      <c r="AF73" s="364"/>
+      <c r="AG73" s="362"/>
+      <c r="AH73" s="362"/>
+      <c r="AL73" s="325">
         <v>71</v>
       </c>
-      <c r="AM73" s="341"/>
-[...11 lines deleted...]
-      <c r="AY73" s="352" t="s">
+      <c r="AM73" s="316"/>
+      <c r="AN73" s="316"/>
+      <c r="AO73" s="316"/>
+      <c r="AP73" s="322"/>
+      <c r="AQ73" s="322"/>
+      <c r="AR73" s="322"/>
+      <c r="AS73" s="322"/>
+      <c r="AT73" s="322"/>
+      <c r="AU73" s="323"/>
+      <c r="AV73" s="322"/>
+      <c r="AW73" s="316"/>
+      <c r="AX73" s="322"/>
+      <c r="AY73" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ73" s="343"/>
-[...11 lines deleted...]
-      <c r="B74" s="294" t="s">
+      <c r="AZ73" s="316"/>
+      <c r="BA73" s="316"/>
+      <c r="BB73" s="316"/>
+      <c r="BC73" s="316"/>
+      <c r="BD73" s="316"/>
+      <c r="BE73" s="316"/>
+      <c r="BF73" s="316"/>
+      <c r="BG73" s="316"/>
+      <c r="BI73" s="316"/>
+      <c r="BJ73" s="253"/>
+    </row>
+    <row r="74" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B74" s="273" t="s">
         <v>761</v>
       </c>
-      <c r="C74" s="270" t="s">
+      <c r="C74" s="249" t="s">
         <v>760</v>
       </c>
-      <c r="D74" s="293" t="s">
+      <c r="D74" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E74" s="293" t="s">
+      <c r="E74" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F74" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O74" s="262"/>
+      <c r="F74" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G74" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H74" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I74" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J74" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K74" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L74" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M74" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N74" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O74" s="241"/>
       <c r="P74" s="3"/>
       <c r="Q74" s="3"/>
       <c r="R74" s="3"/>
       <c r="S74" s="3"/>
       <c r="T74" s="3"/>
       <c r="U74" s="3"/>
       <c r="V74" s="3"/>
       <c r="W74" s="3"/>
       <c r="X74" s="3"/>
       <c r="Z74" s="3"/>
       <c r="AA74" s="3"/>
       <c r="AB74" s="3"/>
       <c r="AC74" s="3"/>
-      <c r="AD74" s="397"/>
-[...4 lines deleted...]
-      <c r="AL74" s="351">
+      <c r="AD74" s="367"/>
+      <c r="AE74" s="362"/>
+      <c r="AF74" s="364"/>
+      <c r="AG74" s="362"/>
+      <c r="AH74" s="362"/>
+      <c r="AL74" s="325">
         <v>72</v>
       </c>
-      <c r="AM74" s="341"/>
-[...11 lines deleted...]
-      <c r="AY74" s="352" t="s">
+      <c r="AM74" s="316"/>
+      <c r="AN74" s="316"/>
+      <c r="AO74" s="316"/>
+      <c r="AP74" s="322"/>
+      <c r="AQ74" s="322"/>
+      <c r="AR74" s="322"/>
+      <c r="AS74" s="322"/>
+      <c r="AT74" s="322"/>
+      <c r="AU74" s="323"/>
+      <c r="AV74" s="322"/>
+      <c r="AW74" s="316"/>
+      <c r="AX74" s="322"/>
+      <c r="AY74" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ74" s="343"/>
-[...11 lines deleted...]
-      <c r="B75" s="294" t="s">
+      <c r="AZ74" s="316"/>
+      <c r="BA74" s="316"/>
+      <c r="BB74" s="316"/>
+      <c r="BC74" s="316"/>
+      <c r="BD74" s="316"/>
+      <c r="BE74" s="316"/>
+      <c r="BF74" s="316"/>
+      <c r="BG74" s="316"/>
+      <c r="BI74" s="316"/>
+      <c r="BJ74" s="253"/>
+    </row>
+    <row r="75" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B75" s="273" t="s">
         <v>763</v>
       </c>
-      <c r="C75" s="270" t="s">
+      <c r="C75" s="249" t="s">
         <v>762</v>
       </c>
-      <c r="D75" s="293" t="s">
+      <c r="D75" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E75" s="293" t="s">
+      <c r="E75" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F75" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O75" s="262"/>
+      <c r="F75" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G75" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H75" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I75" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J75" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K75" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L75" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M75" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N75" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O75" s="241"/>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
       <c r="S75" s="3"/>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
       <c r="V75" s="3"/>
       <c r="W75" s="3"/>
       <c r="X75" s="3"/>
       <c r="Z75" s="3"/>
       <c r="AA75" s="3"/>
       <c r="AB75" s="3"/>
       <c r="AC75" s="3"/>
-      <c r="AD75" s="397"/>
-[...4 lines deleted...]
-      <c r="AL75" s="351">
+      <c r="AD75" s="367"/>
+      <c r="AE75" s="362"/>
+      <c r="AF75" s="364"/>
+      <c r="AG75" s="362"/>
+      <c r="AH75" s="362"/>
+      <c r="AL75" s="325">
         <v>73</v>
       </c>
-      <c r="AM75" s="341"/>
-[...11 lines deleted...]
-      <c r="AY75" s="352" t="s">
+      <c r="AM75" s="316"/>
+      <c r="AN75" s="316"/>
+      <c r="AO75" s="316"/>
+      <c r="AP75" s="322"/>
+      <c r="AQ75" s="322"/>
+      <c r="AR75" s="322"/>
+      <c r="AS75" s="322"/>
+      <c r="AT75" s="322"/>
+      <c r="AU75" s="323"/>
+      <c r="AV75" s="322"/>
+      <c r="AW75" s="316"/>
+      <c r="AX75" s="322"/>
+      <c r="AY75" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ75" s="343"/>
-[...11 lines deleted...]
-      <c r="B76" s="452" t="s">
+      <c r="AZ75" s="316"/>
+      <c r="BA75" s="316"/>
+      <c r="BB75" s="316"/>
+      <c r="BC75" s="316"/>
+      <c r="BD75" s="316"/>
+      <c r="BE75" s="316"/>
+      <c r="BF75" s="316"/>
+      <c r="BG75" s="316"/>
+      <c r="BI75" s="316"/>
+      <c r="BJ75" s="253"/>
+    </row>
+    <row r="76" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B76" s="417" t="s">
         <v>861</v>
       </c>
-      <c r="C76" s="450" t="s">
+      <c r="C76" s="415" t="s">
         <v>479</v>
       </c>
-      <c r="D76" s="293" t="s">
+      <c r="D76" s="272" t="s">
         <v>136</v>
       </c>
-      <c r="E76" s="293" t="s">
+      <c r="E76" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F76" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O76" s="262"/>
+      <c r="F76" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G76" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H76" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I76" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J76" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K76" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L76" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M76" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N76" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O76" s="241"/>
       <c r="P76" s="3"/>
       <c r="Q76" s="3"/>
       <c r="R76" s="3"/>
       <c r="S76" s="3"/>
       <c r="T76" s="3"/>
       <c r="U76" s="3"/>
       <c r="V76" s="3"/>
       <c r="W76" s="3"/>
       <c r="X76" s="3"/>
       <c r="Z76" s="3"/>
       <c r="AA76" s="3"/>
       <c r="AB76" s="3"/>
       <c r="AC76" s="3"/>
-      <c r="AD76" s="397"/>
-[...3 lines deleted...]
-      <c r="AH76" s="391"/>
+      <c r="AD76" s="367"/>
+      <c r="AE76" s="362"/>
+      <c r="AF76" s="364"/>
+      <c r="AG76" s="362"/>
+      <c r="AH76" s="362"/>
       <c r="AJ76" s="3"/>
-      <c r="AL76" s="351">
+      <c r="AL76" s="325">
         <v>74</v>
       </c>
-      <c r="AM76" s="341"/>
-[...11 lines deleted...]
-      <c r="AY76" s="352" t="s">
+      <c r="AM76" s="316"/>
+      <c r="AN76" s="316"/>
+      <c r="AO76" s="316"/>
+      <c r="AP76" s="322"/>
+      <c r="AQ76" s="322"/>
+      <c r="AR76" s="322"/>
+      <c r="AS76" s="322"/>
+      <c r="AT76" s="322"/>
+      <c r="AU76" s="323"/>
+      <c r="AV76" s="322"/>
+      <c r="AW76" s="316"/>
+      <c r="AX76" s="322"/>
+      <c r="AY76" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ76" s="343"/>
-[...14 lines deleted...]
-      <c r="C77" s="270" t="s">
+      <c r="AZ76" s="316"/>
+      <c r="BA76" s="316"/>
+      <c r="BB76" s="316"/>
+      <c r="BC76" s="316"/>
+      <c r="BD76" s="316"/>
+      <c r="BE76" s="316"/>
+      <c r="BF76" s="316"/>
+      <c r="BG76" s="316"/>
+      <c r="BI76" s="316"/>
+      <c r="BJ76" s="253"/>
+    </row>
+    <row r="77" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B77" s="273" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C77" s="249" t="s">
         <v>782</v>
       </c>
-      <c r="D77" s="293" t="s">
+      <c r="D77" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E77" s="293" t="s">
+      <c r="E77" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F77" s="440" t="s">
+      <c r="F77" s="405" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G77" s="405" t="s">
         <v>1475</v>
       </c>
-      <c r="G77" s="440" t="s">
+      <c r="H77" s="272" t="s">
         <v>1476</v>
       </c>
-      <c r="H77" s="293" t="s">
-[...8 lines deleted...]
-      <c r="K77" s="293" t="s">
+      <c r="I77" s="291" t="s">
+        <v>1594</v>
+      </c>
+      <c r="J77" s="291" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K77" s="272" t="s">
         <v>433</v>
       </c>
-      <c r="L77" s="316">
+      <c r="L77" s="291">
         <v>94520</v>
       </c>
-      <c r="M77" s="316" t="s">
-[...5 lines deleted...]
-      <c r="O77" s="262"/>
+      <c r="M77" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N77" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O77" s="241"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="S77" s="3"/>
       <c r="T77" s="3"/>
       <c r="U77" s="3"/>
       <c r="V77" s="3"/>
       <c r="W77" s="3"/>
       <c r="X77" s="3"/>
       <c r="Z77" s="3"/>
       <c r="AA77" s="3"/>
       <c r="AB77" s="3"/>
       <c r="AC77" s="3"/>
-      <c r="AD77" s="397"/>
-[...3 lines deleted...]
-      <c r="AH77" s="391"/>
+      <c r="AD77" s="367"/>
+      <c r="AE77" s="362"/>
+      <c r="AF77" s="364"/>
+      <c r="AG77" s="362"/>
+      <c r="AH77" s="362"/>
       <c r="AJ77" s="3"/>
-      <c r="AL77" s="351">
+      <c r="AL77" s="325">
         <v>75</v>
       </c>
-      <c r="AM77" s="341"/>
-[...11 lines deleted...]
-      <c r="AY77" s="352" t="s">
+      <c r="AM77" s="316"/>
+      <c r="AN77" s="316"/>
+      <c r="AO77" s="316"/>
+      <c r="AP77" s="322"/>
+      <c r="AQ77" s="322"/>
+      <c r="AR77" s="322"/>
+      <c r="AS77" s="322"/>
+      <c r="AT77" s="322"/>
+      <c r="AU77" s="323"/>
+      <c r="AV77" s="322"/>
+      <c r="AW77" s="316"/>
+      <c r="AX77" s="322"/>
+      <c r="AY77" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ77" s="343"/>
-[...11 lines deleted...]
-      <c r="B78" s="294" t="s">
+      <c r="AZ77" s="316"/>
+      <c r="BA77" s="316"/>
+      <c r="BB77" s="316"/>
+      <c r="BC77" s="316"/>
+      <c r="BD77" s="316"/>
+      <c r="BE77" s="316"/>
+      <c r="BF77" s="316"/>
+      <c r="BG77" s="316"/>
+      <c r="BI77" s="316"/>
+      <c r="BJ77" s="253"/>
+    </row>
+    <row r="78" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B78" s="273" t="s">
         <v>765</v>
       </c>
-      <c r="C78" s="270" t="s">
+      <c r="C78" s="249" t="s">
         <v>764</v>
       </c>
-      <c r="D78" s="293" t="s">
+      <c r="D78" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E78" s="293" t="s">
+      <c r="E78" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F78" s="440" t="s">
-[...28 lines deleted...]
-        <v>1396</v>
+      <c r="F78" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G78" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H78" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I78" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J78" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K78" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L78" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M78" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N78" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O78" s="241"/>
+      <c r="P78" s="438" t="s">
+        <v>1395</v>
       </c>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="S78" s="3"/>
       <c r="T78" s="3"/>
       <c r="U78" s="3"/>
       <c r="V78" s="3"/>
       <c r="W78" s="3"/>
       <c r="X78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AA78" s="3"/>
       <c r="AB78" s="3"/>
       <c r="AC78" s="3"/>
-      <c r="AD78" s="397"/>
-[...3 lines deleted...]
-      <c r="AH78" s="391"/>
+      <c r="AD78" s="367"/>
+      <c r="AE78" s="362"/>
+      <c r="AF78" s="364"/>
+      <c r="AG78" s="362"/>
+      <c r="AH78" s="362"/>
       <c r="AJ78" s="3"/>
-      <c r="AL78" s="351">
+      <c r="AL78" s="325">
         <v>76</v>
       </c>
-      <c r="AM78" s="341"/>
-[...11 lines deleted...]
-      <c r="AY78" s="352" t="s">
+      <c r="AM78" s="316"/>
+      <c r="AN78" s="316"/>
+      <c r="AO78" s="316"/>
+      <c r="AP78" s="322"/>
+      <c r="AQ78" s="322"/>
+      <c r="AR78" s="322"/>
+      <c r="AS78" s="322"/>
+      <c r="AT78" s="322"/>
+      <c r="AU78" s="323"/>
+      <c r="AV78" s="322"/>
+      <c r="AW78" s="316"/>
+      <c r="AX78" s="322"/>
+      <c r="AY78" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ78" s="343"/>
-[...11 lines deleted...]
-      <c r="B79" s="294" t="s">
+      <c r="AZ78" s="316"/>
+      <c r="BA78" s="316"/>
+      <c r="BB78" s="316"/>
+      <c r="BC78" s="316"/>
+      <c r="BD78" s="316"/>
+      <c r="BE78" s="316"/>
+      <c r="BF78" s="316"/>
+      <c r="BG78" s="316"/>
+      <c r="BI78" s="316"/>
+      <c r="BJ78" s="253"/>
+    </row>
+    <row r="79" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B79" s="273" t="s">
         <v>736</v>
       </c>
-      <c r="C79" s="270" t="s">
+      <c r="C79" s="249" t="s">
         <v>735</v>
       </c>
-      <c r="D79" s="293" t="s">
+      <c r="D79" s="272" t="s">
         <v>136</v>
       </c>
-      <c r="E79" s="293" t="s">
+      <c r="E79" s="272" t="s">
         <v>863</v>
       </c>
-      <c r="F79" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O79" s="262"/>
+      <c r="F79" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G79" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H79" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I79" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J79" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K79" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L79" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M79" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N79" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O79" s="241"/>
       <c r="P79" s="3" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
       <c r="Q79" s="3"/>
       <c r="R79" s="3"/>
       <c r="S79" s="3"/>
       <c r="T79" s="3"/>
       <c r="U79" s="3"/>
       <c r="V79" s="3"/>
       <c r="W79" s="3"/>
       <c r="X79" s="3"/>
       <c r="Z79" s="3"/>
       <c r="AA79" s="3"/>
       <c r="AB79" s="3"/>
       <c r="AC79" s="3"/>
-      <c r="AD79" s="397"/>
-[...3 lines deleted...]
-      <c r="AH79" s="391"/>
+      <c r="AD79" s="367"/>
+      <c r="AE79" s="362"/>
+      <c r="AF79" s="364"/>
+      <c r="AG79" s="362"/>
+      <c r="AH79" s="362"/>
       <c r="AJ79" s="3"/>
-      <c r="AL79" s="351">
+      <c r="AL79" s="325">
         <v>77</v>
       </c>
-      <c r="AM79" s="341"/>
-[...11 lines deleted...]
-      <c r="AY79" s="352" t="s">
+      <c r="AM79" s="316"/>
+      <c r="AN79" s="316"/>
+      <c r="AO79" s="316"/>
+      <c r="AP79" s="322"/>
+      <c r="AQ79" s="322"/>
+      <c r="AR79" s="322"/>
+      <c r="AS79" s="322"/>
+      <c r="AT79" s="322"/>
+      <c r="AU79" s="323"/>
+      <c r="AV79" s="322"/>
+      <c r="AW79" s="316"/>
+      <c r="AX79" s="322"/>
+      <c r="AY79" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ79" s="343"/>
-[...11 lines deleted...]
-      <c r="B80" s="294" t="s">
+      <c r="AZ79" s="316"/>
+      <c r="BA79" s="316"/>
+      <c r="BB79" s="316"/>
+      <c r="BC79" s="316"/>
+      <c r="BD79" s="316"/>
+      <c r="BE79" s="316"/>
+      <c r="BF79" s="316"/>
+      <c r="BG79" s="316"/>
+      <c r="BI79" s="316"/>
+      <c r="BJ79" s="253"/>
+    </row>
+    <row r="80" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B80" s="273" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C80" s="249" t="s">
         <v>1345</v>
       </c>
-      <c r="C80" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="293" t="s">
+      <c r="D80" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E80" s="293" t="s">
+      <c r="E80" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F80" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O80" s="262"/>
+      <c r="F80" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G80" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H80" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I80" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J80" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K80" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L80" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M80" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N80" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O80" s="241"/>
       <c r="P80" s="3" t="s">
-        <v>1398</v>
+        <v>1397</v>
       </c>
       <c r="Q80" s="3"/>
       <c r="R80" s="3"/>
       <c r="S80" s="3"/>
       <c r="T80" s="3"/>
       <c r="U80" s="3"/>
       <c r="V80" s="3"/>
       <c r="W80" s="3"/>
       <c r="X80" s="3"/>
       <c r="Z80" s="3"/>
       <c r="AA80" s="3"/>
       <c r="AB80" s="3"/>
       <c r="AC80" s="3"/>
-      <c r="AD80" s="397"/>
-[...3 lines deleted...]
-      <c r="AH80" s="391"/>
+      <c r="AD80" s="367"/>
+      <c r="AE80" s="362"/>
+      <c r="AF80" s="364"/>
+      <c r="AG80" s="362"/>
+      <c r="AH80" s="362"/>
       <c r="AJ80" s="3"/>
-      <c r="AL80" s="351">
+      <c r="AL80" s="325">
         <v>78</v>
       </c>
-      <c r="AM80" s="341"/>
-[...11 lines deleted...]
-      <c r="AY80" s="352" t="s">
+      <c r="AM80" s="316"/>
+      <c r="AN80" s="316"/>
+      <c r="AO80" s="316"/>
+      <c r="AP80" s="322"/>
+      <c r="AQ80" s="322"/>
+      <c r="AR80" s="322"/>
+      <c r="AS80" s="322"/>
+      <c r="AT80" s="322"/>
+      <c r="AU80" s="323"/>
+      <c r="AV80" s="322"/>
+      <c r="AW80" s="316"/>
+      <c r="AX80" s="322"/>
+      <c r="AY80" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ80" s="343"/>
-[...11 lines deleted...]
-      <c r="B81" s="294" t="s">
+      <c r="AZ80" s="316"/>
+      <c r="BA80" s="316"/>
+      <c r="BB80" s="316"/>
+      <c r="BC80" s="316"/>
+      <c r="BD80" s="316"/>
+      <c r="BE80" s="316"/>
+      <c r="BF80" s="316"/>
+      <c r="BG80" s="316"/>
+      <c r="BI80" s="316"/>
+      <c r="BJ80" s="253"/>
+    </row>
+    <row r="81" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B81" s="273" t="s">
         <v>769</v>
       </c>
-      <c r="C81" s="270" t="s">
+      <c r="C81" s="249" t="s">
         <v>768</v>
       </c>
-      <c r="D81" s="293" t="s">
+      <c r="D81" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E81" s="293" t="s">
+      <c r="E81" s="272" t="s">
         <v>1048</v>
       </c>
-      <c r="F81" s="512" t="s">
+      <c r="F81" s="405" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G81" s="461" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H81" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I81" s="291" t="s">
         <v>1529</v>
       </c>
-      <c r="G81" s="517" t="s">
+      <c r="J81" s="291" t="s">
         <v>1530</v>
       </c>
-      <c r="H81" s="513" t="s">
-[...8 lines deleted...]
-      <c r="K81" s="513" t="s">
+      <c r="K81" s="272" t="s">
         <v>459</v>
       </c>
-      <c r="L81" s="515">
+      <c r="L81" s="291">
         <v>87545</v>
       </c>
-      <c r="M81" s="316" t="s">
-[...5 lines deleted...]
-      <c r="O81" s="262"/>
+      <c r="M81" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N81" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O81" s="241"/>
       <c r="P81" s="3" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="Q81" s="3"/>
       <c r="R81" s="3"/>
       <c r="S81" s="3"/>
       <c r="T81" s="3"/>
       <c r="U81" s="3"/>
       <c r="V81" s="3"/>
       <c r="W81" s="3"/>
       <c r="X81" s="3"/>
       <c r="Z81" s="3"/>
       <c r="AA81" s="3"/>
       <c r="AB81" s="3"/>
       <c r="AC81" s="3"/>
-      <c r="AD81" s="397"/>
-[...3 lines deleted...]
-      <c r="AH81" s="391"/>
+      <c r="AD81" s="367"/>
+      <c r="AE81" s="362"/>
+      <c r="AF81" s="364"/>
+      <c r="AG81" s="362"/>
+      <c r="AH81" s="362"/>
       <c r="AJ81" s="3"/>
-      <c r="AL81" s="351">
+      <c r="AL81" s="325">
         <v>79</v>
       </c>
-      <c r="AM81" s="341"/>
-[...11 lines deleted...]
-      <c r="AY81" s="352" t="s">
+      <c r="AM81" s="316"/>
+      <c r="AN81" s="316"/>
+      <c r="AO81" s="316"/>
+      <c r="AP81" s="322"/>
+      <c r="AQ81" s="322"/>
+      <c r="AR81" s="322"/>
+      <c r="AS81" s="322"/>
+      <c r="AT81" s="322"/>
+      <c r="AU81" s="323"/>
+      <c r="AV81" s="322"/>
+      <c r="AW81" s="316"/>
+      <c r="AX81" s="322"/>
+      <c r="AY81" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ81" s="343"/>
-[...11 lines deleted...]
-      <c r="B82" s="294" t="s">
+      <c r="AZ81" s="316"/>
+      <c r="BA81" s="316"/>
+      <c r="BB81" s="316"/>
+      <c r="BC81" s="316"/>
+      <c r="BD81" s="316"/>
+      <c r="BE81" s="316"/>
+      <c r="BF81" s="316"/>
+      <c r="BG81" s="316"/>
+      <c r="BI81" s="316"/>
+      <c r="BJ81" s="253"/>
+    </row>
+    <row r="82" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B82" s="273" t="s">
         <v>734</v>
       </c>
-      <c r="C82" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="293" t="s">
+      <c r="C82" s="249" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D82" s="272" t="s">
         <v>145</v>
       </c>
-      <c r="E82" s="293" t="s">
+      <c r="E82" s="272" t="s">
         <v>863</v>
       </c>
-      <c r="F82" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O82" s="262"/>
+      <c r="F82" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G82" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H82" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I82" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J82" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K82" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L82" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M82" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N82" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O82" s="241"/>
       <c r="P82" s="3" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="Q82" s="3"/>
       <c r="R82" s="3"/>
       <c r="S82" s="3"/>
       <c r="T82" s="3"/>
       <c r="U82" s="3"/>
       <c r="V82" s="3"/>
       <c r="W82" s="3"/>
       <c r="X82" s="3"/>
       <c r="Z82" s="3"/>
       <c r="AA82" s="3"/>
       <c r="AB82" s="3"/>
       <c r="AC82" s="3"/>
-      <c r="AD82" s="397"/>
-[...3 lines deleted...]
-      <c r="AH82" s="391"/>
+      <c r="AD82" s="367"/>
+      <c r="AE82" s="362"/>
+      <c r="AF82" s="364"/>
+      <c r="AG82" s="362"/>
+      <c r="AH82" s="362"/>
       <c r="AJ82" s="3"/>
-      <c r="AL82" s="351">
+      <c r="AL82" s="325">
         <v>80</v>
       </c>
-      <c r="AM82" s="341"/>
-[...11 lines deleted...]
-      <c r="AY82" s="352" t="s">
+      <c r="AM82" s="316"/>
+      <c r="AN82" s="316"/>
+      <c r="AO82" s="316"/>
+      <c r="AP82" s="322"/>
+      <c r="AQ82" s="322"/>
+      <c r="AR82" s="322"/>
+      <c r="AS82" s="322"/>
+      <c r="AT82" s="322"/>
+      <c r="AU82" s="323"/>
+      <c r="AV82" s="322"/>
+      <c r="AW82" s="316"/>
+      <c r="AX82" s="322"/>
+      <c r="AY82" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ82" s="343"/>
-[...11 lines deleted...]
-      <c r="B83" s="294" t="s">
+      <c r="AZ82" s="316"/>
+      <c r="BA82" s="316"/>
+      <c r="BB82" s="316"/>
+      <c r="BC82" s="316"/>
+      <c r="BD82" s="316"/>
+      <c r="BE82" s="316"/>
+      <c r="BF82" s="316"/>
+      <c r="BG82" s="316"/>
+      <c r="BI82" s="316"/>
+      <c r="BJ82" s="253"/>
+    </row>
+    <row r="83" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B83" s="273" t="s">
         <v>770</v>
       </c>
-      <c r="C83" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="293" t="s">
+      <c r="C83" s="249" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D83" s="272" t="s">
         <v>145</v>
       </c>
-      <c r="E83" s="293" t="s">
+      <c r="E83" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F83" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O83" s="262"/>
+      <c r="F83" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G83" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H83" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I83" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J83" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K83" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L83" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M83" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N83" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O83" s="241"/>
       <c r="P83" s="3" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="Q83" s="3"/>
       <c r="R83" s="3"/>
       <c r="S83" s="3"/>
       <c r="T83" s="3"/>
       <c r="U83" s="3"/>
       <c r="V83" s="3"/>
       <c r="W83" s="3"/>
       <c r="X83" s="3"/>
       <c r="Z83" s="3"/>
       <c r="AA83" s="3"/>
       <c r="AB83" s="3"/>
       <c r="AC83" s="3"/>
-      <c r="AD83" s="397"/>
-[...3 lines deleted...]
-      <c r="AH83" s="391"/>
+      <c r="AD83" s="367"/>
+      <c r="AE83" s="362"/>
+      <c r="AF83" s="364"/>
+      <c r="AG83" s="362"/>
+      <c r="AH83" s="362"/>
       <c r="AJ83" s="3"/>
-      <c r="AL83" s="351">
+      <c r="AL83" s="325">
         <v>81</v>
       </c>
-      <c r="AM83" s="341"/>
-[...11 lines deleted...]
-      <c r="AY83" s="352" t="s">
+      <c r="AM83" s="316"/>
+      <c r="AN83" s="316"/>
+      <c r="AO83" s="316"/>
+      <c r="AP83" s="322"/>
+      <c r="AQ83" s="322"/>
+      <c r="AR83" s="322"/>
+      <c r="AS83" s="322"/>
+      <c r="AT83" s="322"/>
+      <c r="AU83" s="323"/>
+      <c r="AV83" s="322"/>
+      <c r="AW83" s="316"/>
+      <c r="AX83" s="322"/>
+      <c r="AY83" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ83" s="343"/>
-[...11 lines deleted...]
-      <c r="B84" s="294" t="s">
+      <c r="AZ83" s="316"/>
+      <c r="BA83" s="316"/>
+      <c r="BB83" s="316"/>
+      <c r="BC83" s="316"/>
+      <c r="BD83" s="316"/>
+      <c r="BE83" s="316"/>
+      <c r="BF83" s="316"/>
+      <c r="BG83" s="316"/>
+      <c r="BI83" s="316"/>
+      <c r="BJ83" s="253"/>
+    </row>
+    <row r="84" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B84" s="273" t="s">
         <v>744</v>
       </c>
-      <c r="C84" s="270" t="s">
+      <c r="C84" s="249" t="s">
         <v>743</v>
       </c>
-      <c r="D84" s="293" t="s">
+      <c r="D84" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E84" s="293" t="s">
+      <c r="E84" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F84" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O84" s="262"/>
+      <c r="F84" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G84" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H84" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I84" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J84" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K84" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L84" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M84" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N84" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O84" s="241"/>
       <c r="P84" s="3" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
       <c r="Q84" s="3"/>
       <c r="R84" s="3"/>
       <c r="S84" s="3"/>
       <c r="T84" s="3"/>
       <c r="U84" s="3"/>
       <c r="V84" s="3"/>
       <c r="W84" s="3"/>
       <c r="X84" s="3"/>
       <c r="Z84" s="3"/>
       <c r="AA84" s="3"/>
       <c r="AB84" s="3"/>
       <c r="AC84" s="3"/>
-      <c r="AD84" s="397"/>
-[...3 lines deleted...]
-      <c r="AH84" s="391"/>
+      <c r="AD84" s="367"/>
+      <c r="AE84" s="362"/>
+      <c r="AF84" s="364"/>
+      <c r="AG84" s="362"/>
+      <c r="AH84" s="362"/>
       <c r="AJ84" s="3"/>
-      <c r="AL84" s="351">
+      <c r="AL84" s="325">
         <v>82</v>
       </c>
-      <c r="AM84" s="341"/>
-[...11 lines deleted...]
-      <c r="AY84" s="352" t="s">
+      <c r="AM84" s="316"/>
+      <c r="AN84" s="316"/>
+      <c r="AO84" s="316"/>
+      <c r="AP84" s="322"/>
+      <c r="AQ84" s="322"/>
+      <c r="AR84" s="322"/>
+      <c r="AS84" s="322"/>
+      <c r="AT84" s="322"/>
+      <c r="AU84" s="323"/>
+      <c r="AV84" s="322"/>
+      <c r="AW84" s="316"/>
+      <c r="AX84" s="322"/>
+      <c r="AY84" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ84" s="343"/>
-[...11 lines deleted...]
-      <c r="B85" s="294" t="s">
+      <c r="AZ84" s="316"/>
+      <c r="BA84" s="316"/>
+      <c r="BB84" s="316"/>
+      <c r="BC84" s="316"/>
+      <c r="BD84" s="316"/>
+      <c r="BE84" s="316"/>
+      <c r="BF84" s="316"/>
+      <c r="BG84" s="316"/>
+      <c r="BI84" s="316"/>
+      <c r="BJ84" s="253"/>
+    </row>
+    <row r="85" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B85" s="273" t="s">
         <v>738</v>
       </c>
-      <c r="C85" s="270" t="s">
+      <c r="C85" s="249" t="s">
         <v>737</v>
       </c>
-      <c r="D85" s="293" t="s">
+      <c r="D85" s="272" t="s">
         <v>136</v>
       </c>
-      <c r="E85" s="293" t="s">
+      <c r="E85" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F85" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O85" s="262"/>
+      <c r="F85" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G85" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H85" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I85" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J85" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K85" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L85" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M85" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N85" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O85" s="241"/>
       <c r="P85" s="3" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="Q85" s="3"/>
       <c r="R85" s="3"/>
       <c r="S85" s="3"/>
       <c r="T85" s="3"/>
       <c r="U85" s="3"/>
       <c r="V85" s="3"/>
       <c r="W85" s="3"/>
       <c r="X85" s="3"/>
       <c r="Z85" s="3"/>
       <c r="AA85" s="3"/>
       <c r="AB85" s="3"/>
       <c r="AC85" s="3"/>
-      <c r="AD85" s="397"/>
-[...3 lines deleted...]
-      <c r="AH85" s="391"/>
+      <c r="AD85" s="367"/>
+      <c r="AE85" s="362"/>
+      <c r="AF85" s="364"/>
+      <c r="AG85" s="362"/>
+      <c r="AH85" s="362"/>
       <c r="AJ85" s="3"/>
-      <c r="AL85" s="351">
+      <c r="AL85" s="325">
         <v>83</v>
       </c>
-      <c r="AM85" s="341"/>
-[...11 lines deleted...]
-      <c r="AY85" s="352" t="s">
+      <c r="AM85" s="316"/>
+      <c r="AN85" s="316"/>
+      <c r="AO85" s="316"/>
+      <c r="AP85" s="322"/>
+      <c r="AQ85" s="322"/>
+      <c r="AR85" s="322"/>
+      <c r="AS85" s="322"/>
+      <c r="AT85" s="322"/>
+      <c r="AU85" s="323"/>
+      <c r="AV85" s="322"/>
+      <c r="AW85" s="316"/>
+      <c r="AX85" s="322"/>
+      <c r="AY85" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ85" s="343"/>
-[...11 lines deleted...]
-      <c r="B86" s="294" t="s">
+      <c r="AZ85" s="316"/>
+      <c r="BA85" s="316"/>
+      <c r="BB85" s="316"/>
+      <c r="BC85" s="316"/>
+      <c r="BD85" s="316"/>
+      <c r="BE85" s="316"/>
+      <c r="BF85" s="316"/>
+      <c r="BG85" s="316"/>
+      <c r="BI85" s="316"/>
+      <c r="BJ85" s="253"/>
+    </row>
+    <row r="86" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B86" s="273" t="s">
         <v>772</v>
       </c>
-      <c r="C86" s="270" t="s">
+      <c r="C86" s="249" t="s">
         <v>771</v>
       </c>
-      <c r="D86" s="293" t="s">
+      <c r="D86" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E86" s="293" t="s">
+      <c r="E86" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F86" s="440" t="s">
-[...26 lines deleted...]
-      <c r="O86" s="262"/>
+      <c r="F86" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G86" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H86" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I86" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J86" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K86" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L86" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M86" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N86" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O86" s="241"/>
       <c r="P86" s="3" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
       <c r="Q86" s="3"/>
       <c r="R86" s="3"/>
       <c r="S86" s="3"/>
       <c r="T86" s="3"/>
       <c r="U86" s="3"/>
       <c r="V86" s="3"/>
       <c r="W86" s="3"/>
       <c r="X86" s="3"/>
       <c r="Z86" s="3"/>
       <c r="AA86" s="3"/>
       <c r="AB86" s="3"/>
       <c r="AC86" s="3"/>
-      <c r="AD86" s="397"/>
-[...3 lines deleted...]
-      <c r="AH86" s="391"/>
+      <c r="AD86" s="367"/>
+      <c r="AE86" s="362"/>
+      <c r="AF86" s="364"/>
+      <c r="AG86" s="362"/>
+      <c r="AH86" s="362"/>
       <c r="AJ86" s="3"/>
-      <c r="AL86" s="351">
+      <c r="AL86" s="325">
         <v>84</v>
       </c>
-      <c r="AM86" s="341"/>
-[...11 lines deleted...]
-      <c r="AY86" s="352" t="s">
+      <c r="AM86" s="316"/>
+      <c r="AN86" s="316"/>
+      <c r="AO86" s="316"/>
+      <c r="AP86" s="322"/>
+      <c r="AQ86" s="322"/>
+      <c r="AR86" s="322"/>
+      <c r="AS86" s="322"/>
+      <c r="AT86" s="322"/>
+      <c r="AU86" s="323"/>
+      <c r="AV86" s="322"/>
+      <c r="AW86" s="316"/>
+      <c r="AX86" s="322"/>
+      <c r="AY86" s="322" t="s">
         <v>567</v>
       </c>
-      <c r="AZ86" s="343"/>
-[...14 lines deleted...]
-      <c r="C87" s="270" t="s">
+      <c r="AZ86" s="316"/>
+      <c r="BA86" s="316"/>
+      <c r="BB86" s="316"/>
+      <c r="BC86" s="316"/>
+      <c r="BD86" s="316"/>
+      <c r="BE86" s="316"/>
+      <c r="BF86" s="316"/>
+      <c r="BG86" s="316"/>
+      <c r="BI86" s="316"/>
+      <c r="BJ86" s="253"/>
+    </row>
+    <row r="87" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B87" s="273" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C87" s="249" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D87" s="272" t="s">
+        <v>141</v>
+      </c>
+      <c r="E87" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F87" s="405" t="s">
         <v>1132</v>
       </c>
-      <c r="D87" s="293" t="s">
-[...5 lines deleted...]
-      <c r="F87" s="440" t="s">
+      <c r="G87" s="405" t="s">
         <v>1133</v>
       </c>
-      <c r="G87" s="440" t="s">
+      <c r="H87" s="272" t="s">
         <v>1134</v>
       </c>
-      <c r="H87" s="293" t="s">
+      <c r="I87" s="291" t="s">
         <v>1135</v>
       </c>
-      <c r="I87" s="316" t="s">
+      <c r="J87" s="291" t="s">
         <v>1136</v>
       </c>
-      <c r="J87" s="316" t="s">
-[...2 lines deleted...]
-      <c r="K87" s="293" t="s">
+      <c r="K87" s="272" t="s">
         <v>451</v>
       </c>
-      <c r="L87" s="316">
+      <c r="L87" s="291">
         <v>55449</v>
       </c>
-      <c r="M87" s="316" t="s">
-[...5 lines deleted...]
-      <c r="O87" s="262"/>
+      <c r="M87" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N87" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O87" s="241"/>
       <c r="P87" s="3" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
       <c r="Q87" s="3"/>
       <c r="R87" s="3"/>
       <c r="S87" s="3"/>
       <c r="T87" s="3"/>
       <c r="U87" s="3"/>
       <c r="V87" s="3"/>
       <c r="W87" s="3"/>
       <c r="X87" s="3"/>
       <c r="Z87" s="3"/>
       <c r="AA87" s="3"/>
       <c r="AB87" s="3"/>
       <c r="AC87" s="3"/>
-      <c r="AD87" s="397"/>
-[...3 lines deleted...]
-      <c r="AH87" s="391"/>
+      <c r="AD87" s="367"/>
+      <c r="AE87" s="362"/>
+      <c r="AF87" s="364"/>
+      <c r="AG87" s="362"/>
+      <c r="AH87" s="362"/>
       <c r="AJ87" s="3"/>
-      <c r="AL87" s="344"/>
-[...6 lines deleted...]
-      <c r="B88" s="294" t="s">
+      <c r="AL87" s="318"/>
+      <c r="BJ87" s="253"/>
+    </row>
+    <row r="88" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B88" s="273" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C88" s="249" t="s">
+        <v>773</v>
+      </c>
+      <c r="D88" s="272" t="s">
+        <v>151</v>
+      </c>
+      <c r="E88" s="272" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F88" s="405" t="s">
         <v>1510</v>
       </c>
-      <c r="C88" s="270" t="s">
-[...23 lines deleted...]
-      <c r="K88" s="513" t="s">
+      <c r="G88" s="460" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H88" s="272" t="s">
+        <v>1511</v>
+      </c>
+      <c r="I88" s="291" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J88" s="291" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K88" s="272" t="s">
         <v>470</v>
       </c>
-      <c r="L88" s="515">
+      <c r="L88" s="291">
         <v>37830</v>
       </c>
-      <c r="M88" s="316" t="s">
-[...5 lines deleted...]
-      <c r="O88" s="262"/>
+      <c r="M88" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N88" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O88" s="241"/>
       <c r="P88" s="3"/>
       <c r="Q88" s="3"/>
       <c r="R88" s="3"/>
       <c r="S88" s="3"/>
       <c r="T88" s="3"/>
       <c r="U88" s="3"/>
       <c r="V88" s="3"/>
       <c r="W88" s="3"/>
       <c r="X88" s="3"/>
       <c r="Z88" s="3"/>
       <c r="AA88" s="3"/>
       <c r="AB88" s="3"/>
       <c r="AC88" s="3"/>
-      <c r="AD88" s="397"/>
-[...3 lines deleted...]
-      <c r="AH88" s="391"/>
+      <c r="AD88" s="367"/>
+      <c r="AE88" s="362"/>
+      <c r="AF88" s="364"/>
+      <c r="AG88" s="362"/>
+      <c r="AH88" s="362"/>
       <c r="AJ88" s="3"/>
-      <c r="AL88" s="344"/>
-[...9 lines deleted...]
-      <c r="C89" s="270" t="s">
+      <c r="AL88" s="318"/>
+      <c r="BJ88" s="253"/>
+    </row>
+    <row r="89" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B89" s="273" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C89" s="249" t="s">
         <v>774</v>
       </c>
-      <c r="D89" s="293" t="s">
+      <c r="D89" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E89" s="293" t="s">
+      <c r="E89" s="272" t="s">
         <v>1048</v>
       </c>
-      <c r="F89" s="512" t="s">
+      <c r="F89" s="405" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G89" s="460" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H89" s="272" t="s">
         <v>1214</v>
       </c>
-      <c r="G89" s="514" t="s">
-[...11 lines deleted...]
-      <c r="K89" s="513" t="s">
+      <c r="I89" s="291" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J89" s="291" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K89" s="272" t="s">
         <v>470</v>
       </c>
-      <c r="L89" s="515">
+      <c r="L89" s="291">
         <v>37830</v>
       </c>
-      <c r="M89" s="316" t="s">
-[...2 lines deleted...]
-      <c r="N89" s="426" t="s">
+      <c r="M89" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N89" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O89" s="3"/>
       <c r="P89" s="3"/>
       <c r="Q89" s="3"/>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="U89" s="3"/>
       <c r="V89" s="3"/>
-      <c r="AD89" s="397"/>
-[...3 lines deleted...]
-      <c r="AH89" s="391"/>
+      <c r="AD89" s="367"/>
+      <c r="AE89" s="362"/>
+      <c r="AF89" s="364"/>
+      <c r="AG89" s="362"/>
+      <c r="AH89" s="362"/>
       <c r="AJ89" s="3"/>
-      <c r="AL89" s="344"/>
-[...6 lines deleted...]
-      <c r="B90" s="294" t="s">
+      <c r="AL89" s="318"/>
+      <c r="BJ89" s="253"/>
+    </row>
+    <row r="90" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B90" s="273" t="s">
         <v>731</v>
       </c>
-      <c r="C90" s="270" t="s">
+      <c r="C90" s="249" t="s">
         <v>730</v>
       </c>
-      <c r="D90" s="293" t="s">
+      <c r="D90" s="272" t="s">
         <v>145</v>
       </c>
-      <c r="E90" s="293" t="s">
+      <c r="E90" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F90" s="440" t="s">
-[...23 lines deleted...]
-      <c r="N90" s="426" t="s">
+      <c r="F90" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G90" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H90" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I90" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J90" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K90" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L90" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M90" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N90" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O90" s="3"/>
       <c r="P90" s="3"/>
       <c r="Q90" s="3"/>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="U90" s="3"/>
       <c r="V90" s="3"/>
-      <c r="AD90" s="397"/>
-[...3 lines deleted...]
-      <c r="AH90" s="391"/>
+      <c r="AD90" s="367"/>
+      <c r="AE90" s="362"/>
+      <c r="AF90" s="364"/>
+      <c r="AG90" s="362"/>
+      <c r="AH90" s="362"/>
       <c r="AJ90" s="3"/>
-      <c r="AL90" s="344"/>
-[...6 lines deleted...]
-      <c r="B91" s="294" t="s">
+      <c r="AL90" s="318"/>
+      <c r="BJ90" s="253"/>
+    </row>
+    <row r="91" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B91" s="273" t="s">
         <v>776</v>
       </c>
-      <c r="C91" s="270" t="s">
+      <c r="C91" s="249" t="s">
         <v>775</v>
       </c>
-      <c r="D91" s="293" t="s">
+      <c r="D91" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E91" s="293" t="s">
+      <c r="E91" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F91" s="440" t="s">
-[...23 lines deleted...]
-      <c r="N91" s="426" t="s">
+      <c r="F91" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G91" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H91" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I91" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J91" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K91" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L91" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M91" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N91" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O91" s="3"/>
       <c r="P91" s="3"/>
       <c r="Q91" s="3"/>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="U91" s="3"/>
       <c r="V91" s="3"/>
-      <c r="AD91" s="406"/>
-[...3 lines deleted...]
-      <c r="AH91" s="380"/>
+      <c r="AD91" s="376"/>
+      <c r="AE91" s="352"/>
+      <c r="AF91" s="348"/>
+      <c r="AG91" s="352"/>
+      <c r="AH91" s="352"/>
       <c r="AJ91" s="3"/>
-      <c r="AL91" s="344"/>
-[...6 lines deleted...]
-      <c r="B92" s="294" t="s">
+      <c r="AL91" s="318"/>
+      <c r="BJ91" s="253"/>
+    </row>
+    <row r="92" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B92" s="273" t="s">
         <v>777</v>
       </c>
-      <c r="C92" s="270" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="293" t="s">
+      <c r="C92" s="249" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D92" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E92" s="293" t="s">
+      <c r="E92" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F92" s="440" t="s">
+      <c r="F92" s="405" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G92" s="405" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H92" s="272" t="s">
         <v>1501</v>
       </c>
-      <c r="G92" s="440" t="s">
+      <c r="I92" s="291" t="s">
         <v>1502</v>
       </c>
-      <c r="H92" s="293" t="s">
+      <c r="J92" s="291" t="s">
         <v>1503</v>
       </c>
-      <c r="I92" s="316" t="s">
-[...5 lines deleted...]
-      <c r="K92" s="293" t="s">
+      <c r="K92" s="272" t="s">
         <v>442</v>
       </c>
-      <c r="L92" s="515">
+      <c r="L92" s="291">
         <v>47712</v>
       </c>
-      <c r="M92" s="316" t="s">
-[...2 lines deleted...]
-      <c r="N92" s="426" t="s">
+      <c r="M92" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N92" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O92" s="3"/>
       <c r="P92" s="3"/>
       <c r="Q92" s="3"/>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="U92" s="3"/>
       <c r="V92" s="3"/>
-      <c r="AD92" s="406"/>
-[...3 lines deleted...]
-      <c r="AH92" s="380"/>
+      <c r="AD92" s="376"/>
+      <c r="AE92" s="352"/>
+      <c r="AF92" s="348"/>
+      <c r="AG92" s="352"/>
+      <c r="AH92" s="352"/>
       <c r="AJ92" s="3"/>
-      <c r="AL92" s="344"/>
-[...6 lines deleted...]
-      <c r="B93" s="294" t="s">
+      <c r="AL92" s="318"/>
+      <c r="BJ92" s="253"/>
+    </row>
+    <row r="93" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B93" s="273" t="s">
         <v>781</v>
       </c>
-      <c r="C93" s="270" t="s">
+      <c r="C93" s="249" t="s">
         <v>780</v>
       </c>
-      <c r="D93" s="293" t="s">
+      <c r="D93" s="272" t="s">
         <v>158</v>
       </c>
-      <c r="E93" s="293" t="s">
+      <c r="E93" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F93" s="512" t="s">
-[...8 lines deleted...]
-      <c r="I93" s="512" t="s">
+      <c r="F93" s="405" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G93" s="405" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H93" s="405" t="s">
         <v>1552</v>
       </c>
-      <c r="J93" s="512" t="s">
-[...2 lines deleted...]
-      <c r="K93" s="512" t="s">
+      <c r="I93" s="405" t="s">
+        <v>1550</v>
+      </c>
+      <c r="J93" s="405" t="s">
+        <v>1551</v>
+      </c>
+      <c r="K93" s="405" t="s">
         <v>465</v>
       </c>
-      <c r="L93" s="515">
+      <c r="L93" s="291">
         <v>97222</v>
       </c>
-      <c r="M93" s="316" t="s">
-[...2 lines deleted...]
-      <c r="N93" s="426" t="s">
+      <c r="M93" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N93" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O93" s="3"/>
       <c r="P93" s="3"/>
       <c r="Q93" s="3"/>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="U93" s="3"/>
       <c r="V93" s="3"/>
-      <c r="AD93" s="406"/>
-[...3 lines deleted...]
-      <c r="AH93" s="380"/>
+      <c r="AD93" s="376"/>
+      <c r="AE93" s="352"/>
+      <c r="AF93" s="348"/>
+      <c r="AG93" s="352"/>
+      <c r="AH93" s="352"/>
       <c r="AJ93" s="3"/>
-      <c r="AL93" s="344"/>
-[...6 lines deleted...]
-      <c r="B94" s="294" t="s">
+      <c r="AL93" s="318"/>
+      <c r="BJ93" s="253"/>
+    </row>
+    <row r="94" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="273" t="s">
         <v>779</v>
       </c>
-      <c r="C94" s="270" t="s">
+      <c r="C94" s="249" t="s">
         <v>778</v>
       </c>
-      <c r="D94" s="293" t="s">
+      <c r="D94" s="272" t="s">
         <v>145</v>
       </c>
-      <c r="E94" s="293" t="s">
+      <c r="E94" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F94" s="440" t="s">
-[...23 lines deleted...]
-      <c r="N94" s="426" t="s">
+      <c r="F94" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G94" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H94" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I94" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J94" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K94" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L94" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M94" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N94" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O94" s="3"/>
       <c r="P94" s="3"/>
       <c r="Q94" s="3"/>
       <c r="R94" s="3"/>
       <c r="S94" s="3"/>
       <c r="U94" s="3"/>
       <c r="V94" s="3"/>
-      <c r="AD94" s="407"/>
-[...3 lines deleted...]
-      <c r="AH94" s="394"/>
+      <c r="AD94" s="377"/>
+      <c r="AE94" s="365"/>
+      <c r="AF94" s="349"/>
+      <c r="AG94" s="365"/>
+      <c r="AH94" s="365"/>
       <c r="AJ94" s="3"/>
-      <c r="AL94" s="344"/>
-[...6 lines deleted...]
-      <c r="B95" s="294" t="s">
+      <c r="AL94" s="318"/>
+      <c r="BJ94" s="253"/>
+    </row>
+    <row r="95" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B95" s="273" t="s">
         <v>749</v>
       </c>
-      <c r="C95" s="270" t="s">
+      <c r="C95" s="249" t="s">
         <v>748</v>
       </c>
-      <c r="D95" s="293" t="s">
+      <c r="D95" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E95" s="293" t="s">
+      <c r="E95" s="272" t="s">
         <v>1048</v>
       </c>
-      <c r="F95" s="440" t="s">
+      <c r="F95" s="405" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G95" s="405" t="s">
         <v>1159</v>
       </c>
-      <c r="G95" s="440" t="s">
+      <c r="H95" s="272">
+        <v>2568768615</v>
+      </c>
+      <c r="I95" s="291" t="s">
         <v>1160</v>
       </c>
-      <c r="H95" s="293">
-[...2 lines deleted...]
-      <c r="I95" s="316" t="s">
+      <c r="J95" s="291" t="s">
         <v>1161</v>
       </c>
-      <c r="J95" s="316" t="s">
+      <c r="K95" s="272" t="s">
+        <v>429</v>
+      </c>
+      <c r="L95" s="291" t="s">
         <v>1162</v>
       </c>
-      <c r="K95" s="293" t="s">
-[...8 lines deleted...]
-      <c r="N95" s="426" t="s">
+      <c r="M95" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N95" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O95" s="3"/>
       <c r="P95" s="3"/>
       <c r="Q95" s="3"/>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="3"/>
-      <c r="AD95" s="204"/>
-[...3 lines deleted...]
-      <c r="AH95" s="204"/>
       <c r="AJ95" s="3"/>
-      <c r="AL95" s="344"/>
-[...6 lines deleted...]
-      <c r="B96" s="294" t="s">
+      <c r="AL95" s="318"/>
+      <c r="BJ95" s="253"/>
+    </row>
+    <row r="96" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B96" s="273" t="s">
         <v>783</v>
       </c>
-      <c r="C96" s="270" t="s">
+      <c r="C96" s="249" t="s">
         <v>782</v>
       </c>
-      <c r="D96" s="293" t="s">
+      <c r="D96" s="272" t="s">
         <v>141</v>
       </c>
-      <c r="E96" s="293" t="s">
+      <c r="E96" s="272" t="s">
         <v>862</v>
       </c>
-      <c r="F96" s="440" t="s">
+      <c r="F96" s="405" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G96" s="405" t="s">
         <v>1164</v>
       </c>
-      <c r="G96" s="440" t="s">
+      <c r="H96" s="272" t="s">
         <v>1165</v>
       </c>
-      <c r="H96" s="293" t="s">
+      <c r="I96" s="291" t="s">
         <v>1166</v>
       </c>
-      <c r="I96" s="316" t="s">
+      <c r="J96" s="291" t="s">
         <v>1167</v>
       </c>
-      <c r="J96" s="316" t="s">
-[...2 lines deleted...]
-      <c r="K96" s="293" t="s">
+      <c r="K96" s="272" t="s">
         <v>477</v>
       </c>
-      <c r="L96" s="316">
+      <c r="L96" s="291">
         <v>54868</v>
       </c>
-      <c r="M96" s="316" t="s">
-[...2 lines deleted...]
-      <c r="N96" s="426" t="s">
+      <c r="M96" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N96" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O96" s="3"/>
       <c r="P96" s="3"/>
       <c r="Q96" s="3"/>
       <c r="R96" s="3"/>
       <c r="S96" s="3"/>
       <c r="U96" s="3"/>
       <c r="V96" s="3"/>
-      <c r="AD96" s="204"/>
-[...11 lines deleted...]
-      <c r="B97" s="294" t="s">
+      <c r="AL96" s="318"/>
+      <c r="BJ96" s="253"/>
+    </row>
+    <row r="97" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B97" s="273" t="s">
         <v>788</v>
       </c>
-      <c r="C97" s="270" t="s">
+      <c r="C97" s="249" t="s">
         <v>787</v>
       </c>
-      <c r="D97" s="293" t="s">
+      <c r="D97" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E97" s="293" t="s">
+      <c r="E97" s="272" t="s">
         <v>1048</v>
       </c>
-      <c r="F97" s="440" t="s">
-[...23 lines deleted...]
-      <c r="N97" s="426" t="s">
+      <c r="F97" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G97" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H97" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I97" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J97" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K97" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L97" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M97" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N97" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O97" s="3"/>
       <c r="P97" s="3"/>
       <c r="Q97" s="3"/>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="U97" s="3"/>
       <c r="V97" s="3"/>
-      <c r="AD97" s="301"/>
-[...11 lines deleted...]
-      <c r="B98" s="294" t="s">
+      <c r="AD97" s="3"/>
+      <c r="AE97" s="3"/>
+      <c r="AF97" s="3"/>
+      <c r="AG97" s="3"/>
+      <c r="AH97" s="3"/>
+      <c r="AL97" s="318"/>
+      <c r="BJ97" s="253"/>
+    </row>
+    <row r="98" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B98" s="273" t="s">
         <v>790</v>
       </c>
-      <c r="C98" s="270" t="s">
+      <c r="C98" s="249" t="s">
         <v>789</v>
       </c>
-      <c r="D98" s="293" t="s">
+      <c r="D98" s="272" t="s">
         <v>151</v>
       </c>
-      <c r="E98" s="293" t="s">
+      <c r="E98" s="272" t="s">
         <v>1048</v>
       </c>
-      <c r="F98" s="440" t="s">
+      <c r="F98" s="405" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G98" s="405" t="s">
         <v>1169</v>
       </c>
-      <c r="G98" s="440" t="s">
+      <c r="H98" s="272" t="s">
         <v>1170</v>
       </c>
-      <c r="H98" s="293" t="s">
+      <c r="I98" s="291" t="s">
         <v>1171</v>
       </c>
-      <c r="I98" s="316" t="s">
+      <c r="J98" s="291" t="s">
         <v>1172</v>
       </c>
-      <c r="J98" s="316" t="s">
+      <c r="K98" s="272" t="s">
+        <v>468</v>
+      </c>
+      <c r="L98" s="291" t="s">
         <v>1173</v>
       </c>
-      <c r="K98" s="293" t="s">
-[...8 lines deleted...]
-      <c r="N98" s="426" t="s">
+      <c r="M98" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N98" s="257" t="s">
         <v>966</v>
       </c>
       <c r="O98" s="3"/>
       <c r="P98" s="3"/>
       <c r="Q98" s="3"/>
       <c r="R98" s="3"/>
       <c r="S98" s="3"/>
       <c r="U98" s="3"/>
       <c r="V98" s="3"/>
-      <c r="AD98" s="301"/>
-[...11 lines deleted...]
-      <c r="B99" s="294" t="s">
+      <c r="AD98" s="3"/>
+      <c r="AE98" s="3"/>
+      <c r="AF98" s="3"/>
+      <c r="AG98" s="3"/>
+      <c r="AH98" s="3"/>
+      <c r="AL98" s="318"/>
+      <c r="BJ98" s="253"/>
+    </row>
+    <row r="99" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B99" s="273" t="s">
         <v>784</v>
       </c>
-      <c r="C99" s="270" t="s">
+      <c r="C99" s="249" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D99" s="272" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F99" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G99" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H99" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I99" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J99" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K99" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L99" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M99" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N99" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O99" s="3"/>
+      <c r="AD99" s="3"/>
+      <c r="AE99" s="3"/>
+      <c r="AF99" s="3"/>
+      <c r="AG99" s="3"/>
+      <c r="AH99" s="3"/>
+      <c r="AL99" s="318"/>
+      <c r="BJ99" s="253"/>
+    </row>
+    <row r="100" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B100" s="273" t="s">
+        <v>786</v>
+      </c>
+      <c r="C100" s="249" t="s">
+        <v>785</v>
+      </c>
+      <c r="D100" s="272" t="s">
+        <v>136</v>
+      </c>
+      <c r="E100" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F100" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G100" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H100" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I100" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J100" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K100" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L100" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M100" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N100" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O100" s="3"/>
+      <c r="AD100" s="3"/>
+      <c r="AE100" s="3"/>
+      <c r="AF100" s="3"/>
+      <c r="AG100" s="3"/>
+      <c r="AH100" s="3"/>
+      <c r="AL100" s="318"/>
+      <c r="BJ100" s="253"/>
+    </row>
+    <row r="101" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B101" s="273" t="s">
+        <v>794</v>
+      </c>
+      <c r="C101" s="249" t="s">
+        <v>793</v>
+      </c>
+      <c r="D101" s="272" t="s">
+        <v>154</v>
+      </c>
+      <c r="E101" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F101" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G101" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H101" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I101" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J101" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K101" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L101" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M101" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N101" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O101" s="3"/>
+      <c r="AD101" s="3"/>
+      <c r="AE101" s="3"/>
+      <c r="AF101" s="3"/>
+      <c r="AG101" s="3"/>
+      <c r="AH101" s="3"/>
+      <c r="AL101" s="318"/>
+      <c r="BJ101" s="253"/>
+    </row>
+    <row r="102" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B102" s="274" t="s">
+        <v>792</v>
+      </c>
+      <c r="C102" s="269" t="s">
+        <v>791</v>
+      </c>
+      <c r="D102" s="272" t="s">
+        <v>136</v>
+      </c>
+      <c r="E102" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F102" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G102" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H102" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I102" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J102" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K102" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L102" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M102" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N102" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O102" s="3"/>
+      <c r="AD102" s="3"/>
+      <c r="AE102" s="3"/>
+      <c r="AF102" s="3"/>
+      <c r="AG102" s="3"/>
+      <c r="AH102" s="3"/>
+      <c r="AL102" s="318"/>
+      <c r="BJ102" s="253"/>
+    </row>
+    <row r="103" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B103" s="274" t="s">
+        <v>796</v>
+      </c>
+      <c r="C103" s="269" t="s">
+        <v>795</v>
+      </c>
+      <c r="D103" s="272" t="s">
+        <v>145</v>
+      </c>
+      <c r="E103" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F103" s="405" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G103" s="405" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H103" s="272" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I103" s="291" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J103" s="291" t="s">
+        <v>1197</v>
+      </c>
+      <c r="K103" s="272" t="s">
+        <v>458</v>
+      </c>
+      <c r="L103" s="291">
+        <v>8086</v>
+      </c>
+      <c r="M103" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N103" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O103" s="3"/>
+      <c r="AD103" s="3"/>
+      <c r="AE103" s="3"/>
+      <c r="AF103" s="3"/>
+      <c r="AG103" s="3"/>
+      <c r="AH103" s="3"/>
+      <c r="AL103" s="318"/>
+      <c r="BJ103" s="253"/>
+    </row>
+    <row r="104" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B104" s="274" t="s">
+        <v>798</v>
+      </c>
+      <c r="C104" s="269" t="s">
+        <v>797</v>
+      </c>
+      <c r="D104" s="272" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F104" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G104" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H104" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I104" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J104" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K104" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L104" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M104" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N104" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O104" s="3"/>
+      <c r="AD104" s="3"/>
+      <c r="AE104" s="3"/>
+      <c r="AF104" s="3"/>
+      <c r="AG104" s="3"/>
+      <c r="AH104" s="3"/>
+      <c r="AL104" s="318"/>
+      <c r="BJ104" s="253"/>
+    </row>
+    <row r="105" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B105" s="274" t="s">
+        <v>800</v>
+      </c>
+      <c r="C105" s="269" t="s">
+        <v>799</v>
+      </c>
+      <c r="D105" s="272" t="s">
+        <v>151</v>
+      </c>
+      <c r="E105" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F105" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G105" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H105" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I105" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J105" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K105" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L105" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M105" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N105" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="O105" s="3"/>
+      <c r="AD105" s="3"/>
+      <c r="AE105" s="3"/>
+      <c r="AF105" s="3"/>
+      <c r="AG105" s="3"/>
+      <c r="AH105" s="3"/>
+      <c r="AL105" s="318"/>
+      <c r="BJ105" s="253"/>
+    </row>
+    <row r="106" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B106" s="274" t="s">
+        <v>801</v>
+      </c>
+      <c r="C106" s="269" t="s">
+        <v>808</v>
+      </c>
+      <c r="D106" s="272" t="s">
+        <v>145</v>
+      </c>
+      <c r="E106" s="272" t="s">
+        <v>862</v>
+      </c>
+      <c r="F106" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G106" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H106" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I106" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J106" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K106" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="L106" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M106" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N106" s="257" t="s">
+        <v>966</v>
+      </c>
+      <c r="AD106" s="3"/>
+      <c r="AE106" s="3"/>
+      <c r="AF106" s="3"/>
+      <c r="AG106" s="3"/>
+      <c r="AH106" s="3"/>
+      <c r="AL106" s="318"/>
+      <c r="BJ106" s="253"/>
+    </row>
+    <row r="107" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B107" s="419" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C107" s="422" t="s">
         <v>1350</v>
       </c>
-      <c r="D99" s="293" t="s">
+      <c r="D107" s="76" t="s">
         <v>145</v>
       </c>
-      <c r="E99" s="293" t="s">
-[...100 lines deleted...]
-      <c r="D101" s="293" t="s">
+      <c r="E107" s="76"/>
+      <c r="F107" s="420" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G107" s="431" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H107" s="419"/>
+      <c r="I107" s="420" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J107" s="419" t="s">
+        <v>1058</v>
+      </c>
+      <c r="K107" s="430" t="s">
+        <v>449</v>
+      </c>
+      <c r="L107" s="291">
+        <v>1463</v>
+      </c>
+      <c r="M107" s="291"/>
+      <c r="N107" s="257"/>
+      <c r="AD107" s="3"/>
+      <c r="AE107" s="3"/>
+      <c r="AF107" s="3"/>
+      <c r="AG107" s="3"/>
+      <c r="AH107" s="3"/>
+      <c r="AL107" s="318"/>
+      <c r="BJ107" s="253"/>
+    </row>
+    <row r="108" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B108" s="423" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C108" s="269" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D108" s="272" t="s">
+        <v>145</v>
+      </c>
+      <c r="E108" s="272"/>
+      <c r="F108" s="405" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G108" s="405" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H108" s="272" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I108" s="291" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J108" s="291" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K108" s="272" t="s">
+        <v>449</v>
+      </c>
+      <c r="L108" s="291">
+        <v>1824</v>
+      </c>
+      <c r="M108" s="291"/>
+      <c r="N108" s="257"/>
+      <c r="AD108" s="3"/>
+      <c r="AE108" s="3"/>
+      <c r="AF108" s="3"/>
+      <c r="AG108" s="3"/>
+      <c r="AH108" s="3"/>
+      <c r="AL108" s="318"/>
+      <c r="BJ108" s="253"/>
+    </row>
+    <row r="109" spans="2:62" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B109" s="274" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C109" s="269" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D109" s="272" t="s">
         <v>154</v>
       </c>
-      <c r="E101" s="293" t="s">
-[...406 lines deleted...]
-      <c r="B109" s="295" t="s">
+      <c r="E109" s="272"/>
+      <c r="F109" s="405" t="s">
         <v>1092</v>
       </c>
-      <c r="C109" s="290" t="s">
-[...6 lines deleted...]
-      <c r="F109" s="440" t="s">
+      <c r="G109" s="405" t="s">
         <v>1093</v>
       </c>
-      <c r="G109" s="440" t="s">
+      <c r="H109" s="272"/>
+      <c r="I109" s="291" t="s">
         <v>1094</v>
       </c>
-      <c r="H109" s="293"/>
-      <c r="I109" s="316" t="s">
+      <c r="J109" s="291" t="s">
         <v>1095</v>
       </c>
-      <c r="J109" s="316" t="s">
+      <c r="K109" s="272" t="s">
+        <v>453</v>
+      </c>
+      <c r="L109" s="291" t="s">
         <v>1096</v>
       </c>
-      <c r="K109" s="293" t="s">
-[...110 lines deleted...]
-      <c r="N113" s="426"/>
+      <c r="M109" s="291"/>
+      <c r="N109" s="257"/>
+      <c r="AD109" s="3"/>
+      <c r="AE109" s="3"/>
+      <c r="AF109" s="3"/>
+      <c r="AG109" s="3"/>
+      <c r="AH109" s="3"/>
+      <c r="AL109" s="319"/>
+      <c r="AM109" s="320"/>
+      <c r="AN109" s="320"/>
+      <c r="AO109" s="320"/>
+      <c r="AP109" s="320"/>
+      <c r="AQ109" s="324"/>
+      <c r="AR109" s="320"/>
+      <c r="AS109" s="320"/>
+      <c r="AT109" s="320"/>
+      <c r="AU109" s="402"/>
+      <c r="AV109" s="320"/>
+      <c r="AW109" s="320"/>
+      <c r="AX109" s="324"/>
+      <c r="AY109" s="324"/>
+      <c r="AZ109" s="320"/>
+      <c r="BA109" s="320"/>
+      <c r="BI109" s="320"/>
+      <c r="BJ109" s="321"/>
+    </row>
+    <row r="110" spans="2:62" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B110" s="274"/>
+      <c r="C110" s="269"/>
+      <c r="D110" s="272"/>
+      <c r="E110" s="272"/>
+      <c r="F110" s="405"/>
+      <c r="G110" s="405"/>
+      <c r="H110" s="272"/>
+      <c r="I110" s="291"/>
+      <c r="J110" s="291"/>
+      <c r="K110" s="272"/>
+      <c r="L110" s="291"/>
+      <c r="M110" s="291"/>
+      <c r="N110" s="257"/>
+      <c r="AD110" s="3"/>
+      <c r="AE110" s="3"/>
+      <c r="AF110" s="3"/>
+      <c r="AG110" s="3"/>
+      <c r="AH110" s="3"/>
+    </row>
+    <row r="111" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B111" s="274"/>
+      <c r="C111" s="269"/>
+      <c r="D111" s="272"/>
+      <c r="E111" s="272"/>
+      <c r="F111" s="405"/>
+      <c r="G111" s="405"/>
+      <c r="H111" s="272"/>
+      <c r="I111" s="291"/>
+      <c r="J111" s="291"/>
+      <c r="K111" s="272"/>
+      <c r="L111" s="291"/>
+      <c r="M111" s="291"/>
+      <c r="N111" s="257"/>
+      <c r="AD111" s="3"/>
+      <c r="AE111" s="3"/>
+      <c r="AF111" s="3"/>
+      <c r="AG111" s="3"/>
+      <c r="AH111" s="3"/>
+    </row>
+    <row r="112" spans="2:62" x14ac:dyDescent="0.3">
+      <c r="B112" s="274"/>
+      <c r="C112" s="269"/>
+      <c r="D112" s="272"/>
+      <c r="E112" s="272"/>
+      <c r="F112" s="405"/>
+      <c r="G112" s="405"/>
+      <c r="H112" s="272"/>
+      <c r="I112" s="291"/>
+      <c r="J112" s="291"/>
+      <c r="K112" s="272"/>
+      <c r="L112" s="291"/>
+      <c r="M112" s="291"/>
+      <c r="N112" s="257"/>
+      <c r="AD112" s="3"/>
+      <c r="AE112" s="3"/>
+      <c r="AF112" s="3"/>
+      <c r="AG112" s="3"/>
+      <c r="AH112" s="3"/>
+    </row>
+    <row r="113" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B113" s="274"/>
+      <c r="C113" s="269"/>
+      <c r="D113" s="272"/>
+      <c r="E113" s="272"/>
+      <c r="F113" s="405"/>
+      <c r="G113" s="405"/>
+      <c r="H113" s="272"/>
+      <c r="I113" s="291"/>
+      <c r="J113" s="291"/>
+      <c r="K113" s="272"/>
+      <c r="L113" s="291"/>
+      <c r="M113" s="291"/>
+      <c r="N113" s="257"/>
       <c r="AD113" s="3"/>
       <c r="AE113" s="3"/>
       <c r="AF113" s="3"/>
       <c r="AG113" s="3"/>
       <c r="AH113" s="3"/>
     </row>
-    <row r="114" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N114" s="426"/>
+    <row r="114" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B114" s="274"/>
+      <c r="C114" s="269"/>
+      <c r="D114" s="272"/>
+      <c r="E114" s="272"/>
+      <c r="F114" s="405"/>
+      <c r="G114" s="405"/>
+      <c r="H114" s="272"/>
+      <c r="I114" s="291"/>
+      <c r="J114" s="291"/>
+      <c r="K114" s="272"/>
+      <c r="L114" s="291"/>
+      <c r="M114" s="291"/>
+      <c r="N114" s="257"/>
       <c r="AD114" s="3"/>
       <c r="AE114" s="3"/>
       <c r="AF114" s="3"/>
       <c r="AG114" s="3"/>
       <c r="AH114" s="3"/>
     </row>
-    <row r="115" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N115" s="426"/>
+    <row r="115" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B115" s="274"/>
+      <c r="C115" s="269"/>
+      <c r="D115" s="272"/>
+      <c r="E115" s="272"/>
+      <c r="F115" s="405"/>
+      <c r="G115" s="405"/>
+      <c r="H115" s="272"/>
+      <c r="I115" s="291"/>
+      <c r="J115" s="291"/>
+      <c r="K115" s="272"/>
+      <c r="L115" s="291"/>
+      <c r="M115" s="291"/>
+      <c r="N115" s="257"/>
       <c r="AD115" s="3"/>
       <c r="AE115" s="3"/>
       <c r="AF115" s="3"/>
       <c r="AG115" s="3"/>
       <c r="AH115" s="3"/>
     </row>
-    <row r="116" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N116" s="426"/>
+    <row r="116" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B116" s="274"/>
+      <c r="C116" s="269"/>
+      <c r="D116" s="272"/>
+      <c r="E116" s="272"/>
+      <c r="F116" s="405"/>
+      <c r="G116" s="405"/>
+      <c r="H116" s="272"/>
+      <c r="I116" s="291"/>
+      <c r="J116" s="291"/>
+      <c r="K116" s="272"/>
+      <c r="L116" s="291"/>
+      <c r="M116" s="291"/>
+      <c r="N116" s="257"/>
       <c r="AD116" s="3"/>
       <c r="AE116" s="3"/>
       <c r="AF116" s="3"/>
       <c r="AG116" s="3"/>
       <c r="AH116" s="3"/>
     </row>
-    <row r="117" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N117" s="426"/>
+    <row r="117" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B117" s="274"/>
+      <c r="C117" s="269"/>
+      <c r="D117" s="272"/>
+      <c r="E117" s="272"/>
+      <c r="F117" s="405"/>
+      <c r="G117" s="405"/>
+      <c r="H117" s="272"/>
+      <c r="I117" s="291"/>
+      <c r="J117" s="291"/>
+      <c r="K117" s="272"/>
+      <c r="L117" s="291"/>
+      <c r="M117" s="291"/>
+      <c r="N117" s="257"/>
       <c r="AD117" s="3"/>
       <c r="AE117" s="3"/>
       <c r="AF117" s="3"/>
       <c r="AG117" s="3"/>
       <c r="AH117" s="3"/>
     </row>
-    <row r="118" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N118" s="426"/>
+    <row r="118" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B118" s="274"/>
+      <c r="C118" s="269"/>
+      <c r="D118" s="272"/>
+      <c r="E118" s="272"/>
+      <c r="F118" s="405"/>
+      <c r="G118" s="405"/>
+      <c r="H118" s="272"/>
+      <c r="I118" s="291"/>
+      <c r="J118" s="291"/>
+      <c r="K118" s="272"/>
+      <c r="L118" s="291"/>
+      <c r="M118" s="291"/>
+      <c r="N118" s="257"/>
       <c r="AD118" s="3"/>
       <c r="AE118" s="3"/>
       <c r="AF118" s="3"/>
       <c r="AG118" s="3"/>
       <c r="AH118" s="3"/>
     </row>
-    <row r="119" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N119" s="426"/>
+    <row r="119" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B119" s="274"/>
+      <c r="C119" s="269"/>
+      <c r="D119" s="272"/>
+      <c r="E119" s="272"/>
+      <c r="F119" s="405"/>
+      <c r="G119" s="405"/>
+      <c r="H119" s="272"/>
+      <c r="I119" s="291"/>
+      <c r="J119" s="291"/>
+      <c r="K119" s="272"/>
+      <c r="L119" s="291"/>
+      <c r="M119" s="291"/>
+      <c r="N119" s="257"/>
       <c r="AD119" s="3"/>
       <c r="AE119" s="3"/>
       <c r="AF119" s="3"/>
       <c r="AG119" s="3"/>
       <c r="AH119" s="3"/>
     </row>
-    <row r="120" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N120" s="426"/>
+    <row r="120" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B120" s="274"/>
+      <c r="C120" s="269"/>
+      <c r="D120" s="272"/>
+      <c r="E120" s="272"/>
+      <c r="F120" s="405"/>
+      <c r="G120" s="405"/>
+      <c r="H120" s="272"/>
+      <c r="I120" s="291"/>
+      <c r="J120" s="291"/>
+      <c r="K120" s="272"/>
+      <c r="L120" s="291"/>
+      <c r="M120" s="291"/>
+      <c r="N120" s="257"/>
       <c r="AD120" s="3"/>
       <c r="AE120" s="3"/>
       <c r="AF120" s="3"/>
       <c r="AG120" s="3"/>
       <c r="AH120" s="3"/>
     </row>
-    <row r="121" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N121" s="426"/>
+    <row r="121" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B121" s="274"/>
+      <c r="C121" s="269"/>
+      <c r="D121" s="272"/>
+      <c r="E121" s="272"/>
+      <c r="F121" s="405"/>
+      <c r="G121" s="405"/>
+      <c r="H121" s="272"/>
+      <c r="I121" s="291"/>
+      <c r="J121" s="291"/>
+      <c r="K121" s="272"/>
+      <c r="L121" s="291"/>
+      <c r="M121" s="291"/>
+      <c r="N121" s="257"/>
       <c r="AD121" s="3"/>
       <c r="AE121" s="3"/>
       <c r="AF121" s="3"/>
       <c r="AG121" s="3"/>
       <c r="AH121" s="3"/>
     </row>
-    <row r="122" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N122" s="426"/>
+    <row r="122" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B122" s="274"/>
+      <c r="C122" s="269"/>
+      <c r="D122" s="272"/>
+      <c r="E122" s="272"/>
+      <c r="F122" s="405"/>
+      <c r="G122" s="405"/>
+      <c r="H122" s="272"/>
+      <c r="I122" s="291"/>
+      <c r="J122" s="291"/>
+      <c r="K122" s="272"/>
+      <c r="L122" s="291"/>
+      <c r="M122" s="291"/>
+      <c r="N122" s="257"/>
       <c r="AD122" s="3"/>
       <c r="AE122" s="3"/>
       <c r="AF122" s="3"/>
       <c r="AG122" s="3"/>
       <c r="AH122" s="3"/>
     </row>
-    <row r="123" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N123" s="426"/>
+    <row r="123" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B123" s="274"/>
+      <c r="C123" s="269"/>
+      <c r="D123" s="272"/>
+      <c r="E123" s="272"/>
+      <c r="F123" s="405"/>
+      <c r="G123" s="405"/>
+      <c r="H123" s="272"/>
+      <c r="I123" s="291"/>
+      <c r="J123" s="291"/>
+      <c r="K123" s="272"/>
+      <c r="L123" s="291"/>
+      <c r="M123" s="291"/>
+      <c r="N123" s="257"/>
       <c r="AD123" s="3"/>
       <c r="AE123" s="3"/>
       <c r="AF123" s="3"/>
       <c r="AG123" s="3"/>
       <c r="AH123" s="3"/>
     </row>
-    <row r="124" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N124" s="426"/>
+    <row r="124" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B124" s="274"/>
+      <c r="C124" s="269"/>
+      <c r="D124" s="272"/>
+      <c r="E124" s="272"/>
+      <c r="F124" s="405"/>
+      <c r="G124" s="405"/>
+      <c r="H124" s="272"/>
+      <c r="I124" s="291"/>
+      <c r="J124" s="291"/>
+      <c r="K124" s="272"/>
+      <c r="L124" s="291"/>
+      <c r="M124" s="291"/>
+      <c r="N124" s="257"/>
       <c r="AD124" s="3"/>
       <c r="AE124" s="3"/>
       <c r="AF124" s="3"/>
       <c r="AG124" s="3"/>
       <c r="AH124" s="3"/>
     </row>
-    <row r="125" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N125" s="426"/>
+    <row r="125" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B125" s="274"/>
+      <c r="C125" s="269"/>
+      <c r="D125" s="272"/>
+      <c r="E125" s="272"/>
+      <c r="F125" s="405"/>
+      <c r="G125" s="405"/>
+      <c r="H125" s="272"/>
+      <c r="I125" s="291"/>
+      <c r="J125" s="291"/>
+      <c r="K125" s="272"/>
+      <c r="L125" s="291"/>
+      <c r="M125" s="291"/>
+      <c r="N125" s="257"/>
       <c r="AD125" s="3"/>
       <c r="AE125" s="3"/>
       <c r="AF125" s="3"/>
       <c r="AG125" s="3"/>
       <c r="AH125" s="3"/>
     </row>
-    <row r="126" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N126" s="426"/>
+    <row r="126" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B126" s="274"/>
+      <c r="C126" s="269"/>
+      <c r="D126" s="272"/>
+      <c r="E126" s="272"/>
+      <c r="F126" s="405"/>
+      <c r="G126" s="405"/>
+      <c r="H126" s="272"/>
+      <c r="I126" s="291"/>
+      <c r="J126" s="291"/>
+      <c r="K126" s="272"/>
+      <c r="L126" s="291"/>
+      <c r="M126" s="291"/>
+      <c r="N126" s="257"/>
       <c r="AD126" s="3"/>
       <c r="AE126" s="3"/>
       <c r="AF126" s="3"/>
       <c r="AG126" s="3"/>
       <c r="AH126" s="3"/>
     </row>
-    <row r="127" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N127" s="426"/>
+    <row r="127" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B127" s="274"/>
+      <c r="C127" s="269"/>
+      <c r="D127" s="272"/>
+      <c r="E127" s="272"/>
+      <c r="F127" s="405"/>
+      <c r="G127" s="405"/>
+      <c r="H127" s="272"/>
+      <c r="I127" s="291"/>
+      <c r="J127" s="291"/>
+      <c r="K127" s="272"/>
+      <c r="L127" s="291"/>
+      <c r="M127" s="291"/>
+      <c r="N127" s="257"/>
       <c r="AD127" s="3"/>
       <c r="AE127" s="3"/>
       <c r="AF127" s="3"/>
       <c r="AG127" s="3"/>
       <c r="AH127" s="3"/>
     </row>
-    <row r="128" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N128" s="426"/>
+    <row r="128" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B128" s="274"/>
+      <c r="C128" s="269"/>
+      <c r="D128" s="272"/>
+      <c r="E128" s="272"/>
+      <c r="F128" s="405"/>
+      <c r="G128" s="405"/>
+      <c r="H128" s="272"/>
+      <c r="I128" s="291"/>
+      <c r="J128" s="291"/>
+      <c r="K128" s="272"/>
+      <c r="L128" s="291"/>
+      <c r="M128" s="291"/>
+      <c r="N128" s="257"/>
       <c r="AD128" s="3"/>
       <c r="AE128" s="3"/>
       <c r="AF128" s="3"/>
       <c r="AG128" s="3"/>
       <c r="AH128" s="3"/>
     </row>
-    <row r="129" spans="2:34" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="N129" s="426"/>
+    <row r="129" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B129" s="274"/>
+      <c r="C129" s="269"/>
+      <c r="D129" s="272"/>
+      <c r="E129" s="272"/>
+      <c r="F129" s="405"/>
+      <c r="G129" s="405"/>
+      <c r="H129" s="272"/>
+      <c r="I129" s="291"/>
+      <c r="J129" s="291"/>
+      <c r="K129" s="272"/>
+      <c r="L129" s="291"/>
+      <c r="M129" s="291"/>
+      <c r="N129" s="257"/>
       <c r="AD129" s="3"/>
       <c r="AE129" s="3"/>
       <c r="AF129" s="3"/>
       <c r="AG129" s="3"/>
       <c r="AH129" s="3"/>
     </row>
-    <row r="130" spans="2:34" x14ac:dyDescent="0.25">
-[...683 lines deleted...]
-    <row r="172" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B130" s="274"/>
+      <c r="C130" s="269"/>
+      <c r="D130" s="272"/>
+      <c r="E130" s="272"/>
+      <c r="F130" s="405"/>
+      <c r="G130" s="405"/>
+      <c r="H130" s="272"/>
+      <c r="I130" s="291"/>
+      <c r="J130" s="291"/>
+      <c r="K130" s="272"/>
+      <c r="L130" s="291"/>
+      <c r="M130" s="291"/>
+      <c r="N130" s="257"/>
+    </row>
+    <row r="131" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B131" s="274"/>
+      <c r="C131" s="269"/>
+      <c r="D131" s="272"/>
+      <c r="E131" s="272"/>
+      <c r="F131" s="405"/>
+      <c r="G131" s="405"/>
+      <c r="H131" s="272"/>
+      <c r="I131" s="291"/>
+      <c r="J131" s="291"/>
+      <c r="K131" s="272"/>
+      <c r="L131" s="291"/>
+      <c r="M131" s="291"/>
+      <c r="N131" s="257"/>
+    </row>
+    <row r="132" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B132" s="274"/>
+      <c r="C132" s="269"/>
+      <c r="D132" s="272"/>
+      <c r="E132" s="272"/>
+      <c r="F132" s="405"/>
+      <c r="G132" s="405"/>
+      <c r="H132" s="272"/>
+      <c r="I132" s="291"/>
+      <c r="J132" s="291"/>
+      <c r="K132" s="291"/>
+      <c r="L132" s="291"/>
+      <c r="M132" s="291"/>
+      <c r="N132" s="257"/>
+    </row>
+    <row r="133" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B133" s="274"/>
+      <c r="C133" s="269"/>
+      <c r="D133" s="272"/>
+      <c r="E133" s="272"/>
+      <c r="F133" s="405"/>
+      <c r="G133" s="405"/>
+      <c r="H133" s="272"/>
+      <c r="I133" s="291"/>
+      <c r="J133" s="291"/>
+      <c r="K133" s="291"/>
+      <c r="L133" s="291"/>
+      <c r="M133" s="291"/>
+      <c r="N133" s="257"/>
+    </row>
+    <row r="134" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B134" s="274"/>
+      <c r="C134" s="269"/>
+      <c r="D134" s="272"/>
+      <c r="E134" s="272"/>
+      <c r="F134" s="405"/>
+      <c r="G134" s="405"/>
+      <c r="H134" s="272"/>
+      <c r="I134" s="291"/>
+      <c r="J134" s="291"/>
+      <c r="K134" s="291"/>
+      <c r="L134" s="291"/>
+      <c r="M134" s="291"/>
+      <c r="N134" s="257"/>
+    </row>
+    <row r="135" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B135" s="274"/>
+      <c r="C135" s="269"/>
+      <c r="D135" s="272"/>
+      <c r="E135" s="272"/>
+      <c r="F135" s="405"/>
+      <c r="G135" s="405"/>
+      <c r="H135" s="272"/>
+      <c r="I135" s="291"/>
+      <c r="J135" s="291"/>
+      <c r="K135" s="291"/>
+      <c r="L135" s="291"/>
+      <c r="M135" s="291"/>
+      <c r="N135" s="257"/>
+    </row>
+    <row r="136" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B136" s="274"/>
+      <c r="C136" s="269"/>
+      <c r="D136" s="272"/>
+      <c r="E136" s="272"/>
+      <c r="F136" s="405"/>
+      <c r="G136" s="405"/>
+      <c r="H136" s="272"/>
+      <c r="I136" s="291"/>
+      <c r="J136" s="291"/>
+      <c r="K136" s="291"/>
+      <c r="L136" s="291"/>
+      <c r="M136" s="291"/>
+      <c r="N136" s="257"/>
+    </row>
+    <row r="137" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B137" s="274"/>
+      <c r="C137" s="269"/>
+      <c r="D137" s="272"/>
+      <c r="E137" s="272"/>
+      <c r="F137" s="405"/>
+      <c r="G137" s="405"/>
+      <c r="H137" s="272"/>
+      <c r="I137" s="291"/>
+      <c r="J137" s="291"/>
+      <c r="K137" s="291"/>
+      <c r="L137" s="291"/>
+      <c r="M137" s="291"/>
+      <c r="N137" s="257"/>
+    </row>
+    <row r="138" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B138" s="274"/>
+      <c r="C138" s="269"/>
+      <c r="D138" s="272"/>
+      <c r="E138" s="272"/>
+      <c r="F138" s="405"/>
+      <c r="G138" s="405"/>
+      <c r="H138" s="272"/>
+      <c r="I138" s="291"/>
+      <c r="J138" s="291"/>
+      <c r="K138" s="291"/>
+      <c r="L138" s="291"/>
+      <c r="M138" s="291"/>
+      <c r="N138" s="257"/>
+    </row>
+    <row r="139" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B139" s="274"/>
+      <c r="C139" s="269"/>
+      <c r="D139" s="272"/>
+      <c r="E139" s="272"/>
+      <c r="F139" s="405"/>
+      <c r="G139" s="405"/>
+      <c r="H139" s="272"/>
+      <c r="I139" s="291"/>
+      <c r="J139" s="291"/>
+      <c r="K139" s="291"/>
+      <c r="L139" s="291"/>
+      <c r="M139" s="291"/>
+      <c r="N139" s="257"/>
+    </row>
+    <row r="140" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B140" s="274"/>
+      <c r="C140" s="269"/>
+      <c r="D140" s="272"/>
+      <c r="E140" s="272"/>
+      <c r="F140" s="405"/>
+      <c r="G140" s="405"/>
+      <c r="H140" s="272"/>
+      <c r="I140" s="291"/>
+      <c r="J140" s="291"/>
+      <c r="K140" s="291"/>
+      <c r="L140" s="291"/>
+      <c r="M140" s="291"/>
+      <c r="N140" s="257"/>
+    </row>
+    <row r="141" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B141" s="274"/>
+      <c r="C141" s="269"/>
+      <c r="D141" s="272"/>
+      <c r="E141" s="272"/>
+      <c r="F141" s="405"/>
+      <c r="G141" s="405"/>
+      <c r="H141" s="272"/>
+      <c r="I141" s="291"/>
+      <c r="J141" s="291"/>
+      <c r="K141" s="291"/>
+      <c r="L141" s="291"/>
+      <c r="M141" s="291"/>
+      <c r="N141" s="257"/>
+    </row>
+    <row r="142" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B142" s="274"/>
+      <c r="C142" s="269"/>
+      <c r="D142" s="272"/>
+      <c r="E142" s="272"/>
+      <c r="F142" s="405"/>
+      <c r="G142" s="405"/>
+      <c r="H142" s="272"/>
+      <c r="I142" s="291"/>
+      <c r="J142" s="291"/>
+      <c r="K142" s="291"/>
+      <c r="L142" s="291"/>
+      <c r="M142" s="291"/>
+      <c r="N142" s="257"/>
+    </row>
+    <row r="143" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B143" s="274"/>
+      <c r="C143" s="269"/>
+      <c r="D143" s="272"/>
+      <c r="E143" s="272"/>
+      <c r="F143" s="405"/>
+      <c r="G143" s="405"/>
+      <c r="H143" s="272"/>
+      <c r="I143" s="291"/>
+      <c r="J143" s="291"/>
+      <c r="K143" s="291"/>
+      <c r="L143" s="291"/>
+      <c r="M143" s="291"/>
+      <c r="N143" s="257"/>
+    </row>
+    <row r="144" spans="2:34" x14ac:dyDescent="0.3">
+      <c r="B144" s="274"/>
+      <c r="C144" s="269"/>
+      <c r="D144" s="272"/>
+      <c r="E144" s="272"/>
+      <c r="F144" s="405"/>
+      <c r="G144" s="405"/>
+      <c r="H144" s="272"/>
+      <c r="I144" s="291"/>
+      <c r="J144" s="291"/>
+      <c r="K144" s="291"/>
+      <c r="L144" s="291"/>
+      <c r="M144" s="291"/>
+      <c r="N144" s="257"/>
+    </row>
+    <row r="145" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B145" s="274"/>
+      <c r="C145" s="269"/>
+      <c r="D145" s="272"/>
+      <c r="E145" s="272"/>
+      <c r="F145" s="405"/>
+      <c r="G145" s="405"/>
+      <c r="H145" s="272"/>
+      <c r="I145" s="291"/>
+      <c r="J145" s="291"/>
+      <c r="K145" s="291"/>
+      <c r="L145" s="291"/>
+      <c r="M145" s="291"/>
+      <c r="N145" s="257"/>
+    </row>
+    <row r="146" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B146" s="274"/>
+      <c r="C146" s="269"/>
+      <c r="D146" s="272"/>
+      <c r="E146" s="272"/>
+      <c r="F146" s="405"/>
+      <c r="G146" s="405"/>
+      <c r="H146" s="272"/>
+      <c r="I146" s="291"/>
+      <c r="J146" s="291"/>
+      <c r="K146" s="291"/>
+      <c r="L146" s="291"/>
+      <c r="M146" s="291"/>
+      <c r="N146" s="257"/>
+    </row>
+    <row r="147" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B147" s="274"/>
+      <c r="C147" s="269"/>
+      <c r="D147" s="272"/>
+      <c r="E147" s="272"/>
+      <c r="F147" s="405"/>
+      <c r="G147" s="405"/>
+      <c r="H147" s="272"/>
+      <c r="I147" s="291"/>
+      <c r="J147" s="291"/>
+      <c r="K147" s="291"/>
+      <c r="L147" s="291"/>
+      <c r="M147" s="291"/>
+      <c r="N147" s="257"/>
+    </row>
+    <row r="148" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B148" s="274"/>
+      <c r="C148" s="269"/>
+      <c r="D148" s="272"/>
+      <c r="E148" s="272"/>
+      <c r="F148" s="405"/>
+      <c r="G148" s="405"/>
+      <c r="H148" s="272"/>
+      <c r="I148" s="291"/>
+      <c r="J148" s="291"/>
+      <c r="K148" s="291"/>
+      <c r="L148" s="291"/>
+      <c r="M148" s="291"/>
+      <c r="N148" s="257"/>
+    </row>
+    <row r="149" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B149" s="274"/>
+      <c r="C149" s="269"/>
+      <c r="D149" s="272"/>
+      <c r="E149" s="272"/>
+      <c r="F149" s="405"/>
+      <c r="G149" s="405"/>
+      <c r="H149" s="272"/>
+      <c r="I149" s="291"/>
+      <c r="J149" s="291"/>
+      <c r="K149" s="291"/>
+      <c r="L149" s="291"/>
+      <c r="M149" s="291"/>
+      <c r="N149" s="257"/>
+    </row>
+    <row r="150" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B150" s="274"/>
+      <c r="C150" s="269"/>
+      <c r="D150" s="272"/>
+      <c r="E150" s="272"/>
+      <c r="F150" s="405"/>
+      <c r="G150" s="405"/>
+      <c r="H150" s="272"/>
+      <c r="I150" s="291"/>
+      <c r="J150" s="291"/>
+      <c r="K150" s="291"/>
+      <c r="L150" s="291"/>
+      <c r="M150" s="291"/>
+      <c r="N150" s="257"/>
+    </row>
+    <row r="151" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B151" s="274"/>
+      <c r="C151" s="269"/>
+      <c r="D151" s="272"/>
+      <c r="E151" s="272"/>
+      <c r="F151" s="405"/>
+      <c r="G151" s="405"/>
+      <c r="H151" s="272"/>
+      <c r="I151" s="291"/>
+      <c r="J151" s="291"/>
+      <c r="K151" s="291"/>
+      <c r="L151" s="291"/>
+      <c r="M151" s="291"/>
+      <c r="N151" s="257"/>
+    </row>
+    <row r="152" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B152" s="274"/>
+      <c r="C152" s="269"/>
+      <c r="D152" s="272"/>
+      <c r="E152" s="272"/>
+      <c r="F152" s="405"/>
+      <c r="G152" s="405"/>
+      <c r="H152" s="272"/>
+      <c r="I152" s="291"/>
+      <c r="J152" s="291"/>
+      <c r="K152" s="291"/>
+      <c r="L152" s="291"/>
+      <c r="M152" s="291"/>
+      <c r="N152" s="257"/>
+    </row>
+    <row r="153" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B153" s="274"/>
+      <c r="C153" s="269"/>
+      <c r="D153" s="272"/>
+      <c r="E153" s="272"/>
+      <c r="F153" s="405"/>
+      <c r="G153" s="405"/>
+      <c r="H153" s="272"/>
+      <c r="I153" s="291"/>
+      <c r="J153" s="291"/>
+      <c r="K153" s="291"/>
+      <c r="L153" s="291"/>
+      <c r="M153" s="291"/>
+      <c r="N153" s="257"/>
+    </row>
+    <row r="154" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B154" s="274"/>
+      <c r="C154" s="269"/>
+      <c r="D154" s="272"/>
+      <c r="E154" s="272"/>
+      <c r="F154" s="405"/>
+      <c r="G154" s="405"/>
+      <c r="H154" s="272"/>
+      <c r="I154" s="291"/>
+      <c r="J154" s="291"/>
+      <c r="K154" s="291"/>
+      <c r="L154" s="291"/>
+      <c r="M154" s="291"/>
+      <c r="N154" s="257"/>
+    </row>
+    <row r="155" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B155" s="274"/>
+      <c r="C155" s="269"/>
+      <c r="D155" s="272"/>
+      <c r="E155" s="272"/>
+      <c r="F155" s="405"/>
+      <c r="G155" s="405"/>
+      <c r="H155" s="272"/>
+      <c r="I155" s="291"/>
+      <c r="J155" s="291"/>
+      <c r="K155" s="291"/>
+      <c r="L155" s="291"/>
+      <c r="M155" s="291"/>
+      <c r="N155" s="257"/>
+    </row>
+    <row r="156" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B156" s="274"/>
+      <c r="C156" s="269"/>
+      <c r="D156" s="272"/>
+      <c r="E156" s="272"/>
+      <c r="F156" s="405"/>
+      <c r="G156" s="405"/>
+      <c r="H156" s="272"/>
+      <c r="I156" s="291"/>
+      <c r="J156" s="291"/>
+      <c r="K156" s="291"/>
+      <c r="L156" s="291"/>
+      <c r="M156" s="291"/>
+      <c r="N156" s="257"/>
+    </row>
+    <row r="157" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B157" s="274"/>
+      <c r="C157" s="269"/>
+      <c r="D157" s="272"/>
+      <c r="E157" s="272"/>
+      <c r="F157" s="405"/>
+      <c r="G157" s="405"/>
+      <c r="H157" s="272"/>
+      <c r="I157" s="291"/>
+      <c r="J157" s="291"/>
+      <c r="K157" s="291"/>
+      <c r="L157" s="291"/>
+      <c r="M157" s="291"/>
+      <c r="N157" s="257"/>
+    </row>
+    <row r="158" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B158" s="274"/>
+      <c r="C158" s="269"/>
+      <c r="D158" s="272"/>
+      <c r="E158" s="272"/>
+      <c r="F158" s="405"/>
+      <c r="G158" s="405"/>
+      <c r="H158" s="272"/>
+      <c r="I158" s="291"/>
+      <c r="J158" s="291"/>
+      <c r="K158" s="291"/>
+      <c r="L158" s="291"/>
+      <c r="M158" s="291"/>
+      <c r="N158" s="257"/>
+    </row>
+    <row r="159" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B159" s="274"/>
+      <c r="C159" s="269"/>
+      <c r="D159" s="272"/>
+      <c r="E159" s="272"/>
+      <c r="F159" s="405"/>
+      <c r="G159" s="405"/>
+      <c r="H159" s="272"/>
+      <c r="I159" s="291"/>
+      <c r="J159" s="291"/>
+      <c r="K159" s="291"/>
+      <c r="L159" s="291"/>
+      <c r="M159" s="291"/>
+      <c r="N159" s="257"/>
+    </row>
+    <row r="160" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B160" s="274"/>
+      <c r="C160" s="269"/>
+      <c r="D160" s="272"/>
+      <c r="E160" s="272"/>
+      <c r="F160" s="405"/>
+      <c r="G160" s="405"/>
+      <c r="H160" s="272"/>
+      <c r="I160" s="291"/>
+      <c r="J160" s="291"/>
+      <c r="K160" s="291"/>
+      <c r="L160" s="291"/>
+      <c r="M160" s="291"/>
+      <c r="N160" s="257"/>
+    </row>
+    <row r="161" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B161" s="274"/>
+      <c r="C161" s="269"/>
+      <c r="D161" s="272"/>
+      <c r="E161" s="272"/>
+      <c r="F161" s="405"/>
+      <c r="G161" s="405"/>
+      <c r="H161" s="272"/>
+      <c r="I161" s="291"/>
+      <c r="J161" s="291"/>
+      <c r="K161" s="291"/>
+      <c r="L161" s="291"/>
+      <c r="M161" s="291"/>
+      <c r="N161" s="257"/>
+    </row>
+    <row r="162" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B162" s="274"/>
+      <c r="C162" s="269"/>
+      <c r="D162" s="272"/>
+      <c r="E162" s="272"/>
+      <c r="F162" s="405"/>
+      <c r="G162" s="405"/>
+      <c r="H162" s="272"/>
+      <c r="I162" s="291"/>
+      <c r="J162" s="291"/>
+      <c r="K162" s="291"/>
+      <c r="L162" s="291"/>
+      <c r="M162" s="291"/>
+      <c r="N162" s="257"/>
+    </row>
+    <row r="163" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B163" s="274"/>
+      <c r="C163" s="269"/>
+      <c r="D163" s="272"/>
+      <c r="E163" s="272"/>
+      <c r="F163" s="405"/>
+      <c r="G163" s="405"/>
+      <c r="H163" s="272"/>
+      <c r="I163" s="291"/>
+      <c r="J163" s="291"/>
+      <c r="K163" s="291"/>
+      <c r="L163" s="291"/>
+      <c r="M163" s="291"/>
+      <c r="N163" s="257"/>
+    </row>
+    <row r="164" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B164" s="274"/>
+      <c r="C164" s="269"/>
+      <c r="D164" s="272"/>
+      <c r="E164" s="272"/>
+      <c r="F164" s="405"/>
+      <c r="G164" s="405"/>
+      <c r="H164" s="272"/>
+      <c r="I164" s="291"/>
+      <c r="J164" s="291"/>
+      <c r="K164" s="291"/>
+      <c r="L164" s="291"/>
+      <c r="M164" s="291"/>
+      <c r="N164" s="257"/>
+    </row>
+    <row r="165" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B165" s="274"/>
+      <c r="C165" s="269"/>
+      <c r="D165" s="272"/>
+      <c r="E165" s="272"/>
+      <c r="F165" s="405"/>
+      <c r="G165" s="405"/>
+      <c r="H165" s="272"/>
+      <c r="I165" s="291"/>
+      <c r="J165" s="291"/>
+      <c r="K165" s="291"/>
+      <c r="L165" s="291"/>
+      <c r="M165" s="291"/>
+      <c r="N165" s="257"/>
+    </row>
+    <row r="166" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B166" s="274"/>
+      <c r="C166" s="269"/>
+      <c r="D166" s="272"/>
+      <c r="E166" s="272"/>
+      <c r="F166" s="405"/>
+      <c r="G166" s="405"/>
+      <c r="H166" s="272"/>
+      <c r="I166" s="291"/>
+      <c r="J166" s="291"/>
+      <c r="K166" s="291"/>
+      <c r="L166" s="291"/>
+      <c r="M166" s="291"/>
+      <c r="N166" s="257"/>
+    </row>
+    <row r="167" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B167" s="274"/>
+      <c r="C167" s="269"/>
+      <c r="D167" s="272"/>
+      <c r="E167" s="272"/>
+      <c r="F167" s="405"/>
+      <c r="G167" s="405"/>
+      <c r="H167" s="272"/>
+      <c r="I167" s="291"/>
+      <c r="J167" s="291"/>
+      <c r="K167" s="291"/>
+      <c r="L167" s="291"/>
+      <c r="M167" s="291"/>
+      <c r="N167" s="257"/>
+    </row>
+    <row r="168" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B168" s="274"/>
+      <c r="C168" s="269"/>
+      <c r="D168" s="272"/>
+      <c r="E168" s="272"/>
+      <c r="F168" s="405"/>
+      <c r="G168" s="405"/>
+      <c r="H168" s="272"/>
+      <c r="I168" s="291"/>
+      <c r="J168" s="291"/>
+      <c r="K168" s="291"/>
+      <c r="L168" s="291"/>
+      <c r="M168" s="291"/>
+      <c r="N168" s="257"/>
+    </row>
+    <row r="169" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B169" s="274"/>
+      <c r="C169" s="269"/>
+      <c r="D169" s="272"/>
+      <c r="E169" s="272"/>
+      <c r="F169" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G169" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H169" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I169" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J169" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K169" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="L169" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M169" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N169" s="257" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B170" s="274"/>
+      <c r="C170" s="269"/>
+      <c r="D170" s="272"/>
+      <c r="E170" s="272"/>
+      <c r="F170" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G170" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H170" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I170" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J170" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K170" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="L170" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M170" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N170" s="257" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B171" s="274"/>
+      <c r="C171" s="269"/>
+      <c r="D171" s="272"/>
+      <c r="E171" s="272"/>
+      <c r="F171" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="G171" s="405" t="s">
+        <v>966</v>
+      </c>
+      <c r="H171" s="272" t="s">
+        <v>966</v>
+      </c>
+      <c r="I171" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="J171" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="K171" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="L171" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="M171" s="291" t="s">
+        <v>966</v>
+      </c>
+      <c r="N171" s="257" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A172">
         <f>'P1; Organize the PT'!D15</f>
         <v>0</v>
       </c>
-      <c r="B172" s="296" t="str">
+      <c r="B172" s="275" t="str">
         <f>CONCATENATE("PT Coordinator-",'P1; Organize the PT'!D15)</f>
         <v>PT Coordinator-</v>
       </c>
-      <c r="C172" s="291" t="str">
+      <c r="C172" s="270" t="str">
         <f>IFERROR(INDEX(C1:C171,MATCH($A$172, $B$1:$B$121,0)),"")</f>
         <v/>
       </c>
-      <c r="D172" s="297" t="str">
+      <c r="D172" s="276" t="str">
         <f>IFERROR(INDEX(D1:D171,MATCH($A$172, $B$1:$B$126,0)),"")</f>
         <v/>
       </c>
-      <c r="E172" s="297" t="str">
+      <c r="E172" s="276" t="str">
         <f>IFERROR(INDEX(E1:E171,MATCH($A$172, $B$1:$B$171,0)),"")</f>
         <v/>
       </c>
-      <c r="F172" s="443">
+      <c r="F172" s="408">
         <f>'P1; Organize the PT'!C15</f>
         <v>0</v>
       </c>
-      <c r="G172" s="443">
+      <c r="G172" s="408">
         <f>'P1; Organize the PT'!E15</f>
         <v>0</v>
       </c>
-      <c r="H172" s="297">
+      <c r="H172" s="276">
         <f>'P1; Organize the PT'!F15</f>
         <v>0</v>
       </c>
-      <c r="I172" s="317" t="str">
+      <c r="I172" s="292" t="str">
         <f t="shared" ref="I172:N172" si="0">IFERROR(INDEX(I1:I171,MATCH($A$172, $B$1:$B$171,0)),"")</f>
         <v/>
       </c>
-      <c r="J172" s="317" t="str">
+      <c r="J172" s="292" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="K172" s="317" t="str">
+      <c r="K172" s="292" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="L172" s="297" t="str">
+      <c r="L172" s="276" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M172" s="297" t="str">
+      <c r="M172" s="276" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N172" s="298" t="str">
+      <c r="N172" s="277" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O172" t="str">
         <f t="shared" ref="O172" si="1">IFERROR(INDEX(O1:O171,MATCH($A$172, $B$1:$B$171,0)),"")</f>
         <v/>
       </c>
     </row>
-    <row r="173" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="173" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hpsnsiOUzygFUryFljVI2cVjYvT74JKTWuqcxHUQXjBTt2ekXqvpUSVjE4+ZZQtMeMbLonofSPcztgSfD1MujQ==" saltValue="sCAw1U56nHTtFs2MBalqlw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nD8GLxHXAvf8HxhppyvvQg/F3h0VIP+aPcGORMwyCLi/qZXrbpJp4a4QxFhWR6Yybr/hZLggilgGwVZAGrF+UQ==" saltValue="S9Ngj62D8dVnyT7Zd0AjgQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <phoneticPr fontId="62" type="noConversion"/>
   <conditionalFormatting sqref="F37:L37 B107:K107">
     <cfRule type="cellIs" dxfId="8" priority="5" operator="greaterThan">
       <formula>$O$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AD32:AH32 AD64:AH64">
     <cfRule type="cellIs" dxfId="7" priority="9" operator="greaterThan">
       <formula>$M$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AD33:AH33">
     <cfRule type="cellIs" dxfId="6" priority="7" operator="greaterThan">
       <formula>$K$83</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AS3:AS86" xr:uid="{48F431BC-E002-4680-ADBD-E1BFB49EB1E6}">
       <formula1>$V$3:$V$71</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K107 K37" xr:uid="{EE825149-B65C-4FEB-9852-D4AB9C710269}">
       <formula1>$I$36:$I$58</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K92:K93" xr:uid="{8A2B7C9B-177A-42D4-8A02-4DB7AE4BA92F}">
       <formula1>$G$55:$G$107</formula1>
@@ -28367,5022 +28060,5022 @@
     <hyperlink ref="BC58" r:id="rId25" display="robert.rogers@ncagr.gov" xr:uid="{2D80D47D-C91C-46AE-B395-41383424B2C8}"/>
     <hyperlink ref="BC59" r:id="rId26" display="robert.rogers@ncagr.gov" xr:uid="{FF16FEF8-32BB-465D-B4B7-06AE72BD97E9}"/>
     <hyperlink ref="G88" r:id="rId27" xr:uid="{840194A7-C34E-4232-A1E6-A026D40A20B8}"/>
     <hyperlink ref="G41" r:id="rId28" xr:uid="{315087B3-A18F-4F1F-9A1A-8509E3BAA0E9}"/>
     <hyperlink ref="G72" r:id="rId29" xr:uid="{6FA4A00D-CEF3-4793-B1B2-A51EA0D752BA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId30"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet10">
     <tabColor rgb="FFB6DF89"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M165"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A8" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
+    <col min="1" max="1" width="18.5546875" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
-    <col min="3" max="3" width="24.85546875" style="6" customWidth="1"/>
-    <col min="4" max="4" width="26.42578125" customWidth="1"/>
+    <col min="3" max="3" width="24.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="26.44140625" customWidth="1"/>
     <col min="5" max="5" width="5" customWidth="1"/>
-    <col min="6" max="6" width="10.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="10.85546875" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" customWidth="1"/>
+    <col min="7" max="10" width="15.109375" customWidth="1"/>
+    <col min="11" max="11" width="15.109375" style="5" customWidth="1"/>
+    <col min="12" max="12" width="13.44140625" customWidth="1"/>
+    <col min="13" max="13" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.4">
+      <c r="A1" s="21" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="26" t="s">
+    <row r="2" spans="1:13" ht="21" x14ac:dyDescent="0.4">
+      <c r="A2" s="21" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A4" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="B4" s="616" t="str">
+      <c r="B4" s="558" t="str">
         <f>IF('P1; Organize the PT'!C4="","",'P1; Organize the PT'!C4)</f>
         <v>----</v>
       </c>
-      <c r="C4" s="617"/>
-[...2 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="C4" s="559"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B5" s="616" t="str">
+      <c r="B5" s="558" t="str">
         <f>IF('P1; Organize the PT'!C12="","",'P1; Organize the PT'!C12)</f>
         <v/>
       </c>
-      <c r="C5" s="617"/>
-[...2 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="C5" s="559"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="B6" s="616" t="str">
+      <c r="B6" s="558" t="str">
         <f>IF('P1; Organize the PT'!C15="","",'P1; Organize the PT'!C15)</f>
         <v/>
       </c>
-      <c r="C6" s="617"/>
-[...3 lines deleted...]
-      <c r="C8" s="445" t="s">
+      <c r="C6" s="559"/>
+    </row>
+    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="193"/>
+      <c r="C8" s="410" t="s">
         <v>490</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="16">
         <f ca="1">TODAY()</f>
-        <v>46211</v>
-[...6 lines deleted...]
-      <c r="C9" s="21" t="str">
+        <v>46290</v>
+      </c>
+      <c r="E8" s="122"/>
+      <c r="K8" s="27"/>
+    </row>
+    <row r="9" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="191"/>
+      <c r="C9" s="17" t="str">
         <f>'P1; Organize the PT'!C25</f>
         <v>Artifact is available until this date:</v>
       </c>
-      <c r="D9" s="22" t="str">
+      <c r="D9" s="18" t="str">
         <f>IF('P1; Organize the PT'!D25="","",'P1; Organize the PT'!D25)</f>
         <v/>
       </c>
-      <c r="E9" s="136"/>
-[...4 lines deleted...]
-      <c r="C10" s="21" t="str">
+      <c r="E9" s="123"/>
+      <c r="K9" s="27"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="7"/>
+      <c r="C10" s="17" t="str">
         <f>'P1; Organize the PT'!C26</f>
         <v>Draft Analysis and Report Due to NIST:</v>
       </c>
-      <c r="D10" s="22" t="str">
+      <c r="D10" s="18" t="str">
         <f>IF('P1; Organize the PT'!D26="","",'P1; Organize the PT'!D26)</f>
         <v/>
       </c>
-      <c r="E10" s="136"/>
-[...3 lines deleted...]
-      <c r="C11" s="21" t="str">
+      <c r="E10" s="123"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="7"/>
+      <c r="C11" s="17" t="str">
         <f>'P1; Organize the PT'!C27</f>
         <v>NIST Distribution of Final Report:</v>
       </c>
-      <c r="D11" s="22" t="str">
+      <c r="D11" s="18" t="str">
         <f>IF('P1; Organize the PT'!D27="","",'P1; Organize the PT'!D27)</f>
         <v/>
       </c>
-      <c r="E11" s="136"/>
-[...3 lines deleted...]
-      <c r="C12" s="21" t="str">
+      <c r="E11" s="123"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="7"/>
+      <c r="C12" s="17" t="str">
         <f>'P1; Organize the PT'!C28</f>
         <v>Time in calendar days allotted per lab:</v>
       </c>
-      <c r="D12" s="23" t="str">
+      <c r="D12" s="19" t="str">
         <f>IF('P1; Organize the PT'!D28="","",'P1; Organize the PT'!D28)</f>
         <v/>
       </c>
-      <c r="E12" s="137"/>
-[...3 lines deleted...]
-      <c r="A14" s="643" t="s">
+      <c r="E12" s="124"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="579" t="s">
         <v>491</v>
       </c>
-      <c r="B14" s="644"/>
-[...12 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="B14" s="580"/>
+      <c r="C14" s="580"/>
+      <c r="D14" s="580"/>
+      <c r="E14" s="580"/>
+      <c r="F14" s="580"/>
+      <c r="G14" s="580"/>
+      <c r="H14" s="580"/>
+      <c r="I14" s="580"/>
+      <c r="J14" s="580"/>
+      <c r="K14" s="580"/>
+      <c r="L14" s="581"/>
+    </row>
+    <row r="15" spans="1:13" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
         <v>492</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="C15" s="446" t="s">
+      <c r="C15" s="411" t="s">
         <v>105</v>
       </c>
-      <c r="D15" s="214" t="s">
+      <c r="D15" s="194" t="s">
         <v>424</v>
       </c>
-      <c r="E15" s="138" t="s">
+      <c r="E15" s="125" t="s">
         <v>120</v>
       </c>
-      <c r="F15" s="13" t="s">
+      <c r="F15" s="10" t="s">
         <v>493</v>
       </c>
-      <c r="G15" s="13" t="s">
+      <c r="G15" s="10" t="s">
         <v>494</v>
       </c>
-      <c r="H15" s="13" t="s">
+      <c r="H15" s="10" t="s">
         <v>495</v>
       </c>
-      <c r="I15" s="12" t="s">
+      <c r="I15" s="9" t="s">
         <v>496</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="J15" s="10" t="s">
         <v>497</v>
       </c>
-      <c r="K15" s="12" t="s">
+      <c r="K15" s="9" t="s">
         <v>498</v>
       </c>
-      <c r="L15" s="12" t="s">
+      <c r="L15" s="9" t="s">
         <v>499</v>
       </c>
-      <c r="M15" s="44" t="s">
+      <c r="M15" s="37" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A16" s="211" t="str">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" s="191" t="str">
         <f>IF('P1; Organize the PT'!B32="","",'P1; Organize the PT'!B32)</f>
         <v/>
       </c>
-      <c r="B16" s="14" t="str">
+      <c r="B16" s="11" t="str">
         <f>IF('P1; Organize the PT'!C32="","",'P1; Organize the PT'!C32)</f>
         <v/>
       </c>
-      <c r="C16" s="447" t="str">
+      <c r="C16" s="412" t="str">
         <f>IF('P1; Organize the PT'!D32="","",'P1; Organize the PT'!D32)</f>
         <v/>
       </c>
-      <c r="D16" s="211" t="str">
+      <c r="D16" s="191" t="str">
         <f>IF('P1; Organize the PT'!F32="","",'P1; Organize the PT'!F32)</f>
         <v/>
       </c>
-      <c r="E16" s="213">
+      <c r="E16" s="193">
         <v>1</v>
       </c>
-      <c r="F16" s="62"/>
-[...5 lines deleted...]
-      <c r="L16" s="8" t="str">
+      <c r="F16" s="55"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="409"/>
+      <c r="L16" s="6" t="str">
         <f>IF(J16="","",J16-G16)</f>
         <v/>
       </c>
-      <c r="M16" s="65"/>
-[...2 lines deleted...]
-      <c r="A17" s="211" t="str">
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="191" t="str">
         <f>IF('P1; Organize the PT'!B33="","",'P1; Organize the PT'!B33)</f>
         <v/>
       </c>
-      <c r="B17" s="14" t="str">
+      <c r="B17" s="11" t="str">
         <f>IF('P1; Organize the PT'!C33="","",'P1; Organize the PT'!C33)</f>
         <v/>
       </c>
-      <c r="C17" s="447" t="str">
+      <c r="C17" s="412" t="str">
         <f>IF('P1; Organize the PT'!D33="","",'P1; Organize the PT'!D33)</f>
         <v/>
       </c>
-      <c r="D17" s="211" t="str">
+      <c r="D17" s="191" t="str">
         <f>IF('P1; Organize the PT'!F33="","",'P1; Organize the PT'!F33)</f>
         <v/>
       </c>
-      <c r="E17" s="213">
+      <c r="E17" s="193">
         <v>2</v>
       </c>
-      <c r="F17" s="62"/>
-[...5 lines deleted...]
-      <c r="L17" s="8" t="str">
+      <c r="F17" s="55"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="409"/>
+      <c r="L17" s="6" t="str">
         <f t="shared" ref="L17:L80" si="0">IF(J17="","",J17-G17)</f>
         <v/>
       </c>
-      <c r="M17" s="65"/>
-[...2 lines deleted...]
-      <c r="A18" s="211" t="str">
+      <c r="M17" s="58"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="191" t="str">
         <f>IF('P1; Organize the PT'!B34="","",'P1; Organize the PT'!B34)</f>
         <v/>
       </c>
-      <c r="B18" s="14" t="str">
+      <c r="B18" s="11" t="str">
         <f>IF('P1; Organize the PT'!C34="","",'P1; Organize the PT'!C34)</f>
         <v/>
       </c>
-      <c r="C18" s="447" t="str">
+      <c r="C18" s="412" t="str">
         <f>IF('P1; Organize the PT'!D34="","",'P1; Organize the PT'!D34)</f>
         <v/>
       </c>
-      <c r="D18" s="211" t="str">
+      <c r="D18" s="191" t="str">
         <f>IF('P1; Organize the PT'!F34="","",'P1; Organize the PT'!F34)</f>
         <v/>
       </c>
-      <c r="E18" s="213">
+      <c r="E18" s="193">
         <v>3</v>
       </c>
-      <c r="F18" s="62"/>
-[...5 lines deleted...]
-      <c r="L18" s="8" t="str">
+      <c r="F18" s="55"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="409"/>
+      <c r="L18" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M18" s="65"/>
-[...2 lines deleted...]
-      <c r="A19" s="211" t="str">
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="191" t="str">
         <f>IF('P1; Organize the PT'!B35="","",'P1; Organize the PT'!B35)</f>
         <v/>
       </c>
-      <c r="B19" s="14" t="str">
+      <c r="B19" s="11" t="str">
         <f>IF('P1; Organize the PT'!C35="","",'P1; Organize the PT'!C35)</f>
         <v/>
       </c>
-      <c r="C19" s="447" t="str">
+      <c r="C19" s="412" t="str">
         <f>IF('P1; Organize the PT'!D35="","",'P1; Organize the PT'!D35)</f>
         <v/>
       </c>
-      <c r="D19" s="211" t="str">
+      <c r="D19" s="191" t="str">
         <f>IF('P1; Organize the PT'!F35="","",'P1; Organize the PT'!F35)</f>
         <v/>
       </c>
-      <c r="E19" s="213">
+      <c r="E19" s="193">
         <v>4</v>
       </c>
-      <c r="F19" s="62"/>
-[...5 lines deleted...]
-      <c r="L19" s="8" t="str">
+      <c r="F19" s="55"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="409"/>
+      <c r="L19" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M19" s="65"/>
-[...2 lines deleted...]
-      <c r="A20" s="211" t="str">
+      <c r="M19" s="58"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="191" t="str">
         <f>IF('P1; Organize the PT'!B36="","",'P1; Organize the PT'!B36)</f>
         <v/>
       </c>
-      <c r="B20" s="14" t="str">
+      <c r="B20" s="11" t="str">
         <f>IF('P1; Organize the PT'!C36="","",'P1; Organize the PT'!C36)</f>
         <v/>
       </c>
-      <c r="C20" s="447" t="str">
+      <c r="C20" s="412" t="str">
         <f>IF('P1; Organize the PT'!D36="","",'P1; Organize the PT'!D36)</f>
         <v/>
       </c>
-      <c r="D20" s="211" t="str">
+      <c r="D20" s="191" t="str">
         <f>IF('P1; Organize the PT'!F36="","",'P1; Organize the PT'!F36)</f>
         <v/>
       </c>
-      <c r="E20" s="213">
+      <c r="E20" s="193">
         <v>5</v>
       </c>
-      <c r="F20" s="62"/>
-[...5 lines deleted...]
-      <c r="L20" s="8" t="str">
+      <c r="F20" s="55"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="56"/>
+      <c r="I20" s="57"/>
+      <c r="J20" s="56"/>
+      <c r="K20" s="409"/>
+      <c r="L20" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M20" s="65"/>
-[...2 lines deleted...]
-      <c r="A21" s="211" t="str">
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="191" t="str">
         <f>IF('P1; Organize the PT'!B37="","",'P1; Organize the PT'!B37)</f>
         <v/>
       </c>
-      <c r="B21" s="14" t="str">
+      <c r="B21" s="11" t="str">
         <f>IF('P1; Organize the PT'!C37="","",'P1; Organize the PT'!C37)</f>
         <v/>
       </c>
-      <c r="C21" s="447" t="str">
+      <c r="C21" s="412" t="str">
         <f>IF('P1; Organize the PT'!D37="","",'P1; Organize the PT'!D37)</f>
         <v/>
       </c>
-      <c r="D21" s="211" t="str">
+      <c r="D21" s="191" t="str">
         <f>IF('P1; Organize the PT'!F37="","",'P1; Organize the PT'!F37)</f>
         <v/>
       </c>
-      <c r="E21" s="213">
+      <c r="E21" s="193">
         <v>6</v>
       </c>
-      <c r="F21" s="62"/>
-[...5 lines deleted...]
-      <c r="L21" s="8" t="str">
+      <c r="F21" s="55"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="56"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="56"/>
+      <c r="K21" s="409"/>
+      <c r="L21" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M21" s="65"/>
-[...2 lines deleted...]
-      <c r="A22" s="211" t="str">
+      <c r="M21" s="58"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="191" t="str">
         <f>IF('P1; Organize the PT'!B38="","",'P1; Organize the PT'!B38)</f>
         <v/>
       </c>
-      <c r="B22" s="14" t="str">
+      <c r="B22" s="11" t="str">
         <f>IF('P1; Organize the PT'!C38="","",'P1; Organize the PT'!C38)</f>
         <v/>
       </c>
-      <c r="C22" s="447" t="str">
+      <c r="C22" s="412" t="str">
         <f>IF('P1; Organize the PT'!D38="","",'P1; Organize the PT'!D38)</f>
         <v/>
       </c>
-      <c r="D22" s="211" t="str">
+      <c r="D22" s="191" t="str">
         <f>IF('P1; Organize the PT'!F38="","",'P1; Organize the PT'!F38)</f>
         <v/>
       </c>
-      <c r="E22" s="213">
+      <c r="E22" s="193">
         <v>7</v>
       </c>
-      <c r="F22" s="62"/>
-[...5 lines deleted...]
-      <c r="L22" s="8" t="str">
+      <c r="F22" s="55"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="409"/>
+      <c r="L22" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M22" s="65"/>
-[...2 lines deleted...]
-      <c r="A23" s="211" t="str">
+      <c r="M22" s="58"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="191" t="str">
         <f>IF('P1; Organize the PT'!B39="","",'P1; Organize the PT'!B39)</f>
         <v/>
       </c>
-      <c r="B23" s="14" t="str">
+      <c r="B23" s="11" t="str">
         <f>IF('P1; Organize the PT'!C39="","",'P1; Organize the PT'!C39)</f>
         <v/>
       </c>
-      <c r="C23" s="447" t="str">
+      <c r="C23" s="412" t="str">
         <f>IF('P1; Organize the PT'!D39="","",'P1; Organize the PT'!D39)</f>
         <v/>
       </c>
-      <c r="D23" s="211" t="str">
+      <c r="D23" s="191" t="str">
         <f>IF('P1; Organize the PT'!F39="","",'P1; Organize the PT'!F39)</f>
         <v/>
       </c>
-      <c r="E23" s="213">
+      <c r="E23" s="193">
         <v>8</v>
       </c>
-      <c r="F23" s="62"/>
-[...5 lines deleted...]
-      <c r="L23" s="8" t="str">
+      <c r="F23" s="55"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="56"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="56"/>
+      <c r="K23" s="409"/>
+      <c r="L23" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M23" s="65"/>
-[...2 lines deleted...]
-      <c r="A24" s="211" t="str">
+      <c r="M23" s="58"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="191" t="str">
         <f>IF('P1; Organize the PT'!B40="","",'P1; Organize the PT'!B40)</f>
         <v/>
       </c>
-      <c r="B24" s="14" t="str">
+      <c r="B24" s="11" t="str">
         <f>IF('P1; Organize the PT'!C40="","",'P1; Organize the PT'!C40)</f>
         <v/>
       </c>
-      <c r="C24" s="447" t="str">
+      <c r="C24" s="412" t="str">
         <f>IF('P1; Organize the PT'!D40="","",'P1; Organize the PT'!D40)</f>
         <v/>
       </c>
-      <c r="D24" s="211" t="str">
+      <c r="D24" s="191" t="str">
         <f>IF('P1; Organize the PT'!F40="","",'P1; Organize the PT'!F40)</f>
         <v/>
       </c>
-      <c r="E24" s="213">
+      <c r="E24" s="193">
         <v>9</v>
       </c>
-      <c r="F24" s="62"/>
-[...5 lines deleted...]
-      <c r="L24" s="8" t="str">
+      <c r="F24" s="55"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="56"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="56"/>
+      <c r="K24" s="409"/>
+      <c r="L24" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M24" s="65"/>
-[...2 lines deleted...]
-      <c r="A25" s="211" t="str">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="191" t="str">
         <f>IF('P1; Organize the PT'!B41="","",'P1; Organize the PT'!B41)</f>
         <v/>
       </c>
-      <c r="B25" s="14" t="str">
+      <c r="B25" s="11" t="str">
         <f>IF('P1; Organize the PT'!C41="","",'P1; Organize the PT'!C41)</f>
         <v/>
       </c>
-      <c r="C25" s="447" t="str">
+      <c r="C25" s="412" t="str">
         <f>IF('P1; Organize the PT'!D41="","",'P1; Organize the PT'!D41)</f>
         <v/>
       </c>
-      <c r="D25" s="211" t="str">
+      <c r="D25" s="191" t="str">
         <f>IF('P1; Organize the PT'!F41="","",'P1; Organize the PT'!F41)</f>
         <v/>
       </c>
-      <c r="E25" s="213">
+      <c r="E25" s="193">
         <v>10</v>
       </c>
-      <c r="F25" s="62"/>
-[...5 lines deleted...]
-      <c r="L25" s="8" t="str">
+      <c r="F25" s="55"/>
+      <c r="G25" s="56"/>
+      <c r="H25" s="56"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="56"/>
+      <c r="K25" s="409"/>
+      <c r="L25" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M25" s="65"/>
-[...2 lines deleted...]
-      <c r="A26" s="211" t="str">
+      <c r="M25" s="58"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="191" t="str">
         <f>IF('P1; Organize the PT'!B42="","",'P1; Organize the PT'!B42)</f>
         <v/>
       </c>
-      <c r="B26" s="14" t="str">
+      <c r="B26" s="11" t="str">
         <f>IF('P1; Organize the PT'!C42="","",'P1; Organize the PT'!C42)</f>
         <v/>
       </c>
-      <c r="C26" s="447" t="str">
+      <c r="C26" s="412" t="str">
         <f>IF('P1; Organize the PT'!D42="","",'P1; Organize the PT'!D42)</f>
         <v/>
       </c>
-      <c r="D26" s="211" t="str">
+      <c r="D26" s="191" t="str">
         <f>IF('P1; Organize the PT'!F42="","",'P1; Organize the PT'!F42)</f>
         <v/>
       </c>
-      <c r="E26" s="213">
+      <c r="E26" s="193">
         <v>11</v>
       </c>
-      <c r="F26" s="62"/>
-[...5 lines deleted...]
-      <c r="L26" s="8" t="str">
+      <c r="F26" s="55"/>
+      <c r="G26" s="56"/>
+      <c r="H26" s="56"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="56"/>
+      <c r="K26" s="409"/>
+      <c r="L26" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M26" s="65"/>
-[...2 lines deleted...]
-      <c r="A27" s="211" t="str">
+      <c r="M26" s="58"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" s="191" t="str">
         <f>IF('P1; Organize the PT'!B43="","",'P1; Organize the PT'!B43)</f>
         <v/>
       </c>
-      <c r="B27" s="14" t="str">
+      <c r="B27" s="11" t="str">
         <f>IF('P1; Organize the PT'!C43="","",'P1; Organize the PT'!C43)</f>
         <v/>
       </c>
-      <c r="C27" s="447" t="str">
+      <c r="C27" s="412" t="str">
         <f>IF('P1; Organize the PT'!D43="","",'P1; Organize the PT'!D43)</f>
         <v/>
       </c>
-      <c r="D27" s="211" t="str">
+      <c r="D27" s="191" t="str">
         <f>IF('P1; Organize the PT'!F43="","",'P1; Organize the PT'!F43)</f>
         <v/>
       </c>
-      <c r="E27" s="213">
+      <c r="E27" s="193">
         <v>12</v>
       </c>
-      <c r="F27" s="62"/>
-[...5 lines deleted...]
-      <c r="L27" s="8" t="str">
+      <c r="F27" s="55"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="56"/>
+      <c r="K27" s="409"/>
+      <c r="L27" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M27" s="65"/>
-[...2 lines deleted...]
-      <c r="A28" s="211" t="str">
+      <c r="M27" s="58"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" s="191" t="str">
         <f>IF('P1; Organize the PT'!B44="","",'P1; Organize the PT'!B44)</f>
         <v/>
       </c>
-      <c r="B28" s="14" t="str">
+      <c r="B28" s="11" t="str">
         <f>IF('P1; Organize the PT'!C44="","",'P1; Organize the PT'!C44)</f>
         <v/>
       </c>
-      <c r="C28" s="447" t="str">
+      <c r="C28" s="412" t="str">
         <f>IF('P1; Organize the PT'!D44="","",'P1; Organize the PT'!D44)</f>
         <v/>
       </c>
-      <c r="D28" s="211" t="str">
+      <c r="D28" s="191" t="str">
         <f>IF('P1; Organize the PT'!F44="","",'P1; Organize the PT'!F44)</f>
         <v/>
       </c>
-      <c r="E28" s="213">
+      <c r="E28" s="193">
         <v>13</v>
       </c>
-      <c r="F28" s="62"/>
-[...5 lines deleted...]
-      <c r="L28" s="8" t="str">
+      <c r="F28" s="55"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="56"/>
+      <c r="K28" s="409"/>
+      <c r="L28" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M28" s="65"/>
-[...2 lines deleted...]
-      <c r="A29" s="211" t="str">
+      <c r="M28" s="58"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" s="191" t="str">
         <f>IF('P1; Organize the PT'!B45="","",'P1; Organize the PT'!B45)</f>
         <v/>
       </c>
-      <c r="B29" s="14" t="str">
+      <c r="B29" s="11" t="str">
         <f>IF('P1; Organize the PT'!C45="","",'P1; Organize the PT'!C45)</f>
         <v/>
       </c>
-      <c r="C29" s="447" t="str">
+      <c r="C29" s="412" t="str">
         <f>IF('P1; Organize the PT'!D45="","",'P1; Organize the PT'!D45)</f>
         <v/>
       </c>
-      <c r="D29" s="211" t="str">
+      <c r="D29" s="191" t="str">
         <f>IF('P1; Organize the PT'!F45="","",'P1; Organize the PT'!F45)</f>
         <v/>
       </c>
-      <c r="E29" s="213">
+      <c r="E29" s="193">
         <v>14</v>
       </c>
-      <c r="F29" s="62"/>
-[...5 lines deleted...]
-      <c r="L29" s="8" t="str">
+      <c r="F29" s="55"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="409"/>
+      <c r="L29" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M29" s="65"/>
-[...2 lines deleted...]
-      <c r="A30" s="211" t="str">
+      <c r="M29" s="58"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" s="191" t="str">
         <f>IF('P1; Organize the PT'!B46="","",'P1; Organize the PT'!B46)</f>
         <v/>
       </c>
-      <c r="B30" s="14" t="str">
+      <c r="B30" s="11" t="str">
         <f>IF('P1; Organize the PT'!C46="","",'P1; Organize the PT'!C46)</f>
         <v/>
       </c>
-      <c r="C30" s="447" t="str">
+      <c r="C30" s="412" t="str">
         <f>IF('P1; Organize the PT'!D46="","",'P1; Organize the PT'!D46)</f>
         <v/>
       </c>
-      <c r="D30" s="211" t="str">
+      <c r="D30" s="191" t="str">
         <f>IF('P1; Organize the PT'!F46="","",'P1; Organize the PT'!F46)</f>
         <v/>
       </c>
-      <c r="E30" s="213">
+      <c r="E30" s="193">
         <v>15</v>
       </c>
-      <c r="F30" s="62"/>
-[...5 lines deleted...]
-      <c r="L30" s="8" t="str">
+      <c r="F30" s="55"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="409"/>
+      <c r="L30" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M30" s="65"/>
-[...2 lines deleted...]
-      <c r="A31" s="211" t="str">
+      <c r="M30" s="58"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" s="191" t="str">
         <f>IF('P1; Organize the PT'!B47="","",'P1; Organize the PT'!B47)</f>
         <v/>
       </c>
-      <c r="B31" s="14" t="str">
+      <c r="B31" s="11" t="str">
         <f>IF('P1; Organize the PT'!C47="","",'P1; Organize the PT'!C47)</f>
         <v/>
       </c>
-      <c r="C31" s="447" t="str">
+      <c r="C31" s="412" t="str">
         <f>IF('P1; Organize the PT'!D47="","",'P1; Organize the PT'!D47)</f>
         <v/>
       </c>
-      <c r="D31" s="211" t="str">
+      <c r="D31" s="191" t="str">
         <f>IF('P1; Organize the PT'!F47="","",'P1; Organize the PT'!F47)</f>
         <v/>
       </c>
-      <c r="E31" s="213">
+      <c r="E31" s="193">
         <v>16</v>
       </c>
-      <c r="F31" s="62"/>
-[...5 lines deleted...]
-      <c r="L31" s="8" t="str">
+      <c r="F31" s="55"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="409"/>
+      <c r="L31" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M31" s="65"/>
-[...2 lines deleted...]
-      <c r="A32" s="211" t="str">
+      <c r="M31" s="58"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" s="191" t="str">
         <f>IF('P1; Organize the PT'!B48="","",'P1; Organize the PT'!B48)</f>
         <v/>
       </c>
-      <c r="B32" s="14" t="str">
+      <c r="B32" s="11" t="str">
         <f>IF('P1; Organize the PT'!C48="","",'P1; Organize the PT'!C48)</f>
         <v/>
       </c>
-      <c r="C32" s="447" t="str">
+      <c r="C32" s="412" t="str">
         <f>IF('P1; Organize the PT'!D48="","",'P1; Organize the PT'!D48)</f>
         <v/>
       </c>
-      <c r="D32" s="211" t="str">
+      <c r="D32" s="191" t="str">
         <f>IF('P1; Organize the PT'!F48="","",'P1; Organize the PT'!F48)</f>
         <v/>
       </c>
-      <c r="E32" s="213">
+      <c r="E32" s="193">
         <v>17</v>
       </c>
-      <c r="F32" s="62"/>
-[...5 lines deleted...]
-      <c r="L32" s="8" t="str">
+      <c r="F32" s="55"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="56"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="56"/>
+      <c r="K32" s="409"/>
+      <c r="L32" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M32" s="65"/>
-[...2 lines deleted...]
-      <c r="A33" s="211" t="str">
+      <c r="M32" s="58"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" s="191" t="str">
         <f>IF('P1; Organize the PT'!B49="","",'P1; Organize the PT'!B49)</f>
         <v/>
       </c>
-      <c r="B33" s="14" t="str">
+      <c r="B33" s="11" t="str">
         <f>IF('P1; Organize the PT'!C49="","",'P1; Organize the PT'!C49)</f>
         <v/>
       </c>
-      <c r="C33" s="447" t="str">
+      <c r="C33" s="412" t="str">
         <f>IF('P1; Organize the PT'!D49="","",'P1; Organize the PT'!D49)</f>
         <v/>
       </c>
-      <c r="D33" s="211" t="str">
+      <c r="D33" s="191" t="str">
         <f>IF('P1; Organize the PT'!F49="","",'P1; Organize the PT'!F49)</f>
         <v/>
       </c>
-      <c r="E33" s="213">
+      <c r="E33" s="193">
         <v>18</v>
       </c>
-      <c r="F33" s="62"/>
-[...5 lines deleted...]
-      <c r="L33" s="8" t="str">
+      <c r="F33" s="55"/>
+      <c r="G33" s="56"/>
+      <c r="H33" s="56"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="56"/>
+      <c r="K33" s="409"/>
+      <c r="L33" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M33" s="65"/>
-[...2 lines deleted...]
-      <c r="A34" s="211" t="str">
+      <c r="M33" s="58"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" s="191" t="str">
         <f>IF('P1; Organize the PT'!B50="","",'P1; Organize the PT'!B50)</f>
         <v/>
       </c>
-      <c r="B34" s="14" t="str">
+      <c r="B34" s="11" t="str">
         <f>IF('P1; Organize the PT'!C50="","",'P1; Organize the PT'!C50)</f>
         <v/>
       </c>
-      <c r="C34" s="447" t="str">
+      <c r="C34" s="412" t="str">
         <f>IF('P1; Organize the PT'!D50="","",'P1; Organize the PT'!D50)</f>
         <v/>
       </c>
-      <c r="D34" s="211" t="str">
+      <c r="D34" s="191" t="str">
         <f>IF('P1; Organize the PT'!F50="","",'P1; Organize the PT'!F50)</f>
         <v/>
       </c>
-      <c r="E34" s="213">
+      <c r="E34" s="193">
         <v>19</v>
       </c>
-      <c r="F34" s="62"/>
-[...5 lines deleted...]
-      <c r="L34" s="8" t="str">
+      <c r="F34" s="55"/>
+      <c r="G34" s="56"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="56"/>
+      <c r="K34" s="409"/>
+      <c r="L34" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M34" s="65"/>
-[...2 lines deleted...]
-      <c r="A35" s="211" t="str">
+      <c r="M34" s="58"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" s="191" t="str">
         <f>IF('P1; Organize the PT'!B51="","",'P1; Organize the PT'!B51)</f>
         <v/>
       </c>
-      <c r="B35" s="14" t="str">
+      <c r="B35" s="11" t="str">
         <f>IF('P1; Organize the PT'!C51="","",'P1; Organize the PT'!C51)</f>
         <v/>
       </c>
-      <c r="C35" s="447" t="str">
+      <c r="C35" s="412" t="str">
         <f>IF('P1; Organize the PT'!D51="","",'P1; Organize the PT'!D51)</f>
         <v/>
       </c>
-      <c r="D35" s="211" t="str">
+      <c r="D35" s="191" t="str">
         <f>IF('P1; Organize the PT'!F51="","",'P1; Organize the PT'!F51)</f>
         <v/>
       </c>
-      <c r="E35" s="213">
+      <c r="E35" s="193">
         <v>20</v>
       </c>
-      <c r="F35" s="62"/>
-[...5 lines deleted...]
-      <c r="L35" s="8" t="str">
+      <c r="F35" s="55"/>
+      <c r="G35" s="56"/>
+      <c r="H35" s="56"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="56"/>
+      <c r="K35" s="409"/>
+      <c r="L35" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M35" s="65"/>
-[...2 lines deleted...]
-      <c r="A36" s="211" t="str">
+      <c r="M35" s="58"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" s="191" t="str">
         <f>IF('P1; Organize the PT'!B52="","",'P1; Organize the PT'!B52)</f>
         <v/>
       </c>
-      <c r="B36" s="14" t="str">
+      <c r="B36" s="11" t="str">
         <f>IF('P1; Organize the PT'!C52="","",'P1; Organize the PT'!C52)</f>
         <v/>
       </c>
-      <c r="C36" s="447" t="str">
+      <c r="C36" s="412" t="str">
         <f>IF('P1; Organize the PT'!D52="","",'P1; Organize the PT'!D52)</f>
         <v/>
       </c>
-      <c r="D36" s="211" t="str">
+      <c r="D36" s="191" t="str">
         <f>IF('P1; Organize the PT'!F52="","",'P1; Organize the PT'!F52)</f>
         <v/>
       </c>
-      <c r="E36" s="213">
+      <c r="E36" s="193">
         <v>21</v>
       </c>
-      <c r="F36" s="62"/>
-[...5 lines deleted...]
-      <c r="L36" s="8" t="str">
+      <c r="F36" s="55"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="57"/>
+      <c r="J36" s="56"/>
+      <c r="K36" s="409"/>
+      <c r="L36" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M36" s="65"/>
-[...2 lines deleted...]
-      <c r="A37" s="211" t="str">
+      <c r="M36" s="58"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" s="191" t="str">
         <f>IF('P1; Organize the PT'!B53="","",'P1; Organize the PT'!B53)</f>
         <v/>
       </c>
-      <c r="B37" s="14" t="str">
+      <c r="B37" s="11" t="str">
         <f>IF('P1; Organize the PT'!C53="","",'P1; Organize the PT'!C53)</f>
         <v/>
       </c>
-      <c r="C37" s="447" t="str">
+      <c r="C37" s="412" t="str">
         <f>IF('P1; Organize the PT'!D53="","",'P1; Organize the PT'!D53)</f>
         <v/>
       </c>
-      <c r="D37" s="211" t="str">
+      <c r="D37" s="191" t="str">
         <f>IF('P1; Organize the PT'!F53="","",'P1; Organize the PT'!F53)</f>
         <v/>
       </c>
-      <c r="E37" s="213">
+      <c r="E37" s="193">
         <v>22</v>
       </c>
-      <c r="F37" s="62"/>
-[...5 lines deleted...]
-      <c r="L37" s="8" t="str">
+      <c r="F37" s="55"/>
+      <c r="G37" s="56"/>
+      <c r="H37" s="56"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="56"/>
+      <c r="K37" s="409"/>
+      <c r="L37" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M37" s="65"/>
-[...2 lines deleted...]
-      <c r="A38" s="211" t="str">
+      <c r="M37" s="58"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" s="191" t="str">
         <f>IF('P1; Organize the PT'!B54="","",'P1; Organize the PT'!B54)</f>
         <v/>
       </c>
-      <c r="B38" s="14" t="str">
+      <c r="B38" s="11" t="str">
         <f>IF('P1; Organize the PT'!C54="","",'P1; Organize the PT'!C54)</f>
         <v/>
       </c>
-      <c r="C38" s="447" t="str">
+      <c r="C38" s="412" t="str">
         <f>IF('P1; Organize the PT'!D54="","",'P1; Organize the PT'!D54)</f>
         <v/>
       </c>
-      <c r="D38" s="211" t="str">
+      <c r="D38" s="191" t="str">
         <f>IF('P1; Organize the PT'!F54="","",'P1; Organize the PT'!F54)</f>
         <v/>
       </c>
-      <c r="E38" s="213">
+      <c r="E38" s="193">
         <v>23</v>
       </c>
-      <c r="F38" s="62"/>
-[...5 lines deleted...]
-      <c r="L38" s="8" t="str">
+      <c r="F38" s="55"/>
+      <c r="G38" s="56"/>
+      <c r="H38" s="56"/>
+      <c r="I38" s="57"/>
+      <c r="J38" s="56"/>
+      <c r="K38" s="409"/>
+      <c r="L38" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M38" s="65"/>
-[...2 lines deleted...]
-      <c r="A39" s="211" t="str">
+      <c r="M38" s="58"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" s="191" t="str">
         <f>IF('P1; Organize the PT'!B55="","",'P1; Organize the PT'!B55)</f>
         <v/>
       </c>
-      <c r="B39" s="14" t="str">
+      <c r="B39" s="11" t="str">
         <f>IF('P1; Organize the PT'!C55="","",'P1; Organize the PT'!C55)</f>
         <v/>
       </c>
-      <c r="C39" s="447" t="str">
+      <c r="C39" s="412" t="str">
         <f>IF('P1; Organize the PT'!D55="","",'P1; Organize the PT'!D55)</f>
         <v/>
       </c>
-      <c r="D39" s="211" t="str">
+      <c r="D39" s="191" t="str">
         <f>IF('P1; Organize the PT'!F55="","",'P1; Organize the PT'!F55)</f>
         <v/>
       </c>
-      <c r="E39" s="213">
+      <c r="E39" s="193">
         <v>24</v>
       </c>
-      <c r="F39" s="62"/>
-[...5 lines deleted...]
-      <c r="L39" s="8" t="str">
+      <c r="F39" s="55"/>
+      <c r="G39" s="56"/>
+      <c r="H39" s="56"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="56"/>
+      <c r="K39" s="409"/>
+      <c r="L39" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M39" s="65"/>
-[...2 lines deleted...]
-      <c r="A40" s="211" t="str">
+      <c r="M39" s="58"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" s="191" t="str">
         <f>IF('P1; Organize the PT'!B56="","",'P1; Organize the PT'!B56)</f>
         <v/>
       </c>
-      <c r="B40" s="14" t="str">
+      <c r="B40" s="11" t="str">
         <f>IF('P1; Organize the PT'!C56="","",'P1; Organize the PT'!C56)</f>
         <v/>
       </c>
-      <c r="C40" s="447" t="str">
+      <c r="C40" s="412" t="str">
         <f>IF('P1; Organize the PT'!D56="","",'P1; Organize the PT'!D56)</f>
         <v/>
       </c>
-      <c r="D40" s="211" t="str">
+      <c r="D40" s="191" t="str">
         <f>IF('P1; Organize the PT'!F56="","",'P1; Organize the PT'!F56)</f>
         <v/>
       </c>
-      <c r="E40" s="213">
+      <c r="E40" s="193">
         <v>25</v>
       </c>
-      <c r="F40" s="62"/>
-[...5 lines deleted...]
-      <c r="L40" s="8" t="str">
+      <c r="F40" s="55"/>
+      <c r="G40" s="56"/>
+      <c r="H40" s="56"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="56"/>
+      <c r="K40" s="409"/>
+      <c r="L40" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M40" s="65"/>
-[...2 lines deleted...]
-      <c r="A41" s="211" t="str">
+      <c r="M40" s="58"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" s="191" t="str">
         <f>IF('P1; Organize the PT'!B57="","",'P1; Organize the PT'!B57)</f>
         <v/>
       </c>
-      <c r="B41" s="14" t="str">
+      <c r="B41" s="11" t="str">
         <f>IF('P1; Organize the PT'!C57="","",'P1; Organize the PT'!C57)</f>
         <v/>
       </c>
-      <c r="C41" s="447" t="str">
+      <c r="C41" s="412" t="str">
         <f>IF('P1; Organize the PT'!D57="","",'P1; Organize the PT'!D57)</f>
         <v/>
       </c>
-      <c r="D41" s="211" t="str">
+      <c r="D41" s="191" t="str">
         <f>IF('P1; Organize the PT'!F57="","",'P1; Organize the PT'!F57)</f>
         <v/>
       </c>
-      <c r="E41" s="213">
+      <c r="E41" s="193">
         <v>26</v>
       </c>
-      <c r="F41" s="62"/>
-[...5 lines deleted...]
-      <c r="L41" s="8" t="str">
+      <c r="F41" s="55"/>
+      <c r="G41" s="56"/>
+      <c r="H41" s="56"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="56"/>
+      <c r="K41" s="409"/>
+      <c r="L41" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M41" s="65"/>
-[...2 lines deleted...]
-      <c r="A42" s="211" t="str">
+      <c r="M41" s="58"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" s="191" t="str">
         <f>IF('P1; Organize the PT'!B58="","",'P1; Organize the PT'!B58)</f>
         <v/>
       </c>
-      <c r="B42" s="14" t="str">
+      <c r="B42" s="11" t="str">
         <f>IF('P1; Organize the PT'!C58="","",'P1; Organize the PT'!C58)</f>
         <v/>
       </c>
-      <c r="C42" s="447" t="str">
+      <c r="C42" s="412" t="str">
         <f>IF('P1; Organize the PT'!D58="","",'P1; Organize the PT'!D58)</f>
         <v/>
       </c>
-      <c r="D42" s="211" t="str">
+      <c r="D42" s="191" t="str">
         <f>IF('P1; Organize the PT'!F58="","",'P1; Organize the PT'!F58)</f>
         <v/>
       </c>
-      <c r="E42" s="213">
+      <c r="E42" s="193">
         <v>27</v>
       </c>
-      <c r="F42" s="62"/>
-[...5 lines deleted...]
-      <c r="L42" s="8" t="str">
+      <c r="F42" s="55"/>
+      <c r="G42" s="56"/>
+      <c r="H42" s="56"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="56"/>
+      <c r="K42" s="409"/>
+      <c r="L42" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M42" s="65"/>
-[...2 lines deleted...]
-      <c r="A43" s="211" t="str">
+      <c r="M42" s="58"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" s="191" t="str">
         <f>IF('P1; Organize the PT'!B59="","",'P1; Organize the PT'!B59)</f>
         <v/>
       </c>
-      <c r="B43" s="14" t="str">
+      <c r="B43" s="11" t="str">
         <f>IF('P1; Organize the PT'!C59="","",'P1; Organize the PT'!C59)</f>
         <v/>
       </c>
-      <c r="C43" s="447" t="str">
+      <c r="C43" s="412" t="str">
         <f>IF('P1; Organize the PT'!D59="","",'P1; Organize the PT'!D59)</f>
         <v/>
       </c>
-      <c r="D43" s="211" t="str">
+      <c r="D43" s="191" t="str">
         <f>IF('P1; Organize the PT'!F59="","",'P1; Organize the PT'!F59)</f>
         <v/>
       </c>
-      <c r="E43" s="213">
+      <c r="E43" s="193">
         <v>28</v>
       </c>
-      <c r="F43" s="62"/>
-[...5 lines deleted...]
-      <c r="L43" s="8" t="str">
+      <c r="F43" s="55"/>
+      <c r="G43" s="56"/>
+      <c r="H43" s="56"/>
+      <c r="I43" s="57"/>
+      <c r="J43" s="56"/>
+      <c r="K43" s="409"/>
+      <c r="L43" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M43" s="65"/>
-[...2 lines deleted...]
-      <c r="A44" s="211" t="str">
+      <c r="M43" s="58"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" s="191" t="str">
         <f>IF('P1; Organize the PT'!B60="","",'P1; Organize the PT'!B60)</f>
         <v/>
       </c>
-      <c r="B44" s="14" t="str">
+      <c r="B44" s="11" t="str">
         <f>IF('P1; Organize the PT'!C60="","",'P1; Organize the PT'!C60)</f>
         <v/>
       </c>
-      <c r="C44" s="447" t="str">
+      <c r="C44" s="412" t="str">
         <f>IF('P1; Organize the PT'!D60="","",'P1; Organize the PT'!D60)</f>
         <v/>
       </c>
-      <c r="D44" s="211" t="str">
+      <c r="D44" s="191" t="str">
         <f>IF('P1; Organize the PT'!F60="","",'P1; Organize the PT'!F60)</f>
         <v/>
       </c>
-      <c r="E44" s="213">
+      <c r="E44" s="193">
         <v>29</v>
       </c>
-      <c r="F44" s="62"/>
-[...5 lines deleted...]
-      <c r="L44" s="8" t="str">
+      <c r="F44" s="55"/>
+      <c r="G44" s="56"/>
+      <c r="H44" s="56"/>
+      <c r="I44" s="57"/>
+      <c r="J44" s="56"/>
+      <c r="K44" s="409"/>
+      <c r="L44" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M44" s="65"/>
-[...2 lines deleted...]
-      <c r="A45" s="211" t="str">
+      <c r="M44" s="58"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" s="191" t="str">
         <f>IF('P1; Organize the PT'!B61="","",'P1; Organize the PT'!B61)</f>
         <v/>
       </c>
-      <c r="B45" s="14" t="str">
+      <c r="B45" s="11" t="str">
         <f>IF('P1; Organize the PT'!C61="","",'P1; Organize the PT'!C61)</f>
         <v/>
       </c>
-      <c r="C45" s="447" t="str">
+      <c r="C45" s="412" t="str">
         <f>IF('P1; Organize the PT'!D61="","",'P1; Organize the PT'!D61)</f>
         <v/>
       </c>
-      <c r="D45" s="211" t="str">
+      <c r="D45" s="191" t="str">
         <f>IF('P1; Organize the PT'!F61="","",'P1; Organize the PT'!F61)</f>
         <v/>
       </c>
-      <c r="E45" s="213">
+      <c r="E45" s="193">
         <v>30</v>
       </c>
-      <c r="F45" s="62"/>
-[...5 lines deleted...]
-      <c r="L45" s="8" t="str">
+      <c r="F45" s="55"/>
+      <c r="G45" s="56"/>
+      <c r="H45" s="56"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="56"/>
+      <c r="K45" s="409"/>
+      <c r="L45" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M45" s="65"/>
-[...2 lines deleted...]
-      <c r="A46" s="211" t="str">
+      <c r="M45" s="58"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" s="191" t="str">
         <f>IF('P1; Organize the PT'!B62="","",'P1; Organize the PT'!B62)</f>
         <v/>
       </c>
-      <c r="B46" s="14" t="str">
+      <c r="B46" s="11" t="str">
         <f>IF('P1; Organize the PT'!C62="","",'P1; Organize the PT'!C62)</f>
         <v/>
       </c>
-      <c r="C46" s="447" t="str">
+      <c r="C46" s="412" t="str">
         <f>IF('P1; Organize the PT'!D62="","",'P1; Organize the PT'!D62)</f>
         <v/>
       </c>
-      <c r="D46" s="211" t="str">
+      <c r="D46" s="191" t="str">
         <f>IF('P1; Organize the PT'!F62="","",'P1; Organize the PT'!F62)</f>
         <v/>
       </c>
-      <c r="E46" s="213">
+      <c r="E46" s="193">
         <v>31</v>
       </c>
-      <c r="F46" s="62"/>
-[...5 lines deleted...]
-      <c r="L46" s="8" t="str">
+      <c r="F46" s="55"/>
+      <c r="G46" s="56"/>
+      <c r="H46" s="56"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="56"/>
+      <c r="K46" s="409"/>
+      <c r="L46" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M46" s="65"/>
-[...2 lines deleted...]
-      <c r="A47" s="211" t="str">
+      <c r="M46" s="58"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" s="191" t="str">
         <f>IF('P1; Organize the PT'!B63="","",'P1; Organize the PT'!B63)</f>
         <v/>
       </c>
-      <c r="B47" s="14" t="str">
+      <c r="B47" s="11" t="str">
         <f>IF('P1; Organize the PT'!C63="","",'P1; Organize the PT'!C63)</f>
         <v/>
       </c>
-      <c r="C47" s="447" t="str">
+      <c r="C47" s="412" t="str">
         <f>IF('P1; Organize the PT'!D63="","",'P1; Organize the PT'!D63)</f>
         <v/>
       </c>
-      <c r="D47" s="211" t="str">
+      <c r="D47" s="191" t="str">
         <f>IF('P1; Organize the PT'!F63="","",'P1; Organize the PT'!F63)</f>
         <v/>
       </c>
-      <c r="E47" s="213">
+      <c r="E47" s="193">
         <v>32</v>
       </c>
-      <c r="F47" s="62"/>
-[...5 lines deleted...]
-      <c r="L47" s="8" t="str">
+      <c r="F47" s="55"/>
+      <c r="G47" s="56"/>
+      <c r="H47" s="56"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="56"/>
+      <c r="K47" s="409"/>
+      <c r="L47" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M47" s="65"/>
-[...2 lines deleted...]
-      <c r="A48" s="211" t="str">
+      <c r="M47" s="58"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" s="191" t="str">
         <f>IF('P1; Organize the PT'!B64="","",'P1; Organize the PT'!B64)</f>
         <v/>
       </c>
-      <c r="B48" s="14" t="str">
+      <c r="B48" s="11" t="str">
         <f>IF('P1; Organize the PT'!C64="","",'P1; Organize the PT'!C64)</f>
         <v/>
       </c>
-      <c r="C48" s="447" t="str">
+      <c r="C48" s="412" t="str">
         <f>IF('P1; Organize the PT'!D64="","",'P1; Organize the PT'!D64)</f>
         <v/>
       </c>
-      <c r="D48" s="211" t="str">
+      <c r="D48" s="191" t="str">
         <f>IF('P1; Organize the PT'!F64="","",'P1; Organize the PT'!F64)</f>
         <v/>
       </c>
-      <c r="E48" s="213">
+      <c r="E48" s="193">
         <v>33</v>
       </c>
-      <c r="F48" s="62"/>
-[...5 lines deleted...]
-      <c r="L48" s="8" t="str">
+      <c r="F48" s="55"/>
+      <c r="G48" s="56"/>
+      <c r="H48" s="56"/>
+      <c r="I48" s="57"/>
+      <c r="J48" s="56"/>
+      <c r="K48" s="409"/>
+      <c r="L48" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M48" s="65"/>
-[...2 lines deleted...]
-      <c r="A49" s="211" t="str">
+      <c r="M48" s="58"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" s="191" t="str">
         <f>IF('P1; Organize the PT'!B65="","",'P1; Organize the PT'!B65)</f>
         <v/>
       </c>
-      <c r="B49" s="14" t="str">
+      <c r="B49" s="11" t="str">
         <f>IF('P1; Organize the PT'!C65="","",'P1; Organize the PT'!C65)</f>
         <v/>
       </c>
-      <c r="C49" s="447" t="str">
+      <c r="C49" s="412" t="str">
         <f>IF('P1; Organize the PT'!D65="","",'P1; Organize the PT'!D65)</f>
         <v/>
       </c>
-      <c r="D49" s="211" t="str">
+      <c r="D49" s="191" t="str">
         <f>IF('P1; Organize the PT'!F65="","",'P1; Organize the PT'!F65)</f>
         <v/>
       </c>
-      <c r="E49" s="213">
+      <c r="E49" s="193">
         <v>34</v>
       </c>
-      <c r="F49" s="62"/>
-[...5 lines deleted...]
-      <c r="L49" s="8" t="str">
+      <c r="F49" s="55"/>
+      <c r="G49" s="56"/>
+      <c r="H49" s="56"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="56"/>
+      <c r="K49" s="409"/>
+      <c r="L49" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M49" s="65"/>
-[...2 lines deleted...]
-      <c r="A50" s="211" t="str">
+      <c r="M49" s="58"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" s="191" t="str">
         <f>IF('P1; Organize the PT'!B66="","",'P1; Organize the PT'!B66)</f>
         <v/>
       </c>
-      <c r="B50" s="14" t="str">
+      <c r="B50" s="11" t="str">
         <f>IF('P1; Organize the PT'!C66="","",'P1; Organize the PT'!C66)</f>
         <v/>
       </c>
-      <c r="C50" s="447" t="str">
+      <c r="C50" s="412" t="str">
         <f>IF('P1; Organize the PT'!D66="","",'P1; Organize the PT'!D66)</f>
         <v/>
       </c>
-      <c r="D50" s="211" t="str">
+      <c r="D50" s="191" t="str">
         <f>IF('P1; Organize the PT'!F66="","",'P1; Organize the PT'!F66)</f>
         <v/>
       </c>
-      <c r="E50" s="213">
+      <c r="E50" s="193">
         <v>35</v>
       </c>
-      <c r="F50" s="62"/>
-[...5 lines deleted...]
-      <c r="L50" s="8" t="str">
+      <c r="F50" s="55"/>
+      <c r="G50" s="56"/>
+      <c r="H50" s="56"/>
+      <c r="I50" s="57"/>
+      <c r="J50" s="56"/>
+      <c r="K50" s="409"/>
+      <c r="L50" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M50" s="65"/>
-[...2 lines deleted...]
-      <c r="A51" s="211" t="str">
+      <c r="M50" s="58"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" s="191" t="str">
         <f>IF('P1; Organize the PT'!B67="","",'P1; Organize the PT'!B67)</f>
         <v/>
       </c>
-      <c r="B51" s="14" t="str">
+      <c r="B51" s="11" t="str">
         <f>IF('P1; Organize the PT'!C67="","",'P1; Organize the PT'!C67)</f>
         <v/>
       </c>
-      <c r="C51" s="447" t="str">
+      <c r="C51" s="412" t="str">
         <f>IF('P1; Organize the PT'!D67="","",'P1; Organize the PT'!D67)</f>
         <v/>
       </c>
-      <c r="D51" s="211" t="str">
+      <c r="D51" s="191" t="str">
         <f>IF('P1; Organize the PT'!F67="","",'P1; Organize the PT'!F67)</f>
         <v/>
       </c>
-      <c r="E51" s="213">
+      <c r="E51" s="193">
         <v>36</v>
       </c>
-      <c r="F51" s="62"/>
-[...5 lines deleted...]
-      <c r="L51" s="8" t="str">
+      <c r="F51" s="55"/>
+      <c r="G51" s="56"/>
+      <c r="H51" s="56"/>
+      <c r="I51" s="57"/>
+      <c r="J51" s="56"/>
+      <c r="K51" s="409"/>
+      <c r="L51" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M51" s="65"/>
-[...2 lines deleted...]
-      <c r="A52" s="211" t="str">
+      <c r="M51" s="58"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" s="191" t="str">
         <f>IF('P1; Organize the PT'!B68="","",'P1; Organize the PT'!B68)</f>
         <v/>
       </c>
-      <c r="B52" s="14" t="str">
+      <c r="B52" s="11" t="str">
         <f>IF('P1; Organize the PT'!C68="","",'P1; Organize the PT'!C68)</f>
         <v/>
       </c>
-      <c r="C52" s="447" t="str">
+      <c r="C52" s="412" t="str">
         <f>IF('P1; Organize the PT'!D68="","",'P1; Organize the PT'!D68)</f>
         <v/>
       </c>
-      <c r="D52" s="211" t="str">
+      <c r="D52" s="191" t="str">
         <f>IF('P1; Organize the PT'!F68="","",'P1; Organize the PT'!F68)</f>
         <v/>
       </c>
-      <c r="E52" s="213">
+      <c r="E52" s="193">
         <v>37</v>
       </c>
-      <c r="F52" s="62"/>
-[...5 lines deleted...]
-      <c r="L52" s="8" t="str">
+      <c r="F52" s="55"/>
+      <c r="G52" s="56"/>
+      <c r="H52" s="56"/>
+      <c r="I52" s="57"/>
+      <c r="J52" s="56"/>
+      <c r="K52" s="409"/>
+      <c r="L52" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M52" s="65"/>
-[...2 lines deleted...]
-      <c r="A53" s="211" t="str">
+      <c r="M52" s="58"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" s="191" t="str">
         <f>IF('P1; Organize the PT'!B69="","",'P1; Organize the PT'!B69)</f>
         <v/>
       </c>
-      <c r="B53" s="14" t="str">
+      <c r="B53" s="11" t="str">
         <f>IF('P1; Organize the PT'!C69="","",'P1; Organize the PT'!C69)</f>
         <v/>
       </c>
-      <c r="C53" s="447" t="str">
+      <c r="C53" s="412" t="str">
         <f>IF('P1; Organize the PT'!D69="","",'P1; Organize the PT'!D69)</f>
         <v/>
       </c>
-      <c r="D53" s="211" t="str">
+      <c r="D53" s="191" t="str">
         <f>IF('P1; Organize the PT'!F69="","",'P1; Organize the PT'!F69)</f>
         <v/>
       </c>
-      <c r="E53" s="213">
+      <c r="E53" s="193">
         <v>38</v>
       </c>
-      <c r="F53" s="62"/>
-[...5 lines deleted...]
-      <c r="L53" s="8" t="str">
+      <c r="F53" s="55"/>
+      <c r="G53" s="56"/>
+      <c r="H53" s="56"/>
+      <c r="I53" s="57"/>
+      <c r="J53" s="56"/>
+      <c r="K53" s="409"/>
+      <c r="L53" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M53" s="65"/>
-[...2 lines deleted...]
-      <c r="A54" s="211" t="str">
+      <c r="M53" s="58"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" s="191" t="str">
         <f>IF('P1; Organize the PT'!B70="","",'P1; Organize the PT'!B70)</f>
         <v/>
       </c>
-      <c r="B54" s="14" t="str">
+      <c r="B54" s="11" t="str">
         <f>IF('P1; Organize the PT'!C70="","",'P1; Organize the PT'!C70)</f>
         <v/>
       </c>
-      <c r="C54" s="447" t="str">
+      <c r="C54" s="412" t="str">
         <f>IF('P1; Organize the PT'!D70="","",'P1; Organize the PT'!D70)</f>
         <v/>
       </c>
-      <c r="D54" s="211" t="str">
+      <c r="D54" s="191" t="str">
         <f>IF('P1; Organize the PT'!F70="","",'P1; Organize the PT'!F70)</f>
         <v/>
       </c>
-      <c r="E54" s="213">
+      <c r="E54" s="193">
         <v>39</v>
       </c>
-      <c r="F54" s="62"/>
-[...5 lines deleted...]
-      <c r="L54" s="8" t="str">
+      <c r="F54" s="55"/>
+      <c r="G54" s="56"/>
+      <c r="H54" s="56"/>
+      <c r="I54" s="57"/>
+      <c r="J54" s="56"/>
+      <c r="K54" s="409"/>
+      <c r="L54" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M54" s="65"/>
-[...2 lines deleted...]
-      <c r="A55" s="211" t="str">
+      <c r="M54" s="58"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" s="191" t="str">
         <f>IF('P1; Organize the PT'!B71="","",'P1; Organize the PT'!B71)</f>
         <v/>
       </c>
-      <c r="B55" s="14" t="str">
+      <c r="B55" s="11" t="str">
         <f>IF('P1; Organize the PT'!C71="","",'P1; Organize the PT'!C71)</f>
         <v/>
       </c>
-      <c r="C55" s="447" t="str">
+      <c r="C55" s="412" t="str">
         <f>IF('P1; Organize the PT'!D71="","",'P1; Organize the PT'!D71)</f>
         <v/>
       </c>
-      <c r="D55" s="211" t="str">
+      <c r="D55" s="191" t="str">
         <f>IF('P1; Organize the PT'!F71="","",'P1; Organize the PT'!F71)</f>
         <v/>
       </c>
-      <c r="E55" s="213">
+      <c r="E55" s="193">
         <v>40</v>
       </c>
-      <c r="F55" s="62"/>
-[...5 lines deleted...]
-      <c r="L55" s="8" t="str">
+      <c r="F55" s="55"/>
+      <c r="G55" s="56"/>
+      <c r="H55" s="56"/>
+      <c r="I55" s="57"/>
+      <c r="J55" s="56"/>
+      <c r="K55" s="409"/>
+      <c r="L55" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M55" s="65"/>
-[...2 lines deleted...]
-      <c r="A56" s="211" t="str">
+      <c r="M55" s="58"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" s="191" t="str">
         <f>IF('P1; Organize the PT'!B72="","",'P1; Organize the PT'!B72)</f>
         <v/>
       </c>
-      <c r="B56" s="14" t="str">
+      <c r="B56" s="11" t="str">
         <f>IF('P1; Organize the PT'!C72="","",'P1; Organize the PT'!C72)</f>
         <v/>
       </c>
-      <c r="C56" s="447" t="str">
+      <c r="C56" s="412" t="str">
         <f>IF('P1; Organize the PT'!D72="","",'P1; Organize the PT'!D72)</f>
         <v/>
       </c>
-      <c r="D56" s="211" t="str">
+      <c r="D56" s="191" t="str">
         <f>IF('P1; Organize the PT'!F72="","",'P1; Organize the PT'!F72)</f>
         <v/>
       </c>
-      <c r="E56" s="213">
+      <c r="E56" s="193">
         <v>41</v>
       </c>
-      <c r="F56" s="62"/>
-[...5 lines deleted...]
-      <c r="L56" s="8" t="str">
+      <c r="F56" s="55"/>
+      <c r="G56" s="56"/>
+      <c r="H56" s="56"/>
+      <c r="I56" s="57"/>
+      <c r="J56" s="56"/>
+      <c r="K56" s="409"/>
+      <c r="L56" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M56" s="65"/>
-[...2 lines deleted...]
-      <c r="A57" s="211" t="str">
+      <c r="M56" s="58"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" s="191" t="str">
         <f>IF('P1; Organize the PT'!B73="","",'P1; Organize the PT'!B73)</f>
         <v/>
       </c>
-      <c r="B57" s="14" t="str">
+      <c r="B57" s="11" t="str">
         <f>IF('P1; Organize the PT'!C73="","",'P1; Organize the PT'!C73)</f>
         <v/>
       </c>
-      <c r="C57" s="447" t="str">
+      <c r="C57" s="412" t="str">
         <f>IF('P1; Organize the PT'!D73="","",'P1; Organize the PT'!D73)</f>
         <v/>
       </c>
-      <c r="D57" s="211" t="str">
+      <c r="D57" s="191" t="str">
         <f>IF('P1; Organize the PT'!F73="","",'P1; Organize the PT'!F73)</f>
         <v/>
       </c>
-      <c r="E57" s="213">
+      <c r="E57" s="193">
         <v>42</v>
       </c>
-      <c r="F57" s="62"/>
-[...5 lines deleted...]
-      <c r="L57" s="8" t="str">
+      <c r="F57" s="55"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56"/>
+      <c r="I57" s="57"/>
+      <c r="J57" s="56"/>
+      <c r="K57" s="409"/>
+      <c r="L57" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M57" s="65"/>
-[...2 lines deleted...]
-      <c r="A58" s="211" t="str">
+      <c r="M57" s="58"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" s="191" t="str">
         <f>IF('P1; Organize the PT'!B74="","",'P1; Organize the PT'!B74)</f>
         <v/>
       </c>
-      <c r="B58" s="14" t="str">
+      <c r="B58" s="11" t="str">
         <f>IF('P1; Organize the PT'!C74="","",'P1; Organize the PT'!C74)</f>
         <v/>
       </c>
-      <c r="C58" s="447" t="str">
+      <c r="C58" s="412" t="str">
         <f>IF('P1; Organize the PT'!D74="","",'P1; Organize the PT'!D74)</f>
         <v/>
       </c>
-      <c r="D58" s="211" t="str">
+      <c r="D58" s="191" t="str">
         <f>IF('P1; Organize the PT'!F74="","",'P1; Organize the PT'!F74)</f>
         <v/>
       </c>
-      <c r="E58" s="213">
+      <c r="E58" s="193">
         <v>43</v>
       </c>
-      <c r="F58" s="62"/>
-[...5 lines deleted...]
-      <c r="L58" s="8" t="str">
+      <c r="F58" s="55"/>
+      <c r="G58" s="56"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="57"/>
+      <c r="J58" s="56"/>
+      <c r="K58" s="409"/>
+      <c r="L58" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M58" s="65"/>
-[...2 lines deleted...]
-      <c r="A59" s="211" t="str">
+      <c r="M58" s="58"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" s="191" t="str">
         <f>IF('P1; Organize the PT'!B75="","",'P1; Organize the PT'!B75)</f>
         <v/>
       </c>
-      <c r="B59" s="14" t="str">
+      <c r="B59" s="11" t="str">
         <f>IF('P1; Organize the PT'!C75="","",'P1; Organize the PT'!C75)</f>
         <v/>
       </c>
-      <c r="C59" s="447" t="str">
+      <c r="C59" s="412" t="str">
         <f>IF('P1; Organize the PT'!D75="","",'P1; Organize the PT'!D75)</f>
         <v/>
       </c>
-      <c r="D59" s="211" t="str">
+      <c r="D59" s="191" t="str">
         <f>IF('P1; Organize the PT'!F75="","",'P1; Organize the PT'!F75)</f>
         <v/>
       </c>
-      <c r="E59" s="213">
+      <c r="E59" s="193">
         <v>44</v>
       </c>
-      <c r="F59" s="62"/>
-[...5 lines deleted...]
-      <c r="L59" s="8" t="str">
+      <c r="F59" s="55"/>
+      <c r="G59" s="56"/>
+      <c r="H59" s="56"/>
+      <c r="I59" s="57"/>
+      <c r="J59" s="56"/>
+      <c r="K59" s="409"/>
+      <c r="L59" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M59" s="65"/>
-[...2 lines deleted...]
-      <c r="A60" s="211" t="str">
+      <c r="M59" s="58"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" s="191" t="str">
         <f>IF('P1; Organize the PT'!B76="","",'P1; Organize the PT'!B76)</f>
         <v/>
       </c>
-      <c r="B60" s="14" t="str">
+      <c r="B60" s="11" t="str">
         <f>IF('P1; Organize the PT'!C76="","",'P1; Organize the PT'!C76)</f>
         <v/>
       </c>
-      <c r="C60" s="447" t="str">
+      <c r="C60" s="412" t="str">
         <f>IF('P1; Organize the PT'!D76="","",'P1; Organize the PT'!D76)</f>
         <v/>
       </c>
-      <c r="D60" s="211" t="str">
+      <c r="D60" s="191" t="str">
         <f>IF('P1; Organize the PT'!F76="","",'P1; Organize the PT'!F76)</f>
         <v/>
       </c>
-      <c r="E60" s="213">
+      <c r="E60" s="193">
         <v>45</v>
       </c>
-      <c r="F60" s="62"/>
-[...5 lines deleted...]
-      <c r="L60" s="8" t="str">
+      <c r="F60" s="55"/>
+      <c r="G60" s="56"/>
+      <c r="H60" s="56"/>
+      <c r="I60" s="57"/>
+      <c r="J60" s="56"/>
+      <c r="K60" s="409"/>
+      <c r="L60" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M60" s="65"/>
-[...2 lines deleted...]
-      <c r="A61" s="211" t="str">
+      <c r="M60" s="58"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" s="191" t="str">
         <f>IF('P1; Organize the PT'!B77="","",'P1; Organize the PT'!B77)</f>
         <v/>
       </c>
-      <c r="B61" s="14" t="str">
+      <c r="B61" s="11" t="str">
         <f>IF('P1; Organize the PT'!C77="","",'P1; Organize the PT'!C77)</f>
         <v/>
       </c>
-      <c r="C61" s="447" t="str">
+      <c r="C61" s="412" t="str">
         <f>IF('P1; Organize the PT'!D77="","",'P1; Organize the PT'!D77)</f>
         <v/>
       </c>
-      <c r="D61" s="211" t="str">
+      <c r="D61" s="191" t="str">
         <f>IF('P1; Organize the PT'!F77="","",'P1; Organize the PT'!F77)</f>
         <v/>
       </c>
-      <c r="E61" s="213">
+      <c r="E61" s="193">
         <v>46</v>
       </c>
-      <c r="F61" s="62"/>
-[...5 lines deleted...]
-      <c r="L61" s="8" t="str">
+      <c r="F61" s="55"/>
+      <c r="G61" s="56"/>
+      <c r="H61" s="56"/>
+      <c r="I61" s="57"/>
+      <c r="J61" s="56"/>
+      <c r="K61" s="409"/>
+      <c r="L61" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M61" s="65"/>
-[...2 lines deleted...]
-      <c r="A62" s="211" t="str">
+      <c r="M61" s="58"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" s="191" t="str">
         <f>IF('P1; Organize the PT'!B78="","",'P1; Organize the PT'!B78)</f>
         <v/>
       </c>
-      <c r="B62" s="14" t="str">
+      <c r="B62" s="11" t="str">
         <f>IF('P1; Organize the PT'!C78="","",'P1; Organize the PT'!C78)</f>
         <v/>
       </c>
-      <c r="C62" s="447" t="str">
+      <c r="C62" s="412" t="str">
         <f>IF('P1; Organize the PT'!D78="","",'P1; Organize the PT'!D78)</f>
         <v/>
       </c>
-      <c r="D62" s="211" t="str">
+      <c r="D62" s="191" t="str">
         <f>IF('P1; Organize the PT'!F78="","",'P1; Organize the PT'!F78)</f>
         <v/>
       </c>
-      <c r="E62" s="213">
+      <c r="E62" s="193">
         <v>47</v>
       </c>
-      <c r="F62" s="62"/>
-[...5 lines deleted...]
-      <c r="L62" s="8" t="str">
+      <c r="F62" s="55"/>
+      <c r="G62" s="56"/>
+      <c r="H62" s="56"/>
+      <c r="I62" s="57"/>
+      <c r="J62" s="56"/>
+      <c r="K62" s="409"/>
+      <c r="L62" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M62" s="65"/>
-[...2 lines deleted...]
-      <c r="A63" s="211" t="str">
+      <c r="M62" s="58"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" s="191" t="str">
         <f>IF('P1; Organize the PT'!B79="","",'P1; Organize the PT'!B79)</f>
         <v/>
       </c>
-      <c r="B63" s="14" t="str">
+      <c r="B63" s="11" t="str">
         <f>IF('P1; Organize the PT'!C79="","",'P1; Organize the PT'!C79)</f>
         <v/>
       </c>
-      <c r="C63" s="447" t="str">
+      <c r="C63" s="412" t="str">
         <f>IF('P1; Organize the PT'!D79="","",'P1; Organize the PT'!D79)</f>
         <v/>
       </c>
-      <c r="D63" s="211" t="str">
+      <c r="D63" s="191" t="str">
         <f>IF('P1; Organize the PT'!F79="","",'P1; Organize the PT'!F79)</f>
         <v/>
       </c>
-      <c r="E63" s="213">
+      <c r="E63" s="193">
         <v>48</v>
       </c>
-      <c r="F63" s="62"/>
-[...5 lines deleted...]
-      <c r="L63" s="8" t="str">
+      <c r="F63" s="55"/>
+      <c r="G63" s="56"/>
+      <c r="H63" s="56"/>
+      <c r="I63" s="57"/>
+      <c r="J63" s="56"/>
+      <c r="K63" s="409"/>
+      <c r="L63" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M63" s="65"/>
-[...2 lines deleted...]
-      <c r="A64" s="211" t="str">
+      <c r="M63" s="58"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" s="191" t="str">
         <f>IF('P1; Organize the PT'!B80="","",'P1; Organize the PT'!B80)</f>
         <v/>
       </c>
-      <c r="B64" s="14" t="str">
+      <c r="B64" s="11" t="str">
         <f>IF('P1; Organize the PT'!C80="","",'P1; Organize the PT'!C80)</f>
         <v/>
       </c>
-      <c r="C64" s="447" t="str">
+      <c r="C64" s="412" t="str">
         <f>IF('P1; Organize the PT'!D80="","",'P1; Organize the PT'!D80)</f>
         <v/>
       </c>
-      <c r="D64" s="211" t="str">
+      <c r="D64" s="191" t="str">
         <f>IF('P1; Organize the PT'!F80="","",'P1; Organize the PT'!F80)</f>
         <v/>
       </c>
-      <c r="E64" s="213">
+      <c r="E64" s="193">
         <v>49</v>
       </c>
-      <c r="F64" s="62"/>
-[...5 lines deleted...]
-      <c r="L64" s="8" t="str">
+      <c r="F64" s="55"/>
+      <c r="G64" s="56"/>
+      <c r="H64" s="56"/>
+      <c r="I64" s="57"/>
+      <c r="J64" s="56"/>
+      <c r="K64" s="409"/>
+      <c r="L64" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M64" s="65"/>
-[...2 lines deleted...]
-      <c r="A65" s="211" t="str">
+      <c r="M64" s="58"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65" s="191" t="str">
         <f>IF('P1; Organize the PT'!B81="","",'P1; Organize the PT'!B81)</f>
         <v/>
       </c>
-      <c r="B65" s="14" t="str">
+      <c r="B65" s="11" t="str">
         <f>IF('P1; Organize the PT'!C81="","",'P1; Organize the PT'!C81)</f>
         <v/>
       </c>
-      <c r="C65" s="447" t="str">
+      <c r="C65" s="412" t="str">
         <f>IF('P1; Organize the PT'!D81="","",'P1; Organize the PT'!D81)</f>
         <v/>
       </c>
-      <c r="D65" s="211" t="str">
+      <c r="D65" s="191" t="str">
         <f>IF('P1; Organize the PT'!F81="","",'P1; Organize the PT'!F81)</f>
         <v/>
       </c>
-      <c r="E65" s="213">
+      <c r="E65" s="193">
         <v>50</v>
       </c>
-      <c r="F65" s="62"/>
-[...5 lines deleted...]
-      <c r="L65" s="8" t="str">
+      <c r="F65" s="55"/>
+      <c r="G65" s="56"/>
+      <c r="H65" s="56"/>
+      <c r="I65" s="57"/>
+      <c r="J65" s="56"/>
+      <c r="K65" s="409"/>
+      <c r="L65" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M65" s="65"/>
-[...2 lines deleted...]
-      <c r="A66" s="211" t="str">
+      <c r="M65" s="58"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A66" s="191" t="str">
         <f>IF('P1; Organize the PT'!B82="","",'P1; Organize the PT'!B82)</f>
         <v/>
       </c>
-      <c r="B66" s="14" t="str">
+      <c r="B66" s="11" t="str">
         <f>IF('P1; Organize the PT'!C82="","",'P1; Organize the PT'!C82)</f>
         <v/>
       </c>
-      <c r="C66" s="447" t="str">
+      <c r="C66" s="412" t="str">
         <f>IF('P1; Organize the PT'!D82="","",'P1; Organize the PT'!D82)</f>
         <v/>
       </c>
-      <c r="D66" s="211" t="str">
+      <c r="D66" s="191" t="str">
         <f>IF('P1; Organize the PT'!F82="","",'P1; Organize the PT'!F82)</f>
         <v/>
       </c>
-      <c r="E66" s="213">
+      <c r="E66" s="193">
         <v>51</v>
       </c>
-      <c r="F66" s="62"/>
-[...5 lines deleted...]
-      <c r="L66" s="8" t="str">
+      <c r="F66" s="55"/>
+      <c r="G66" s="56"/>
+      <c r="H66" s="56"/>
+      <c r="I66" s="57"/>
+      <c r="J66" s="56"/>
+      <c r="K66" s="409"/>
+      <c r="L66" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M66" s="65"/>
-[...2 lines deleted...]
-      <c r="A67" s="211" t="str">
+      <c r="M66" s="58"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A67" s="191" t="str">
         <f>IF('P1; Organize the PT'!B83="","",'P1; Organize the PT'!B83)</f>
         <v/>
       </c>
-      <c r="B67" s="14" t="str">
+      <c r="B67" s="11" t="str">
         <f>IF('P1; Organize the PT'!C83="","",'P1; Organize the PT'!C83)</f>
         <v/>
       </c>
-      <c r="C67" s="447" t="str">
+      <c r="C67" s="412" t="str">
         <f>IF('P1; Organize the PT'!D83="","",'P1; Organize the PT'!D83)</f>
         <v/>
       </c>
-      <c r="D67" s="211" t="str">
+      <c r="D67" s="191" t="str">
         <f>IF('P1; Organize the PT'!F83="","",'P1; Organize the PT'!F83)</f>
         <v/>
       </c>
-      <c r="E67" s="213">
+      <c r="E67" s="193">
         <v>52</v>
       </c>
-      <c r="F67" s="62"/>
-[...5 lines deleted...]
-      <c r="L67" s="8" t="str">
+      <c r="F67" s="55"/>
+      <c r="G67" s="56"/>
+      <c r="H67" s="56"/>
+      <c r="I67" s="57"/>
+      <c r="J67" s="56"/>
+      <c r="K67" s="409"/>
+      <c r="L67" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M67" s="65"/>
-[...2 lines deleted...]
-      <c r="A68" s="211" t="str">
+      <c r="M67" s="58"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A68" s="191" t="str">
         <f>IF('P1; Organize the PT'!B84="","",'P1; Organize the PT'!B84)</f>
         <v/>
       </c>
-      <c r="B68" s="14" t="str">
+      <c r="B68" s="11" t="str">
         <f>IF('P1; Organize the PT'!C84="","",'P1; Organize the PT'!C84)</f>
         <v/>
       </c>
-      <c r="C68" s="447" t="str">
+      <c r="C68" s="412" t="str">
         <f>IF('P1; Organize the PT'!D84="","",'P1; Organize the PT'!D84)</f>
         <v/>
       </c>
-      <c r="D68" s="211" t="str">
+      <c r="D68" s="191" t="str">
         <f>IF('P1; Organize the PT'!F84="","",'P1; Organize the PT'!F84)</f>
         <v/>
       </c>
-      <c r="E68" s="213">
+      <c r="E68" s="193">
         <v>53</v>
       </c>
-      <c r="F68" s="62"/>
-[...5 lines deleted...]
-      <c r="L68" s="8" t="str">
+      <c r="F68" s="55"/>
+      <c r="G68" s="56"/>
+      <c r="H68" s="56"/>
+      <c r="I68" s="57"/>
+      <c r="J68" s="56"/>
+      <c r="K68" s="409"/>
+      <c r="L68" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M68" s="65"/>
-[...2 lines deleted...]
-      <c r="A69" s="211" t="str">
+      <c r="M68" s="58"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A69" s="191" t="str">
         <f>IF('P1; Organize the PT'!B85="","",'P1; Organize the PT'!B85)</f>
         <v/>
       </c>
-      <c r="B69" s="14" t="str">
+      <c r="B69" s="11" t="str">
         <f>IF('P1; Organize the PT'!C85="","",'P1; Organize the PT'!C85)</f>
         <v/>
       </c>
-      <c r="C69" s="447" t="str">
+      <c r="C69" s="412" t="str">
         <f>IF('P1; Organize the PT'!D85="","",'P1; Organize the PT'!D85)</f>
         <v/>
       </c>
-      <c r="D69" s="211" t="str">
+      <c r="D69" s="191" t="str">
         <f>IF('P1; Organize the PT'!F85="","",'P1; Organize the PT'!F85)</f>
         <v/>
       </c>
-      <c r="E69" s="213">
+      <c r="E69" s="193">
         <v>54</v>
       </c>
-      <c r="F69" s="62"/>
-[...5 lines deleted...]
-      <c r="L69" s="8" t="str">
+      <c r="F69" s="55"/>
+      <c r="G69" s="56"/>
+      <c r="H69" s="56"/>
+      <c r="I69" s="57"/>
+      <c r="J69" s="56"/>
+      <c r="K69" s="409"/>
+      <c r="L69" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M69" s="65"/>
-[...2 lines deleted...]
-      <c r="A70" s="211" t="str">
+      <c r="M69" s="58"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A70" s="191" t="str">
         <f>IF('P1; Organize the PT'!B86="","",'P1; Organize the PT'!B86)</f>
         <v/>
       </c>
-      <c r="B70" s="14" t="str">
+      <c r="B70" s="11" t="str">
         <f>IF('P1; Organize the PT'!C86="","",'P1; Organize the PT'!C86)</f>
         <v/>
       </c>
-      <c r="C70" s="447" t="str">
+      <c r="C70" s="412" t="str">
         <f>IF('P1; Organize the PT'!D86="","",'P1; Organize the PT'!D86)</f>
         <v/>
       </c>
-      <c r="D70" s="211" t="str">
+      <c r="D70" s="191" t="str">
         <f>IF('P1; Organize the PT'!F86="","",'P1; Organize the PT'!F86)</f>
         <v/>
       </c>
-      <c r="E70" s="213">
+      <c r="E70" s="193">
         <v>55</v>
       </c>
-      <c r="F70" s="62"/>
-[...5 lines deleted...]
-      <c r="L70" s="8" t="str">
+      <c r="F70" s="55"/>
+      <c r="G70" s="56"/>
+      <c r="H70" s="56"/>
+      <c r="I70" s="57"/>
+      <c r="J70" s="56"/>
+      <c r="K70" s="409"/>
+      <c r="L70" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M70" s="65"/>
-[...2 lines deleted...]
-      <c r="A71" s="211" t="str">
+      <c r="M70" s="58"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A71" s="191" t="str">
         <f>IF('P1; Organize the PT'!B87="","",'P1; Organize the PT'!B87)</f>
         <v/>
       </c>
-      <c r="B71" s="14" t="str">
+      <c r="B71" s="11" t="str">
         <f>IF('P1; Organize the PT'!C87="","",'P1; Organize the PT'!C87)</f>
         <v/>
       </c>
-      <c r="C71" s="447" t="str">
+      <c r="C71" s="412" t="str">
         <f>IF('P1; Organize the PT'!D87="","",'P1; Organize the PT'!D87)</f>
         <v/>
       </c>
-      <c r="D71" s="211" t="str">
+      <c r="D71" s="191" t="str">
         <f>IF('P1; Organize the PT'!F87="","",'P1; Organize the PT'!F87)</f>
         <v/>
       </c>
-      <c r="E71" s="213">
+      <c r="E71" s="193">
         <v>56</v>
       </c>
-      <c r="F71" s="62"/>
-[...5 lines deleted...]
-      <c r="L71" s="8" t="str">
+      <c r="F71" s="55"/>
+      <c r="G71" s="56"/>
+      <c r="H71" s="56"/>
+      <c r="I71" s="57"/>
+      <c r="J71" s="56"/>
+      <c r="K71" s="409"/>
+      <c r="L71" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M71" s="65"/>
-[...2 lines deleted...]
-      <c r="A72" s="211" t="str">
+      <c r="M71" s="58"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A72" s="191" t="str">
         <f>IF('P1; Organize the PT'!B88="","",'P1; Organize the PT'!B88)</f>
         <v/>
       </c>
-      <c r="B72" s="14" t="str">
+      <c r="B72" s="11" t="str">
         <f>IF('P1; Organize the PT'!C88="","",'P1; Organize the PT'!C88)</f>
         <v/>
       </c>
-      <c r="C72" s="447" t="str">
+      <c r="C72" s="412" t="str">
         <f>IF('P1; Organize the PT'!D88="","",'P1; Organize the PT'!D88)</f>
         <v/>
       </c>
-      <c r="D72" s="211" t="str">
+      <c r="D72" s="191" t="str">
         <f>IF('P1; Organize the PT'!F88="","",'P1; Organize the PT'!F88)</f>
         <v/>
       </c>
-      <c r="E72" s="213">
+      <c r="E72" s="193">
         <v>57</v>
       </c>
-      <c r="F72" s="62"/>
-[...5 lines deleted...]
-      <c r="L72" s="8" t="str">
+      <c r="F72" s="55"/>
+      <c r="G72" s="56"/>
+      <c r="H72" s="56"/>
+      <c r="I72" s="57"/>
+      <c r="J72" s="56"/>
+      <c r="K72" s="409"/>
+      <c r="L72" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M72" s="65"/>
-[...2 lines deleted...]
-      <c r="A73" s="211" t="str">
+      <c r="M72" s="58"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A73" s="191" t="str">
         <f>IF('P1; Organize the PT'!B89="","",'P1; Organize the PT'!B89)</f>
         <v/>
       </c>
-      <c r="B73" s="14" t="str">
+      <c r="B73" s="11" t="str">
         <f>IF('P1; Organize the PT'!C89="","",'P1; Organize the PT'!C89)</f>
         <v/>
       </c>
-      <c r="C73" s="447" t="str">
+      <c r="C73" s="412" t="str">
         <f>IF('P1; Organize the PT'!D89="","",'P1; Organize the PT'!D89)</f>
         <v/>
       </c>
-      <c r="D73" s="211" t="str">
+      <c r="D73" s="191" t="str">
         <f>IF('P1; Organize the PT'!F89="","",'P1; Organize the PT'!F89)</f>
         <v/>
       </c>
-      <c r="E73" s="213">
+      <c r="E73" s="193">
         <v>58</v>
       </c>
-      <c r="F73" s="62"/>
-[...5 lines deleted...]
-      <c r="L73" s="8" t="str">
+      <c r="F73" s="55"/>
+      <c r="G73" s="56"/>
+      <c r="H73" s="56"/>
+      <c r="I73" s="57"/>
+      <c r="J73" s="56"/>
+      <c r="K73" s="409"/>
+      <c r="L73" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M73" s="65"/>
-[...2 lines deleted...]
-      <c r="A74" s="211" t="str">
+      <c r="M73" s="58"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A74" s="191" t="str">
         <f>IF('P1; Organize the PT'!B90="","",'P1; Organize the PT'!B90)</f>
         <v/>
       </c>
-      <c r="B74" s="14" t="str">
+      <c r="B74" s="11" t="str">
         <f>IF('P1; Organize the PT'!C90="","",'P1; Organize the PT'!C90)</f>
         <v/>
       </c>
-      <c r="C74" s="447" t="str">
+      <c r="C74" s="412" t="str">
         <f>IF('P1; Organize the PT'!D90="","",'P1; Organize the PT'!D90)</f>
         <v/>
       </c>
-      <c r="D74" s="211" t="str">
+      <c r="D74" s="191" t="str">
         <f>IF('P1; Organize the PT'!F90="","",'P1; Organize the PT'!F90)</f>
         <v/>
       </c>
-      <c r="E74" s="213">
+      <c r="E74" s="193">
         <v>59</v>
       </c>
-      <c r="F74" s="62"/>
-[...5 lines deleted...]
-      <c r="L74" s="8" t="str">
+      <c r="F74" s="55"/>
+      <c r="G74" s="56"/>
+      <c r="H74" s="56"/>
+      <c r="I74" s="57"/>
+      <c r="J74" s="56"/>
+      <c r="K74" s="409"/>
+      <c r="L74" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M74" s="65"/>
-[...2 lines deleted...]
-      <c r="A75" s="211" t="str">
+      <c r="M74" s="58"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A75" s="191" t="str">
         <f>IF('P1; Organize the PT'!B91="","",'P1; Organize the PT'!B91)</f>
         <v/>
       </c>
-      <c r="B75" s="14" t="str">
+      <c r="B75" s="11" t="str">
         <f>IF('P1; Organize the PT'!C91="","",'P1; Organize the PT'!C91)</f>
         <v/>
       </c>
-      <c r="C75" s="447" t="str">
+      <c r="C75" s="412" t="str">
         <f>IF('P1; Organize the PT'!D91="","",'P1; Organize the PT'!D91)</f>
         <v/>
       </c>
-      <c r="D75" s="211" t="str">
+      <c r="D75" s="191" t="str">
         <f>IF('P1; Organize the PT'!F91="","",'P1; Organize the PT'!F91)</f>
         <v/>
       </c>
-      <c r="E75" s="213">
+      <c r="E75" s="193">
         <v>60</v>
       </c>
-      <c r="F75" s="62"/>
-[...5 lines deleted...]
-      <c r="L75" s="8" t="str">
+      <c r="F75" s="55"/>
+      <c r="G75" s="56"/>
+      <c r="H75" s="56"/>
+      <c r="I75" s="57"/>
+      <c r="J75" s="56"/>
+      <c r="K75" s="409"/>
+      <c r="L75" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M75" s="65"/>
-[...2 lines deleted...]
-      <c r="A76" s="211" t="str">
+      <c r="M75" s="58"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A76" s="191" t="str">
         <f>IF('P1; Organize the PT'!B92="","",'P1; Organize the PT'!B92)</f>
         <v/>
       </c>
-      <c r="B76" s="14" t="str">
+      <c r="B76" s="11" t="str">
         <f>IF('P1; Organize the PT'!C92="","",'P1; Organize the PT'!C92)</f>
         <v/>
       </c>
-      <c r="C76" s="447" t="str">
+      <c r="C76" s="412" t="str">
         <f>IF('P1; Organize the PT'!D92="","",'P1; Organize the PT'!D92)</f>
         <v/>
       </c>
-      <c r="D76" s="211" t="str">
+      <c r="D76" s="191" t="str">
         <f>IF('P1; Organize the PT'!F92="","",'P1; Organize the PT'!F92)</f>
         <v/>
       </c>
-      <c r="E76" s="213">
+      <c r="E76" s="193">
         <v>61</v>
       </c>
-      <c r="F76" s="62"/>
-[...5 lines deleted...]
-      <c r="L76" s="8" t="str">
+      <c r="F76" s="55"/>
+      <c r="G76" s="56"/>
+      <c r="H76" s="56"/>
+      <c r="I76" s="57"/>
+      <c r="J76" s="56"/>
+      <c r="K76" s="409"/>
+      <c r="L76" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M76" s="65"/>
-[...2 lines deleted...]
-      <c r="A77" s="211" t="str">
+      <c r="M76" s="58"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A77" s="191" t="str">
         <f>IF('P1; Organize the PT'!B93="","",'P1; Organize the PT'!B93)</f>
         <v/>
       </c>
-      <c r="B77" s="14" t="str">
+      <c r="B77" s="11" t="str">
         <f>IF('P1; Organize the PT'!C93="","",'P1; Organize the PT'!C93)</f>
         <v/>
       </c>
-      <c r="C77" s="447" t="str">
+      <c r="C77" s="412" t="str">
         <f>IF('P1; Organize the PT'!D93="","",'P1; Organize the PT'!D93)</f>
         <v/>
       </c>
-      <c r="D77" s="211" t="str">
+      <c r="D77" s="191" t="str">
         <f>IF('P1; Organize the PT'!F93="","",'P1; Organize the PT'!F93)</f>
         <v/>
       </c>
-      <c r="E77" s="213">
+      <c r="E77" s="193">
         <v>62</v>
       </c>
-      <c r="F77" s="62"/>
-[...5 lines deleted...]
-      <c r="L77" s="8" t="str">
+      <c r="F77" s="55"/>
+      <c r="G77" s="56"/>
+      <c r="H77" s="56"/>
+      <c r="I77" s="57"/>
+      <c r="J77" s="56"/>
+      <c r="K77" s="409"/>
+      <c r="L77" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M77" s="65"/>
-[...2 lines deleted...]
-      <c r="A78" s="211" t="str">
+      <c r="M77" s="58"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A78" s="191" t="str">
         <f>IF('P1; Organize the PT'!B94="","",'P1; Organize the PT'!B94)</f>
         <v/>
       </c>
-      <c r="B78" s="14" t="str">
+      <c r="B78" s="11" t="str">
         <f>IF('P1; Organize the PT'!C94="","",'P1; Organize the PT'!C94)</f>
         <v/>
       </c>
-      <c r="C78" s="447" t="str">
+      <c r="C78" s="412" t="str">
         <f>IF('P1; Organize the PT'!D94="","",'P1; Organize the PT'!D94)</f>
         <v/>
       </c>
-      <c r="D78" s="211" t="str">
+      <c r="D78" s="191" t="str">
         <f>IF('P1; Organize the PT'!F94="","",'P1; Organize the PT'!F94)</f>
         <v/>
       </c>
-      <c r="E78" s="213">
+      <c r="E78" s="193">
         <v>63</v>
       </c>
-      <c r="F78" s="62"/>
-[...5 lines deleted...]
-      <c r="L78" s="8" t="str">
+      <c r="F78" s="55"/>
+      <c r="G78" s="56"/>
+      <c r="H78" s="56"/>
+      <c r="I78" s="57"/>
+      <c r="J78" s="56"/>
+      <c r="K78" s="409"/>
+      <c r="L78" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M78" s="65"/>
-[...2 lines deleted...]
-      <c r="A79" s="211" t="str">
+      <c r="M78" s="58"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A79" s="191" t="str">
         <f>IF('P1; Organize the PT'!B95="","",'P1; Organize the PT'!B95)</f>
         <v/>
       </c>
-      <c r="B79" s="14" t="str">
+      <c r="B79" s="11" t="str">
         <f>IF('P1; Organize the PT'!C95="","",'P1; Organize the PT'!C95)</f>
         <v/>
       </c>
-      <c r="C79" s="447" t="str">
+      <c r="C79" s="412" t="str">
         <f>IF('P1; Organize the PT'!D95="","",'P1; Organize the PT'!D95)</f>
         <v/>
       </c>
-      <c r="D79" s="211" t="str">
+      <c r="D79" s="191" t="str">
         <f>IF('P1; Organize the PT'!F95="","",'P1; Organize the PT'!F95)</f>
         <v/>
       </c>
-      <c r="E79" s="213">
+      <c r="E79" s="193">
         <v>64</v>
       </c>
-      <c r="F79" s="62"/>
-[...5 lines deleted...]
-      <c r="L79" s="8" t="str">
+      <c r="F79" s="55"/>
+      <c r="G79" s="56"/>
+      <c r="H79" s="56"/>
+      <c r="I79" s="57"/>
+      <c r="J79" s="56"/>
+      <c r="K79" s="409"/>
+      <c r="L79" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M79" s="65"/>
-[...2 lines deleted...]
-      <c r="A80" s="211" t="str">
+      <c r="M79" s="58"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A80" s="191" t="str">
         <f>IF('P1; Organize the PT'!B96="","",'P1; Organize the PT'!B96)</f>
         <v/>
       </c>
-      <c r="B80" s="14" t="str">
+      <c r="B80" s="11" t="str">
         <f>IF('P1; Organize the PT'!C96="","",'P1; Organize the PT'!C96)</f>
         <v/>
       </c>
-      <c r="C80" s="447" t="str">
+      <c r="C80" s="412" t="str">
         <f>IF('P1; Organize the PT'!D96="","",'P1; Organize the PT'!D96)</f>
         <v/>
       </c>
-      <c r="D80" s="211" t="str">
+      <c r="D80" s="191" t="str">
         <f>IF('P1; Organize the PT'!F96="","",'P1; Organize the PT'!F96)</f>
         <v/>
       </c>
-      <c r="E80" s="213">
+      <c r="E80" s="193">
         <v>65</v>
       </c>
-      <c r="F80" s="62"/>
-[...5 lines deleted...]
-      <c r="L80" s="8" t="str">
+      <c r="F80" s="55"/>
+      <c r="G80" s="56"/>
+      <c r="H80" s="56"/>
+      <c r="I80" s="57"/>
+      <c r="J80" s="56"/>
+      <c r="K80" s="409"/>
+      <c r="L80" s="6" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M80" s="65"/>
-[...2 lines deleted...]
-      <c r="A81" s="211" t="str">
+      <c r="M80" s="58"/>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A81" s="191" t="str">
         <f>IF('P1; Organize the PT'!B97="","",'P1; Organize the PT'!B97)</f>
         <v/>
       </c>
-      <c r="B81" s="14" t="str">
+      <c r="B81" s="11" t="str">
         <f>IF('P1; Organize the PT'!C97="","",'P1; Organize the PT'!C97)</f>
         <v/>
       </c>
-      <c r="C81" s="447" t="str">
+      <c r="C81" s="412" t="str">
         <f>IF('P1; Organize the PT'!D97="","",'P1; Organize the PT'!D97)</f>
         <v/>
       </c>
-      <c r="D81" s="211" t="str">
+      <c r="D81" s="191" t="str">
         <f>IF('P1; Organize the PT'!F97="","",'P1; Organize the PT'!F97)</f>
         <v/>
       </c>
-      <c r="E81" s="213">
+      <c r="E81" s="193">
         <v>66</v>
       </c>
-      <c r="F81" s="62"/>
-[...5 lines deleted...]
-      <c r="L81" s="8" t="str">
+      <c r="F81" s="55"/>
+      <c r="G81" s="56"/>
+      <c r="H81" s="56"/>
+      <c r="I81" s="57"/>
+      <c r="J81" s="56"/>
+      <c r="K81" s="409"/>
+      <c r="L81" s="6" t="str">
         <f t="shared" ref="L81:L144" si="1">IF(J81="","",J81-G81)</f>
         <v/>
       </c>
-      <c r="M81" s="65"/>
-[...2 lines deleted...]
-      <c r="A82" s="211" t="str">
+      <c r="M81" s="58"/>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A82" s="191" t="str">
         <f>IF('P1; Organize the PT'!B98="","",'P1; Organize the PT'!B98)</f>
         <v/>
       </c>
-      <c r="B82" s="14" t="str">
+      <c r="B82" s="11" t="str">
         <f>IF('P1; Organize the PT'!C98="","",'P1; Organize the PT'!C98)</f>
         <v/>
       </c>
-      <c r="C82" s="447" t="str">
+      <c r="C82" s="412" t="str">
         <f>IF('P1; Organize the PT'!D98="","",'P1; Organize the PT'!D98)</f>
         <v/>
       </c>
-      <c r="D82" s="211" t="str">
+      <c r="D82" s="191" t="str">
         <f>IF('P1; Organize the PT'!F98="","",'P1; Organize the PT'!F98)</f>
         <v/>
       </c>
-      <c r="E82" s="213">
+      <c r="E82" s="193">
         <v>67</v>
       </c>
-      <c r="F82" s="62"/>
-[...5 lines deleted...]
-      <c r="L82" s="8" t="str">
+      <c r="F82" s="55"/>
+      <c r="G82" s="56"/>
+      <c r="H82" s="56"/>
+      <c r="I82" s="57"/>
+      <c r="J82" s="56"/>
+      <c r="K82" s="409"/>
+      <c r="L82" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M82" s="65"/>
-[...2 lines deleted...]
-      <c r="A83" s="211" t="str">
+      <c r="M82" s="58"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A83" s="191" t="str">
         <f>IF('P1; Organize the PT'!B99="","",'P1; Organize the PT'!B99)</f>
         <v/>
       </c>
-      <c r="B83" s="14" t="str">
+      <c r="B83" s="11" t="str">
         <f>IF('P1; Organize the PT'!C99="","",'P1; Organize the PT'!C99)</f>
         <v/>
       </c>
-      <c r="C83" s="447" t="str">
+      <c r="C83" s="412" t="str">
         <f>IF('P1; Organize the PT'!D99="","",'P1; Organize the PT'!D99)</f>
         <v/>
       </c>
-      <c r="D83" s="211" t="str">
+      <c r="D83" s="191" t="str">
         <f>IF('P1; Organize the PT'!F99="","",'P1; Organize the PT'!F99)</f>
         <v/>
       </c>
-      <c r="E83" s="213">
+      <c r="E83" s="193">
         <v>68</v>
       </c>
-      <c r="F83" s="62"/>
-[...5 lines deleted...]
-      <c r="L83" s="8" t="str">
+      <c r="F83" s="55"/>
+      <c r="G83" s="56"/>
+      <c r="H83" s="56"/>
+      <c r="I83" s="57"/>
+      <c r="J83" s="56"/>
+      <c r="K83" s="409"/>
+      <c r="L83" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M83" s="65"/>
-[...2 lines deleted...]
-      <c r="A84" s="211" t="str">
+      <c r="M83" s="58"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A84" s="191" t="str">
         <f>IF('P1; Organize the PT'!B100="","",'P1; Organize the PT'!B100)</f>
         <v/>
       </c>
-      <c r="B84" s="14" t="str">
+      <c r="B84" s="11" t="str">
         <f>IF('P1; Organize the PT'!C100="","",'P1; Organize the PT'!C100)</f>
         <v/>
       </c>
-      <c r="C84" s="447" t="str">
+      <c r="C84" s="412" t="str">
         <f>IF('P1; Organize the PT'!D100="","",'P1; Organize the PT'!D100)</f>
         <v/>
       </c>
-      <c r="D84" s="211" t="str">
+      <c r="D84" s="191" t="str">
         <f>IF('P1; Organize the PT'!F100="","",'P1; Organize the PT'!F100)</f>
         <v/>
       </c>
-      <c r="E84" s="213">
+      <c r="E84" s="193">
         <v>69</v>
       </c>
-      <c r="F84" s="62"/>
-[...5 lines deleted...]
-      <c r="L84" s="8" t="str">
+      <c r="F84" s="55"/>
+      <c r="G84" s="56"/>
+      <c r="H84" s="56"/>
+      <c r="I84" s="57"/>
+      <c r="J84" s="56"/>
+      <c r="K84" s="409"/>
+      <c r="L84" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M84" s="65"/>
-[...2 lines deleted...]
-      <c r="A85" s="211" t="str">
+      <c r="M84" s="58"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A85" s="191" t="str">
         <f>IF('P1; Organize the PT'!B101="","",'P1; Organize the PT'!B101)</f>
         <v/>
       </c>
-      <c r="B85" s="14" t="str">
+      <c r="B85" s="11" t="str">
         <f>IF('P1; Organize the PT'!C101="","",'P1; Organize the PT'!C101)</f>
         <v/>
       </c>
-      <c r="C85" s="447" t="str">
+      <c r="C85" s="412" t="str">
         <f>IF('P1; Organize the PT'!D101="","",'P1; Organize the PT'!D101)</f>
         <v/>
       </c>
-      <c r="D85" s="211" t="str">
+      <c r="D85" s="191" t="str">
         <f>IF('P1; Organize the PT'!F101="","",'P1; Organize the PT'!F101)</f>
         <v/>
       </c>
-      <c r="E85" s="213">
+      <c r="E85" s="193">
         <v>70</v>
       </c>
-      <c r="F85" s="62"/>
-[...5 lines deleted...]
-      <c r="L85" s="8" t="str">
+      <c r="F85" s="55"/>
+      <c r="G85" s="56"/>
+      <c r="H85" s="56"/>
+      <c r="I85" s="57"/>
+      <c r="J85" s="56"/>
+      <c r="K85" s="409"/>
+      <c r="L85" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M85" s="65"/>
-[...2 lines deleted...]
-      <c r="A86" s="211" t="str">
+      <c r="M85" s="58"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A86" s="191" t="str">
         <f>IF('P1; Organize the PT'!B102="","",'P1; Organize the PT'!B102)</f>
         <v/>
       </c>
-      <c r="B86" s="14" t="str">
+      <c r="B86" s="11" t="str">
         <f>IF('P1; Organize the PT'!C102="","",'P1; Organize the PT'!C102)</f>
         <v/>
       </c>
-      <c r="C86" s="447" t="str">
+      <c r="C86" s="412" t="str">
         <f>IF('P1; Organize the PT'!D102="","",'P1; Organize the PT'!D102)</f>
         <v/>
       </c>
-      <c r="D86" s="211" t="str">
+      <c r="D86" s="191" t="str">
         <f>IF('P1; Organize the PT'!F102="","",'P1; Organize the PT'!F102)</f>
         <v/>
       </c>
-      <c r="E86" s="213">
+      <c r="E86" s="193">
         <v>71</v>
       </c>
-      <c r="F86" s="62"/>
-[...5 lines deleted...]
-      <c r="L86" s="8" t="str">
+      <c r="F86" s="55"/>
+      <c r="G86" s="56"/>
+      <c r="H86" s="56"/>
+      <c r="I86" s="57"/>
+      <c r="J86" s="56"/>
+      <c r="K86" s="409"/>
+      <c r="L86" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M86" s="65"/>
-[...2 lines deleted...]
-      <c r="A87" s="211" t="str">
+      <c r="M86" s="58"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A87" s="191" t="str">
         <f>IF('P1; Organize the PT'!B103="","",'P1; Organize the PT'!B103)</f>
         <v/>
       </c>
-      <c r="B87" s="14" t="str">
+      <c r="B87" s="11" t="str">
         <f>IF('P1; Organize the PT'!C103="","",'P1; Organize the PT'!C103)</f>
         <v/>
       </c>
-      <c r="C87" s="447" t="str">
+      <c r="C87" s="412" t="str">
         <f>IF('P1; Organize the PT'!D103="","",'P1; Organize the PT'!D103)</f>
         <v/>
       </c>
-      <c r="D87" s="211" t="str">
+      <c r="D87" s="191" t="str">
         <f>IF('P1; Organize the PT'!F103="","",'P1; Organize the PT'!F103)</f>
         <v/>
       </c>
-      <c r="E87" s="213">
+      <c r="E87" s="193">
         <v>72</v>
       </c>
-      <c r="F87" s="62"/>
-[...5 lines deleted...]
-      <c r="L87" s="8" t="str">
+      <c r="F87" s="55"/>
+      <c r="G87" s="56"/>
+      <c r="H87" s="56"/>
+      <c r="I87" s="57"/>
+      <c r="J87" s="56"/>
+      <c r="K87" s="409"/>
+      <c r="L87" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M87" s="65"/>
-[...2 lines deleted...]
-      <c r="A88" s="211" t="str">
+      <c r="M87" s="58"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A88" s="191" t="str">
         <f>IF('P1; Organize the PT'!B104="","",'P1; Organize the PT'!B104)</f>
         <v/>
       </c>
-      <c r="B88" s="14" t="str">
+      <c r="B88" s="11" t="str">
         <f>IF('P1; Organize the PT'!C104="","",'P1; Organize the PT'!C104)</f>
         <v/>
       </c>
-      <c r="C88" s="447" t="str">
+      <c r="C88" s="412" t="str">
         <f>IF('P1; Organize the PT'!D104="","",'P1; Organize the PT'!D104)</f>
         <v/>
       </c>
-      <c r="D88" s="211" t="str">
+      <c r="D88" s="191" t="str">
         <f>IF('P1; Organize the PT'!F104="","",'P1; Organize the PT'!F104)</f>
         <v/>
       </c>
-      <c r="E88" s="213">
+      <c r="E88" s="193">
         <v>73</v>
       </c>
-      <c r="F88" s="62"/>
-[...5 lines deleted...]
-      <c r="L88" s="8" t="str">
+      <c r="F88" s="55"/>
+      <c r="G88" s="56"/>
+      <c r="H88" s="56"/>
+      <c r="I88" s="57"/>
+      <c r="J88" s="56"/>
+      <c r="K88" s="409"/>
+      <c r="L88" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M88" s="65"/>
-[...2 lines deleted...]
-      <c r="A89" s="211" t="str">
+      <c r="M88" s="58"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A89" s="191" t="str">
         <f>IF('P1; Organize the PT'!B105="","",'P1; Organize the PT'!B105)</f>
         <v/>
       </c>
-      <c r="B89" s="14" t="str">
+      <c r="B89" s="11" t="str">
         <f>IF('P1; Organize the PT'!C105="","",'P1; Organize the PT'!C105)</f>
         <v/>
       </c>
-      <c r="C89" s="447" t="str">
+      <c r="C89" s="412" t="str">
         <f>IF('P1; Organize the PT'!D105="","",'P1; Organize the PT'!D105)</f>
         <v/>
       </c>
-      <c r="D89" s="211" t="str">
+      <c r="D89" s="191" t="str">
         <f>IF('P1; Organize the PT'!F105="","",'P1; Organize the PT'!F105)</f>
         <v/>
       </c>
-      <c r="E89" s="213">
+      <c r="E89" s="193">
         <v>74</v>
       </c>
-      <c r="F89" s="62"/>
-[...5 lines deleted...]
-      <c r="L89" s="8" t="str">
+      <c r="F89" s="55"/>
+      <c r="G89" s="56"/>
+      <c r="H89" s="56"/>
+      <c r="I89" s="57"/>
+      <c r="J89" s="56"/>
+      <c r="K89" s="409"/>
+      <c r="L89" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M89" s="65"/>
-[...2 lines deleted...]
-      <c r="A90" s="211" t="str">
+      <c r="M89" s="58"/>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A90" s="191" t="str">
         <f>IF('P1; Organize the PT'!B106="","",'P1; Organize the PT'!B106)</f>
         <v/>
       </c>
-      <c r="B90" s="14" t="str">
+      <c r="B90" s="11" t="str">
         <f>IF('P1; Organize the PT'!C106="","",'P1; Organize the PT'!C106)</f>
         <v/>
       </c>
-      <c r="C90" s="447" t="str">
+      <c r="C90" s="412" t="str">
         <f>IF('P1; Organize the PT'!D106="","",'P1; Organize the PT'!D106)</f>
         <v/>
       </c>
-      <c r="D90" s="211" t="str">
+      <c r="D90" s="191" t="str">
         <f>IF('P1; Organize the PT'!F106="","",'P1; Organize the PT'!F106)</f>
         <v/>
       </c>
-      <c r="E90" s="213">
+      <c r="E90" s="193">
         <v>75</v>
       </c>
-      <c r="F90" s="62"/>
-[...5 lines deleted...]
-      <c r="L90" s="8" t="str">
+      <c r="F90" s="55"/>
+      <c r="G90" s="56"/>
+      <c r="H90" s="56"/>
+      <c r="I90" s="57"/>
+      <c r="J90" s="56"/>
+      <c r="K90" s="409"/>
+      <c r="L90" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M90" s="65"/>
-[...2 lines deleted...]
-      <c r="A91" s="211" t="str">
+      <c r="M90" s="58"/>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A91" s="191" t="str">
         <f>IF('P1; Organize the PT'!B107="","",'P1; Organize the PT'!B107)</f>
         <v/>
       </c>
-      <c r="B91" s="14" t="str">
+      <c r="B91" s="11" t="str">
         <f>IF('P1; Organize the PT'!C107="","",'P1; Organize the PT'!C107)</f>
         <v/>
       </c>
-      <c r="C91" s="447" t="str">
+      <c r="C91" s="412" t="str">
         <f>IF('P1; Organize the PT'!D107="","",'P1; Organize the PT'!D107)</f>
         <v/>
       </c>
-      <c r="D91" s="211" t="str">
+      <c r="D91" s="191" t="str">
         <f>IF('P1; Organize the PT'!F107="","",'P1; Organize the PT'!F107)</f>
         <v/>
       </c>
-      <c r="E91" s="213">
+      <c r="E91" s="193">
         <v>76</v>
       </c>
-      <c r="F91" s="62"/>
-[...5 lines deleted...]
-      <c r="L91" s="8" t="str">
+      <c r="F91" s="55"/>
+      <c r="G91" s="56"/>
+      <c r="H91" s="56"/>
+      <c r="I91" s="57"/>
+      <c r="J91" s="56"/>
+      <c r="K91" s="409"/>
+      <c r="L91" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M91" s="65"/>
-[...2 lines deleted...]
-      <c r="A92" s="211" t="str">
+      <c r="M91" s="58"/>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A92" s="191" t="str">
         <f>IF('P1; Organize the PT'!B108="","",'P1; Organize the PT'!B108)</f>
         <v/>
       </c>
-      <c r="B92" s="14" t="str">
+      <c r="B92" s="11" t="str">
         <f>IF('P1; Organize the PT'!C108="","",'P1; Organize the PT'!C108)</f>
         <v/>
       </c>
-      <c r="C92" s="447" t="str">
+      <c r="C92" s="412" t="str">
         <f>IF('P1; Organize the PT'!D108="","",'P1; Organize the PT'!D108)</f>
         <v/>
       </c>
-      <c r="D92" s="211" t="str">
+      <c r="D92" s="191" t="str">
         <f>IF('P1; Organize the PT'!F108="","",'P1; Organize the PT'!F108)</f>
         <v/>
       </c>
-      <c r="E92" s="213">
+      <c r="E92" s="193">
         <v>77</v>
       </c>
-      <c r="F92" s="62"/>
-[...5 lines deleted...]
-      <c r="L92" s="8" t="str">
+      <c r="F92" s="55"/>
+      <c r="G92" s="56"/>
+      <c r="H92" s="56"/>
+      <c r="I92" s="57"/>
+      <c r="J92" s="56"/>
+      <c r="K92" s="409"/>
+      <c r="L92" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M92" s="65"/>
-[...2 lines deleted...]
-      <c r="A93" s="211" t="str">
+      <c r="M92" s="58"/>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A93" s="191" t="str">
         <f>IF('P1; Organize the PT'!B109="","",'P1; Organize the PT'!B109)</f>
         <v/>
       </c>
-      <c r="B93" s="14" t="str">
+      <c r="B93" s="11" t="str">
         <f>IF('P1; Organize the PT'!C109="","",'P1; Organize the PT'!C109)</f>
         <v/>
       </c>
-      <c r="C93" s="447" t="str">
+      <c r="C93" s="412" t="str">
         <f>IF('P1; Organize the PT'!D109="","",'P1; Organize the PT'!D109)</f>
         <v/>
       </c>
-      <c r="D93" s="211" t="str">
+      <c r="D93" s="191" t="str">
         <f>IF('P1; Organize the PT'!F109="","",'P1; Organize the PT'!F109)</f>
         <v/>
       </c>
-      <c r="E93" s="213">
+      <c r="E93" s="193">
         <v>78</v>
       </c>
-      <c r="F93" s="62"/>
-[...5 lines deleted...]
-      <c r="L93" s="8" t="str">
+      <c r="F93" s="55"/>
+      <c r="G93" s="56"/>
+      <c r="H93" s="56"/>
+      <c r="I93" s="57"/>
+      <c r="J93" s="56"/>
+      <c r="K93" s="409"/>
+      <c r="L93" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M93" s="65"/>
-[...2 lines deleted...]
-      <c r="A94" s="211" t="str">
+      <c r="M93" s="58"/>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A94" s="191" t="str">
         <f>IF('P1; Organize the PT'!B110="","",'P1; Organize the PT'!B110)</f>
         <v/>
       </c>
-      <c r="B94" s="14" t="str">
+      <c r="B94" s="11" t="str">
         <f>IF('P1; Organize the PT'!C110="","",'P1; Organize the PT'!C110)</f>
         <v/>
       </c>
-      <c r="C94" s="447" t="str">
+      <c r="C94" s="412" t="str">
         <f>IF('P1; Organize the PT'!D110="","",'P1; Organize the PT'!D110)</f>
         <v/>
       </c>
-      <c r="D94" s="211" t="str">
+      <c r="D94" s="191" t="str">
         <f>IF('P1; Organize the PT'!F110="","",'P1; Organize the PT'!F110)</f>
         <v/>
       </c>
-      <c r="E94" s="213">
+      <c r="E94" s="193">
         <v>79</v>
       </c>
-      <c r="F94" s="62"/>
-[...5 lines deleted...]
-      <c r="L94" s="8" t="str">
+      <c r="F94" s="55"/>
+      <c r="G94" s="56"/>
+      <c r="H94" s="56"/>
+      <c r="I94" s="57"/>
+      <c r="J94" s="56"/>
+      <c r="K94" s="409"/>
+      <c r="L94" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M94" s="65"/>
-[...2 lines deleted...]
-      <c r="A95" s="211" t="str">
+      <c r="M94" s="58"/>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A95" s="191" t="str">
         <f>IF('P1; Organize the PT'!B111="","",'P1; Organize the PT'!B111)</f>
         <v/>
       </c>
-      <c r="B95" s="14" t="str">
+      <c r="B95" s="11" t="str">
         <f>IF('P1; Organize the PT'!C111="","",'P1; Organize the PT'!C111)</f>
         <v/>
       </c>
-      <c r="C95" s="447" t="str">
+      <c r="C95" s="412" t="str">
         <f>IF('P1; Organize the PT'!D111="","",'P1; Organize the PT'!D111)</f>
         <v/>
       </c>
-      <c r="D95" s="211" t="str">
+      <c r="D95" s="191" t="str">
         <f>IF('P1; Organize the PT'!F111="","",'P1; Organize the PT'!F111)</f>
         <v/>
       </c>
-      <c r="E95" s="213">
+      <c r="E95" s="193">
         <v>80</v>
       </c>
-      <c r="F95" s="62"/>
-[...5 lines deleted...]
-      <c r="L95" s="8" t="str">
+      <c r="F95" s="55"/>
+      <c r="G95" s="56"/>
+      <c r="H95" s="56"/>
+      <c r="I95" s="57"/>
+      <c r="J95" s="56"/>
+      <c r="K95" s="409"/>
+      <c r="L95" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M95" s="65"/>
-[...2 lines deleted...]
-      <c r="A96" s="211" t="str">
+      <c r="M95" s="58"/>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A96" s="191" t="str">
         <f>IF('P1; Organize the PT'!B112="","",'P1; Organize the PT'!B112)</f>
         <v/>
       </c>
-      <c r="B96" s="14" t="str">
+      <c r="B96" s="11" t="str">
         <f>IF('P1; Organize the PT'!C112="","",'P1; Organize the PT'!C112)</f>
         <v/>
       </c>
-      <c r="C96" s="447" t="str">
+      <c r="C96" s="412" t="str">
         <f>IF('P1; Organize the PT'!D112="","",'P1; Organize the PT'!D112)</f>
         <v/>
       </c>
-      <c r="D96" s="211" t="str">
+      <c r="D96" s="191" t="str">
         <f>IF('P1; Organize the PT'!F112="","",'P1; Organize the PT'!F112)</f>
         <v/>
       </c>
-      <c r="E96" s="213">
+      <c r="E96" s="193">
         <v>81</v>
       </c>
-      <c r="F96" s="62"/>
-[...5 lines deleted...]
-      <c r="L96" s="8" t="str">
+      <c r="F96" s="55"/>
+      <c r="G96" s="56"/>
+      <c r="H96" s="56"/>
+      <c r="I96" s="57"/>
+      <c r="J96" s="56"/>
+      <c r="K96" s="409"/>
+      <c r="L96" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M96" s="65"/>
-[...2 lines deleted...]
-      <c r="A97" s="211" t="str">
+      <c r="M96" s="58"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A97" s="191" t="str">
         <f>IF('P1; Organize the PT'!B113="","",'P1; Organize the PT'!B113)</f>
         <v/>
       </c>
-      <c r="B97" s="14" t="str">
+      <c r="B97" s="11" t="str">
         <f>IF('P1; Organize the PT'!C113="","",'P1; Organize the PT'!C113)</f>
         <v/>
       </c>
-      <c r="C97" s="447" t="str">
+      <c r="C97" s="412" t="str">
         <f>IF('P1; Organize the PT'!D113="","",'P1; Organize the PT'!D113)</f>
         <v/>
       </c>
-      <c r="D97" s="211" t="str">
+      <c r="D97" s="191" t="str">
         <f>IF('P1; Organize the PT'!F113="","",'P1; Organize the PT'!F113)</f>
         <v/>
       </c>
-      <c r="E97" s="213">
+      <c r="E97" s="193">
         <v>82</v>
       </c>
-      <c r="F97" s="62"/>
-[...5 lines deleted...]
-      <c r="L97" s="8" t="str">
+      <c r="F97" s="55"/>
+      <c r="G97" s="56"/>
+      <c r="H97" s="56"/>
+      <c r="I97" s="57"/>
+      <c r="J97" s="56"/>
+      <c r="K97" s="409"/>
+      <c r="L97" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M97" s="65"/>
-[...2 lines deleted...]
-      <c r="A98" s="211" t="str">
+      <c r="M97" s="58"/>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A98" s="191" t="str">
         <f>IF('P1; Organize the PT'!B114="","",'P1; Organize the PT'!B114)</f>
         <v/>
       </c>
-      <c r="B98" s="14" t="str">
+      <c r="B98" s="11" t="str">
         <f>IF('P1; Organize the PT'!C114="","",'P1; Organize the PT'!C114)</f>
         <v/>
       </c>
-      <c r="C98" s="447" t="str">
+      <c r="C98" s="412" t="str">
         <f>IF('P1; Organize the PT'!D114="","",'P1; Organize the PT'!D114)</f>
         <v/>
       </c>
-      <c r="D98" s="211" t="str">
+      <c r="D98" s="191" t="str">
         <f>IF('P1; Organize the PT'!F114="","",'P1; Organize the PT'!F114)</f>
         <v/>
       </c>
-      <c r="E98" s="213">
+      <c r="E98" s="193">
         <v>83</v>
       </c>
-      <c r="F98" s="62"/>
-[...5 lines deleted...]
-      <c r="L98" s="8" t="str">
+      <c r="F98" s="55"/>
+      <c r="G98" s="56"/>
+      <c r="H98" s="56"/>
+      <c r="I98" s="57"/>
+      <c r="J98" s="56"/>
+      <c r="K98" s="409"/>
+      <c r="L98" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M98" s="65"/>
-[...2 lines deleted...]
-      <c r="A99" s="211" t="str">
+      <c r="M98" s="58"/>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A99" s="191" t="str">
         <f>IF('P1; Organize the PT'!B115="","",'P1; Organize the PT'!B115)</f>
         <v/>
       </c>
-      <c r="B99" s="14" t="str">
+      <c r="B99" s="11" t="str">
         <f>IF('P1; Organize the PT'!C115="","",'P1; Organize the PT'!C115)</f>
         <v/>
       </c>
-      <c r="C99" s="447" t="str">
+      <c r="C99" s="412" t="str">
         <f>IF('P1; Organize the PT'!D115="","",'P1; Organize the PT'!D115)</f>
         <v/>
       </c>
-      <c r="D99" s="211" t="str">
+      <c r="D99" s="191" t="str">
         <f>IF('P1; Organize the PT'!F115="","",'P1; Organize the PT'!F115)</f>
         <v/>
       </c>
-      <c r="E99" s="213">
+      <c r="E99" s="193">
         <v>84</v>
       </c>
-      <c r="F99" s="62"/>
-[...5 lines deleted...]
-      <c r="L99" s="8" t="str">
+      <c r="F99" s="55"/>
+      <c r="G99" s="56"/>
+      <c r="H99" s="56"/>
+      <c r="I99" s="57"/>
+      <c r="J99" s="56"/>
+      <c r="K99" s="409"/>
+      <c r="L99" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M99" s="65"/>
-[...2 lines deleted...]
-      <c r="A100" s="211" t="str">
+      <c r="M99" s="58"/>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A100" s="191" t="str">
         <f>IF('P1; Organize the PT'!B116="","",'P1; Organize the PT'!B116)</f>
         <v/>
       </c>
-      <c r="B100" s="14" t="str">
+      <c r="B100" s="11" t="str">
         <f>IF('P1; Organize the PT'!C116="","",'P1; Organize the PT'!C116)</f>
         <v/>
       </c>
-      <c r="C100" s="447" t="str">
+      <c r="C100" s="412" t="str">
         <f>IF('P1; Organize the PT'!D116="","",'P1; Organize the PT'!D116)</f>
         <v/>
       </c>
-      <c r="D100" s="211" t="str">
+      <c r="D100" s="191" t="str">
         <f>IF('P1; Organize the PT'!F116="","",'P1; Organize the PT'!F116)</f>
         <v/>
       </c>
-      <c r="E100" s="213">
+      <c r="E100" s="193">
         <v>85</v>
       </c>
-      <c r="F100" s="62"/>
-[...5 lines deleted...]
-      <c r="L100" s="8" t="str">
+      <c r="F100" s="55"/>
+      <c r="G100" s="56"/>
+      <c r="H100" s="56"/>
+      <c r="I100" s="57"/>
+      <c r="J100" s="56"/>
+      <c r="K100" s="409"/>
+      <c r="L100" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M100" s="65"/>
-[...2 lines deleted...]
-      <c r="A101" s="211" t="str">
+      <c r="M100" s="58"/>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A101" s="191" t="str">
         <f>IF('P1; Organize the PT'!B117="","",'P1; Organize the PT'!B117)</f>
         <v/>
       </c>
-      <c r="B101" s="14" t="str">
+      <c r="B101" s="11" t="str">
         <f>IF('P1; Organize the PT'!C117="","",'P1; Organize the PT'!C117)</f>
         <v/>
       </c>
-      <c r="C101" s="447" t="str">
+      <c r="C101" s="412" t="str">
         <f>IF('P1; Organize the PT'!D117="","",'P1; Organize the PT'!D117)</f>
         <v/>
       </c>
-      <c r="D101" s="211" t="str">
+      <c r="D101" s="191" t="str">
         <f>IF('P1; Organize the PT'!F117="","",'P1; Organize the PT'!F117)</f>
         <v/>
       </c>
-      <c r="E101" s="213">
+      <c r="E101" s="193">
         <v>86</v>
       </c>
-      <c r="F101" s="62"/>
-[...5 lines deleted...]
-      <c r="L101" s="8" t="str">
+      <c r="F101" s="55"/>
+      <c r="G101" s="56"/>
+      <c r="H101" s="56"/>
+      <c r="I101" s="57"/>
+      <c r="J101" s="56"/>
+      <c r="K101" s="409"/>
+      <c r="L101" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M101" s="65"/>
-[...2 lines deleted...]
-      <c r="A102" s="211" t="str">
+      <c r="M101" s="58"/>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A102" s="191" t="str">
         <f>IF('P1; Organize the PT'!B118="","",'P1; Organize the PT'!B118)</f>
         <v/>
       </c>
-      <c r="B102" s="14" t="str">
+      <c r="B102" s="11" t="str">
         <f>IF('P1; Organize the PT'!C118="","",'P1; Organize the PT'!C118)</f>
         <v/>
       </c>
-      <c r="C102" s="447" t="str">
+      <c r="C102" s="412" t="str">
         <f>IF('P1; Organize the PT'!D118="","",'P1; Organize the PT'!D118)</f>
         <v/>
       </c>
-      <c r="D102" s="211" t="str">
+      <c r="D102" s="191" t="str">
         <f>IF('P1; Organize the PT'!F118="","",'P1; Organize the PT'!F118)</f>
         <v/>
       </c>
-      <c r="E102" s="213">
+      <c r="E102" s="193">
         <v>87</v>
       </c>
-      <c r="F102" s="62"/>
-[...5 lines deleted...]
-      <c r="L102" s="8" t="str">
+      <c r="F102" s="55"/>
+      <c r="G102" s="56"/>
+      <c r="H102" s="56"/>
+      <c r="I102" s="57"/>
+      <c r="J102" s="56"/>
+      <c r="K102" s="409"/>
+      <c r="L102" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M102" s="65"/>
-[...2 lines deleted...]
-      <c r="A103" s="211" t="str">
+      <c r="M102" s="58"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A103" s="191" t="str">
         <f>IF('P1; Organize the PT'!B119="","",'P1; Organize the PT'!B119)</f>
         <v/>
       </c>
-      <c r="B103" s="14" t="str">
+      <c r="B103" s="11" t="str">
         <f>IF('P1; Organize the PT'!C119="","",'P1; Organize the PT'!C119)</f>
         <v/>
       </c>
-      <c r="C103" s="447" t="str">
+      <c r="C103" s="412" t="str">
         <f>IF('P1; Organize the PT'!D119="","",'P1; Organize the PT'!D119)</f>
         <v/>
       </c>
-      <c r="D103" s="211" t="str">
+      <c r="D103" s="191" t="str">
         <f>IF('P1; Organize the PT'!F119="","",'P1; Organize the PT'!F119)</f>
         <v/>
       </c>
-      <c r="E103" s="213">
+      <c r="E103" s="193">
         <v>88</v>
       </c>
-      <c r="F103" s="62"/>
-[...5 lines deleted...]
-      <c r="L103" s="8" t="str">
+      <c r="F103" s="55"/>
+      <c r="G103" s="56"/>
+      <c r="H103" s="56"/>
+      <c r="I103" s="57"/>
+      <c r="J103" s="56"/>
+      <c r="K103" s="409"/>
+      <c r="L103" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M103" s="65"/>
-[...2 lines deleted...]
-      <c r="A104" s="211" t="str">
+      <c r="M103" s="58"/>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A104" s="191" t="str">
         <f>IF('P1; Organize the PT'!B120="","",'P1; Organize the PT'!B120)</f>
         <v/>
       </c>
-      <c r="B104" s="14" t="str">
+      <c r="B104" s="11" t="str">
         <f>IF('P1; Organize the PT'!C120="","",'P1; Organize the PT'!C120)</f>
         <v/>
       </c>
-      <c r="C104" s="447" t="str">
+      <c r="C104" s="412" t="str">
         <f>IF('P1; Organize the PT'!D120="","",'P1; Organize the PT'!D120)</f>
         <v/>
       </c>
-      <c r="D104" s="211" t="str">
+      <c r="D104" s="191" t="str">
         <f>IF('P1; Organize the PT'!F120="","",'P1; Organize the PT'!F120)</f>
         <v/>
       </c>
-      <c r="E104" s="213">
+      <c r="E104" s="193">
         <v>89</v>
       </c>
-      <c r="F104" s="62"/>
-[...5 lines deleted...]
-      <c r="L104" s="8" t="str">
+      <c r="F104" s="55"/>
+      <c r="G104" s="56"/>
+      <c r="H104" s="56"/>
+      <c r="I104" s="57"/>
+      <c r="J104" s="56"/>
+      <c r="K104" s="409"/>
+      <c r="L104" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M104" s="65"/>
-[...2 lines deleted...]
-      <c r="A105" s="211" t="str">
+      <c r="M104" s="58"/>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A105" s="191" t="str">
         <f>IF('P1; Organize the PT'!B121="","",'P1; Organize the PT'!B121)</f>
         <v/>
       </c>
-      <c r="B105" s="14" t="str">
+      <c r="B105" s="11" t="str">
         <f>IF('P1; Organize the PT'!C121="","",'P1; Organize the PT'!C121)</f>
         <v/>
       </c>
-      <c r="C105" s="447" t="str">
+      <c r="C105" s="412" t="str">
         <f>IF('P1; Organize the PT'!D121="","",'P1; Organize the PT'!D121)</f>
         <v/>
       </c>
-      <c r="D105" s="211" t="str">
+      <c r="D105" s="191" t="str">
         <f>IF('P1; Organize the PT'!F121="","",'P1; Organize the PT'!F121)</f>
         <v/>
       </c>
-      <c r="E105" s="213">
+      <c r="E105" s="193">
         <v>90</v>
       </c>
-      <c r="F105" s="62"/>
-[...5 lines deleted...]
-      <c r="L105" s="8" t="str">
+      <c r="F105" s="55"/>
+      <c r="G105" s="56"/>
+      <c r="H105" s="56"/>
+      <c r="I105" s="57"/>
+      <c r="J105" s="56"/>
+      <c r="K105" s="409"/>
+      <c r="L105" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M105" s="65"/>
-[...2 lines deleted...]
-      <c r="A106" s="211" t="str">
+      <c r="M105" s="58"/>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A106" s="191" t="str">
         <f>IF('P1; Organize the PT'!B122="","",'P1; Organize the PT'!B122)</f>
         <v/>
       </c>
-      <c r="B106" s="14" t="str">
+      <c r="B106" s="11" t="str">
         <f>IF('P1; Organize the PT'!C122="","",'P1; Organize the PT'!C122)</f>
         <v/>
       </c>
-      <c r="C106" s="447" t="str">
+      <c r="C106" s="412" t="str">
         <f>IF('P1; Organize the PT'!D122="","",'P1; Organize the PT'!D122)</f>
         <v/>
       </c>
-      <c r="D106" s="211" t="str">
+      <c r="D106" s="191" t="str">
         <f>IF('P1; Organize the PT'!F122="","",'P1; Organize the PT'!F122)</f>
         <v/>
       </c>
-      <c r="E106" s="213">
+      <c r="E106" s="193">
         <v>91</v>
       </c>
-      <c r="F106" s="62"/>
-[...5 lines deleted...]
-      <c r="L106" s="8" t="str">
+      <c r="F106" s="55"/>
+      <c r="G106" s="56"/>
+      <c r="H106" s="56"/>
+      <c r="I106" s="57"/>
+      <c r="J106" s="56"/>
+      <c r="K106" s="409"/>
+      <c r="L106" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M106" s="65"/>
-[...2 lines deleted...]
-      <c r="A107" s="211" t="str">
+      <c r="M106" s="58"/>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A107" s="191" t="str">
         <f>IF('P1; Organize the PT'!B123="","",'P1; Organize the PT'!B123)</f>
         <v/>
       </c>
-      <c r="B107" s="14" t="str">
+      <c r="B107" s="11" t="str">
         <f>IF('P1; Organize the PT'!C123="","",'P1; Organize the PT'!C123)</f>
         <v/>
       </c>
-      <c r="C107" s="447" t="str">
+      <c r="C107" s="412" t="str">
         <f>IF('P1; Organize the PT'!D123="","",'P1; Organize the PT'!D123)</f>
         <v/>
       </c>
-      <c r="D107" s="211" t="str">
+      <c r="D107" s="191" t="str">
         <f>IF('P1; Organize the PT'!F123="","",'P1; Organize the PT'!F123)</f>
         <v/>
       </c>
-      <c r="E107" s="213">
+      <c r="E107" s="193">
         <v>92</v>
       </c>
-      <c r="F107" s="62"/>
-[...5 lines deleted...]
-      <c r="L107" s="8" t="str">
+      <c r="F107" s="55"/>
+      <c r="G107" s="56"/>
+      <c r="H107" s="56"/>
+      <c r="I107" s="57"/>
+      <c r="J107" s="56"/>
+      <c r="K107" s="409"/>
+      <c r="L107" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M107" s="65"/>
-[...2 lines deleted...]
-      <c r="A108" s="211" t="str">
+      <c r="M107" s="58"/>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A108" s="191" t="str">
         <f>IF('P1; Organize the PT'!B124="","",'P1; Organize the PT'!B124)</f>
         <v/>
       </c>
-      <c r="B108" s="14" t="str">
+      <c r="B108" s="11" t="str">
         <f>IF('P1; Organize the PT'!C124="","",'P1; Organize the PT'!C124)</f>
         <v/>
       </c>
-      <c r="C108" s="447" t="str">
+      <c r="C108" s="412" t="str">
         <f>IF('P1; Organize the PT'!D124="","",'P1; Organize the PT'!D124)</f>
         <v/>
       </c>
-      <c r="D108" s="211" t="str">
+      <c r="D108" s="191" t="str">
         <f>IF('P1; Organize the PT'!F124="","",'P1; Organize the PT'!F124)</f>
         <v/>
       </c>
-      <c r="E108" s="213">
+      <c r="E108" s="193">
         <v>93</v>
       </c>
-      <c r="F108" s="62"/>
-[...5 lines deleted...]
-      <c r="L108" s="8" t="str">
+      <c r="F108" s="55"/>
+      <c r="G108" s="56"/>
+      <c r="H108" s="56"/>
+      <c r="I108" s="57"/>
+      <c r="J108" s="56"/>
+      <c r="K108" s="409"/>
+      <c r="L108" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M108" s="65"/>
-[...2 lines deleted...]
-      <c r="A109" s="211" t="str">
+      <c r="M108" s="58"/>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A109" s="191" t="str">
         <f>IF('P1; Organize the PT'!B125="","",'P1; Organize the PT'!B125)</f>
         <v/>
       </c>
-      <c r="B109" s="14" t="str">
+      <c r="B109" s="11" t="str">
         <f>IF('P1; Organize the PT'!C125="","",'P1; Organize the PT'!C125)</f>
         <v/>
       </c>
-      <c r="C109" s="447" t="str">
+      <c r="C109" s="412" t="str">
         <f>IF('P1; Organize the PT'!D125="","",'P1; Organize the PT'!D125)</f>
         <v/>
       </c>
-      <c r="D109" s="211" t="str">
+      <c r="D109" s="191" t="str">
         <f>IF('P1; Organize the PT'!F125="","",'P1; Organize the PT'!F125)</f>
         <v/>
       </c>
-      <c r="E109" s="213">
+      <c r="E109" s="193">
         <v>94</v>
       </c>
-      <c r="F109" s="62"/>
-[...5 lines deleted...]
-      <c r="L109" s="8" t="str">
+      <c r="F109" s="55"/>
+      <c r="G109" s="56"/>
+      <c r="H109" s="56"/>
+      <c r="I109" s="57"/>
+      <c r="J109" s="56"/>
+      <c r="K109" s="409"/>
+      <c r="L109" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M109" s="65"/>
-[...2 lines deleted...]
-      <c r="A110" s="211" t="str">
+      <c r="M109" s="58"/>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A110" s="191" t="str">
         <f>IF('P1; Organize the PT'!B126="","",'P1; Organize the PT'!B126)</f>
         <v/>
       </c>
-      <c r="B110" s="14" t="str">
+      <c r="B110" s="11" t="str">
         <f>IF('P1; Organize the PT'!C126="","",'P1; Organize the PT'!C126)</f>
         <v/>
       </c>
-      <c r="C110" s="447" t="str">
+      <c r="C110" s="412" t="str">
         <f>IF('P1; Organize the PT'!D126="","",'P1; Organize the PT'!D126)</f>
         <v/>
       </c>
-      <c r="D110" s="211" t="str">
+      <c r="D110" s="191" t="str">
         <f>IF('P1; Organize the PT'!F126="","",'P1; Organize the PT'!F126)</f>
         <v/>
       </c>
-      <c r="E110" s="213">
+      <c r="E110" s="193">
         <v>95</v>
       </c>
-      <c r="F110" s="62"/>
-[...5 lines deleted...]
-      <c r="L110" s="8" t="str">
+      <c r="F110" s="55"/>
+      <c r="G110" s="56"/>
+      <c r="H110" s="56"/>
+      <c r="I110" s="57"/>
+      <c r="J110" s="56"/>
+      <c r="K110" s="409"/>
+      <c r="L110" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M110" s="65"/>
-[...2 lines deleted...]
-      <c r="A111" s="211" t="str">
+      <c r="M110" s="58"/>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A111" s="191" t="str">
         <f>IF('P1; Organize the PT'!B127="","",'P1; Organize the PT'!B127)</f>
         <v/>
       </c>
-      <c r="B111" s="14" t="str">
+      <c r="B111" s="11" t="str">
         <f>IF('P1; Organize the PT'!C127="","",'P1; Organize the PT'!C127)</f>
         <v/>
       </c>
-      <c r="C111" s="447" t="str">
+      <c r="C111" s="412" t="str">
         <f>IF('P1; Organize the PT'!D127="","",'P1; Organize the PT'!D127)</f>
         <v/>
       </c>
-      <c r="D111" s="211" t="str">
+      <c r="D111" s="191" t="str">
         <f>IF('P1; Organize the PT'!F127="","",'P1; Organize the PT'!F127)</f>
         <v/>
       </c>
-      <c r="E111" s="213">
+      <c r="E111" s="193">
         <v>96</v>
       </c>
-      <c r="F111" s="62"/>
-[...5 lines deleted...]
-      <c r="L111" s="8" t="str">
+      <c r="F111" s="55"/>
+      <c r="G111" s="56"/>
+      <c r="H111" s="56"/>
+      <c r="I111" s="57"/>
+      <c r="J111" s="56"/>
+      <c r="K111" s="409"/>
+      <c r="L111" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M111" s="65"/>
-[...2 lines deleted...]
-      <c r="A112" s="211" t="str">
+      <c r="M111" s="58"/>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A112" s="191" t="str">
         <f>IF('P1; Organize the PT'!B128="","",'P1; Organize the PT'!B128)</f>
         <v/>
       </c>
-      <c r="B112" s="14" t="str">
+      <c r="B112" s="11" t="str">
         <f>IF('P1; Organize the PT'!C128="","",'P1; Organize the PT'!C128)</f>
         <v/>
       </c>
-      <c r="C112" s="447" t="str">
+      <c r="C112" s="412" t="str">
         <f>IF('P1; Organize the PT'!D128="","",'P1; Organize the PT'!D128)</f>
         <v/>
       </c>
-      <c r="D112" s="211" t="str">
+      <c r="D112" s="191" t="str">
         <f>IF('P1; Organize the PT'!F128="","",'P1; Organize the PT'!F128)</f>
         <v/>
       </c>
-      <c r="E112" s="213">
+      <c r="E112" s="193">
         <v>97</v>
       </c>
-      <c r="F112" s="62"/>
-[...5 lines deleted...]
-      <c r="L112" s="8" t="str">
+      <c r="F112" s="55"/>
+      <c r="G112" s="56"/>
+      <c r="H112" s="56"/>
+      <c r="I112" s="57"/>
+      <c r="J112" s="56"/>
+      <c r="K112" s="409"/>
+      <c r="L112" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M112" s="65"/>
-[...2 lines deleted...]
-      <c r="A113" s="211" t="str">
+      <c r="M112" s="58"/>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A113" s="191" t="str">
         <f>IF('P1; Organize the PT'!B129="","",'P1; Organize the PT'!B129)</f>
         <v/>
       </c>
-      <c r="B113" s="14" t="str">
+      <c r="B113" s="11" t="str">
         <f>IF('P1; Organize the PT'!C129="","",'P1; Organize the PT'!C129)</f>
         <v/>
       </c>
-      <c r="C113" s="447" t="str">
+      <c r="C113" s="412" t="str">
         <f>IF('P1; Organize the PT'!D129="","",'P1; Organize the PT'!D129)</f>
         <v/>
       </c>
-      <c r="D113" s="211" t="str">
+      <c r="D113" s="191" t="str">
         <f>IF('P1; Organize the PT'!F129="","",'P1; Organize the PT'!F129)</f>
         <v/>
       </c>
-      <c r="E113" s="213">
+      <c r="E113" s="193">
         <v>98</v>
       </c>
-      <c r="F113" s="62"/>
-[...5 lines deleted...]
-      <c r="L113" s="8" t="str">
+      <c r="F113" s="55"/>
+      <c r="G113" s="56"/>
+      <c r="H113" s="56"/>
+      <c r="I113" s="57"/>
+      <c r="J113" s="56"/>
+      <c r="K113" s="409"/>
+      <c r="L113" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M113" s="65"/>
-[...2 lines deleted...]
-      <c r="A114" s="211" t="str">
+      <c r="M113" s="58"/>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A114" s="191" t="str">
         <f>IF('P1; Organize the PT'!B130="","",'P1; Organize the PT'!B130)</f>
         <v/>
       </c>
-      <c r="B114" s="14" t="str">
+      <c r="B114" s="11" t="str">
         <f>IF('P1; Organize the PT'!C130="","",'P1; Organize the PT'!C130)</f>
         <v/>
       </c>
-      <c r="C114" s="447" t="str">
+      <c r="C114" s="412" t="str">
         <f>IF('P1; Organize the PT'!D130="","",'P1; Organize the PT'!D130)</f>
         <v/>
       </c>
-      <c r="D114" s="211" t="str">
+      <c r="D114" s="191" t="str">
         <f>IF('P1; Organize the PT'!F130="","",'P1; Organize the PT'!F130)</f>
         <v/>
       </c>
-      <c r="E114" s="213">
+      <c r="E114" s="193">
         <v>99</v>
       </c>
-      <c r="F114" s="62"/>
-[...5 lines deleted...]
-      <c r="L114" s="8" t="str">
+      <c r="F114" s="55"/>
+      <c r="G114" s="56"/>
+      <c r="H114" s="56"/>
+      <c r="I114" s="57"/>
+      <c r="J114" s="56"/>
+      <c r="K114" s="409"/>
+      <c r="L114" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M114" s="65"/>
-[...2 lines deleted...]
-      <c r="A115" s="211" t="str">
+      <c r="M114" s="58"/>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A115" s="191" t="str">
         <f>IF('P1; Organize the PT'!B131="","",'P1; Organize the PT'!B131)</f>
         <v/>
       </c>
-      <c r="B115" s="14" t="str">
+      <c r="B115" s="11" t="str">
         <f>IF('P1; Organize the PT'!C131="","",'P1; Organize the PT'!C131)</f>
         <v/>
       </c>
-      <c r="C115" s="447" t="str">
+      <c r="C115" s="412" t="str">
         <f>IF('P1; Organize the PT'!D131="","",'P1; Organize the PT'!D131)</f>
         <v/>
       </c>
-      <c r="D115" s="211" t="str">
+      <c r="D115" s="191" t="str">
         <f>IF('P1; Organize the PT'!F131="","",'P1; Organize the PT'!F131)</f>
         <v/>
       </c>
-      <c r="E115" s="213">
+      <c r="E115" s="193">
         <v>100</v>
       </c>
-      <c r="F115" s="62"/>
-[...5 lines deleted...]
-      <c r="L115" s="8" t="str">
+      <c r="F115" s="55"/>
+      <c r="G115" s="56"/>
+      <c r="H115" s="56"/>
+      <c r="I115" s="57"/>
+      <c r="J115" s="56"/>
+      <c r="K115" s="409"/>
+      <c r="L115" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M115" s="65"/>
-[...2 lines deleted...]
-      <c r="A116" s="211" t="str">
+      <c r="M115" s="58"/>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A116" s="191" t="str">
         <f>IF('P1; Organize the PT'!B132="","",'P1; Organize the PT'!B132)</f>
         <v/>
       </c>
-      <c r="B116" s="14" t="str">
+      <c r="B116" s="11" t="str">
         <f>IF('P1; Organize the PT'!C132="","",'P1; Organize the PT'!C132)</f>
         <v/>
       </c>
-      <c r="C116" s="447" t="str">
+      <c r="C116" s="412" t="str">
         <f>IF('P1; Organize the PT'!D132="","",'P1; Organize the PT'!D132)</f>
         <v/>
       </c>
-      <c r="D116" s="211" t="str">
+      <c r="D116" s="191" t="str">
         <f>IF('P1; Organize the PT'!F132="","",'P1; Organize the PT'!F132)</f>
         <v/>
       </c>
-      <c r="E116" s="213">
+      <c r="E116" s="193">
         <v>101</v>
       </c>
-      <c r="F116" s="62"/>
-[...5 lines deleted...]
-      <c r="L116" s="8" t="str">
+      <c r="F116" s="55"/>
+      <c r="G116" s="56"/>
+      <c r="H116" s="56"/>
+      <c r="I116" s="57"/>
+      <c r="J116" s="56"/>
+      <c r="K116" s="409"/>
+      <c r="L116" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M116" s="65"/>
-[...2 lines deleted...]
-      <c r="A117" s="211" t="str">
+      <c r="M116" s="58"/>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A117" s="191" t="str">
         <f>IF('P1; Organize the PT'!B133="","",'P1; Organize the PT'!B133)</f>
         <v/>
       </c>
-      <c r="B117" s="14" t="str">
+      <c r="B117" s="11" t="str">
         <f>IF('P1; Organize the PT'!C133="","",'P1; Organize the PT'!C133)</f>
         <v/>
       </c>
-      <c r="C117" s="447" t="str">
+      <c r="C117" s="412" t="str">
         <f>IF('P1; Organize the PT'!D133="","",'P1; Organize the PT'!D133)</f>
         <v/>
       </c>
-      <c r="D117" s="211" t="str">
+      <c r="D117" s="191" t="str">
         <f>IF('P1; Organize the PT'!F133="","",'P1; Organize the PT'!F133)</f>
         <v/>
       </c>
-      <c r="E117" s="213">
+      <c r="E117" s="193">
         <v>102</v>
       </c>
-      <c r="F117" s="62"/>
-[...5 lines deleted...]
-      <c r="L117" s="8" t="str">
+      <c r="F117" s="55"/>
+      <c r="G117" s="56"/>
+      <c r="H117" s="56"/>
+      <c r="I117" s="57"/>
+      <c r="J117" s="56"/>
+      <c r="K117" s="409"/>
+      <c r="L117" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M117" s="65"/>
-[...2 lines deleted...]
-      <c r="A118" s="211" t="str">
+      <c r="M117" s="58"/>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A118" s="191" t="str">
         <f>IF('P1; Organize the PT'!B134="","",'P1; Organize the PT'!B134)</f>
         <v/>
       </c>
-      <c r="B118" s="14" t="str">
+      <c r="B118" s="11" t="str">
         <f>IF('P1; Organize the PT'!C134="","",'P1; Organize the PT'!C134)</f>
         <v/>
       </c>
-      <c r="C118" s="447" t="str">
+      <c r="C118" s="412" t="str">
         <f>IF('P1; Organize the PT'!D134="","",'P1; Organize the PT'!D134)</f>
         <v/>
       </c>
-      <c r="D118" s="211" t="str">
+      <c r="D118" s="191" t="str">
         <f>IF('P1; Organize the PT'!F134="","",'P1; Organize the PT'!F134)</f>
         <v/>
       </c>
-      <c r="E118" s="213">
+      <c r="E118" s="193">
         <v>103</v>
       </c>
-      <c r="F118" s="62"/>
-[...5 lines deleted...]
-      <c r="L118" s="8" t="str">
+      <c r="F118" s="55"/>
+      <c r="G118" s="56"/>
+      <c r="H118" s="56"/>
+      <c r="I118" s="57"/>
+      <c r="J118" s="56"/>
+      <c r="K118" s="409"/>
+      <c r="L118" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M118" s="65"/>
-[...2 lines deleted...]
-      <c r="A119" s="211" t="str">
+      <c r="M118" s="58"/>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A119" s="191" t="str">
         <f>IF('P1; Organize the PT'!B135="","",'P1; Organize the PT'!B135)</f>
         <v/>
       </c>
-      <c r="B119" s="14" t="str">
+      <c r="B119" s="11" t="str">
         <f>IF('P1; Organize the PT'!C135="","",'P1; Organize the PT'!C135)</f>
         <v/>
       </c>
-      <c r="C119" s="447" t="str">
+      <c r="C119" s="412" t="str">
         <f>IF('P1; Organize the PT'!D135="","",'P1; Organize the PT'!D135)</f>
         <v/>
       </c>
-      <c r="D119" s="211" t="str">
+      <c r="D119" s="191" t="str">
         <f>IF('P1; Organize the PT'!F135="","",'P1; Organize the PT'!F135)</f>
         <v/>
       </c>
-      <c r="E119" s="213">
+      <c r="E119" s="193">
         <v>104</v>
       </c>
-      <c r="F119" s="62"/>
-[...5 lines deleted...]
-      <c r="L119" s="8" t="str">
+      <c r="F119" s="55"/>
+      <c r="G119" s="56"/>
+      <c r="H119" s="56"/>
+      <c r="I119" s="57"/>
+      <c r="J119" s="56"/>
+      <c r="K119" s="409"/>
+      <c r="L119" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M119" s="65"/>
-[...2 lines deleted...]
-      <c r="A120" s="211" t="str">
+      <c r="M119" s="58"/>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A120" s="191" t="str">
         <f>IF('P1; Organize the PT'!B136="","",'P1; Organize the PT'!B136)</f>
         <v/>
       </c>
-      <c r="B120" s="14" t="str">
+      <c r="B120" s="11" t="str">
         <f>IF('P1; Organize the PT'!C136="","",'P1; Organize the PT'!C136)</f>
         <v/>
       </c>
-      <c r="C120" s="447" t="str">
+      <c r="C120" s="412" t="str">
         <f>IF('P1; Organize the PT'!D136="","",'P1; Organize the PT'!D136)</f>
         <v/>
       </c>
-      <c r="D120" s="211" t="str">
+      <c r="D120" s="191" t="str">
         <f>IF('P1; Organize the PT'!F136="","",'P1; Organize the PT'!F136)</f>
         <v/>
       </c>
-      <c r="E120" s="213">
+      <c r="E120" s="193">
         <v>105</v>
       </c>
-      <c r="F120" s="62"/>
-[...5 lines deleted...]
-      <c r="L120" s="8" t="str">
+      <c r="F120" s="55"/>
+      <c r="G120" s="56"/>
+      <c r="H120" s="56"/>
+      <c r="I120" s="57"/>
+      <c r="J120" s="56"/>
+      <c r="K120" s="409"/>
+      <c r="L120" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M120" s="65"/>
-[...2 lines deleted...]
-      <c r="A121" s="211" t="str">
+      <c r="M120" s="58"/>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A121" s="191" t="str">
         <f>IF('P1; Organize the PT'!B137="","",'P1; Organize the PT'!B137)</f>
         <v/>
       </c>
-      <c r="B121" s="14" t="str">
+      <c r="B121" s="11" t="str">
         <f>IF('P1; Organize the PT'!C137="","",'P1; Organize the PT'!C137)</f>
         <v/>
       </c>
-      <c r="C121" s="447" t="str">
+      <c r="C121" s="412" t="str">
         <f>IF('P1; Organize the PT'!D137="","",'P1; Organize the PT'!D137)</f>
         <v/>
       </c>
-      <c r="D121" s="211" t="str">
+      <c r="D121" s="191" t="str">
         <f>IF('P1; Organize the PT'!F137="","",'P1; Organize the PT'!F137)</f>
         <v/>
       </c>
-      <c r="E121" s="213">
+      <c r="E121" s="193">
         <v>106</v>
       </c>
-      <c r="F121" s="62"/>
-[...5 lines deleted...]
-      <c r="L121" s="8" t="str">
+      <c r="F121" s="55"/>
+      <c r="G121" s="56"/>
+      <c r="H121" s="56"/>
+      <c r="I121" s="57"/>
+      <c r="J121" s="56"/>
+      <c r="K121" s="409"/>
+      <c r="L121" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M121" s="65"/>
-[...2 lines deleted...]
-      <c r="A122" s="211" t="str">
+      <c r="M121" s="58"/>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A122" s="191" t="str">
         <f>IF('P1; Organize the PT'!B138="","",'P1; Organize the PT'!B138)</f>
         <v/>
       </c>
-      <c r="B122" s="14" t="str">
+      <c r="B122" s="11" t="str">
         <f>IF('P1; Organize the PT'!C138="","",'P1; Organize the PT'!C138)</f>
         <v/>
       </c>
-      <c r="C122" s="447" t="str">
+      <c r="C122" s="412" t="str">
         <f>IF('P1; Organize the PT'!D138="","",'P1; Organize the PT'!D138)</f>
         <v/>
       </c>
-      <c r="D122" s="211" t="str">
+      <c r="D122" s="191" t="str">
         <f>IF('P1; Organize the PT'!F138="","",'P1; Organize the PT'!F138)</f>
         <v/>
       </c>
-      <c r="E122" s="213">
+      <c r="E122" s="193">
         <v>107</v>
       </c>
-      <c r="F122" s="62"/>
-[...5 lines deleted...]
-      <c r="L122" s="8" t="str">
+      <c r="F122" s="55"/>
+      <c r="G122" s="56"/>
+      <c r="H122" s="56"/>
+      <c r="I122" s="57"/>
+      <c r="J122" s="56"/>
+      <c r="K122" s="409"/>
+      <c r="L122" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M122" s="65"/>
-[...2 lines deleted...]
-      <c r="A123" s="211" t="str">
+      <c r="M122" s="58"/>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A123" s="191" t="str">
         <f>IF('P1; Organize the PT'!B139="","",'P1; Organize the PT'!B139)</f>
         <v/>
       </c>
-      <c r="B123" s="14" t="str">
+      <c r="B123" s="11" t="str">
         <f>IF('P1; Organize the PT'!C139="","",'P1; Organize the PT'!C139)</f>
         <v/>
       </c>
-      <c r="C123" s="447" t="str">
+      <c r="C123" s="412" t="str">
         <f>IF('P1; Organize the PT'!D139="","",'P1; Organize the PT'!D139)</f>
         <v/>
       </c>
-      <c r="D123" s="211" t="str">
+      <c r="D123" s="191" t="str">
         <f>IF('P1; Organize the PT'!F139="","",'P1; Organize the PT'!F139)</f>
         <v/>
       </c>
-      <c r="E123" s="213">
+      <c r="E123" s="193">
         <v>108</v>
       </c>
-      <c r="F123" s="62"/>
-[...5 lines deleted...]
-      <c r="L123" s="8" t="str">
+      <c r="F123" s="55"/>
+      <c r="G123" s="56"/>
+      <c r="H123" s="56"/>
+      <c r="I123" s="57"/>
+      <c r="J123" s="56"/>
+      <c r="K123" s="409"/>
+      <c r="L123" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M123" s="65"/>
-[...2 lines deleted...]
-      <c r="A124" s="211" t="str">
+      <c r="M123" s="58"/>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A124" s="191" t="str">
         <f>IF('P1; Organize the PT'!B140="","",'P1; Organize the PT'!B140)</f>
         <v/>
       </c>
-      <c r="B124" s="14" t="str">
+      <c r="B124" s="11" t="str">
         <f>IF('P1; Organize the PT'!C140="","",'P1; Organize the PT'!C140)</f>
         <v/>
       </c>
-      <c r="C124" s="447" t="str">
+      <c r="C124" s="412" t="str">
         <f>IF('P1; Organize the PT'!D140="","",'P1; Organize the PT'!D140)</f>
         <v/>
       </c>
-      <c r="D124" s="211" t="str">
+      <c r="D124" s="191" t="str">
         <f>IF('P1; Organize the PT'!F140="","",'P1; Organize the PT'!F140)</f>
         <v/>
       </c>
-      <c r="E124" s="213">
+      <c r="E124" s="193">
         <v>109</v>
       </c>
-      <c r="F124" s="62"/>
-[...5 lines deleted...]
-      <c r="L124" s="8" t="str">
+      <c r="F124" s="55"/>
+      <c r="G124" s="56"/>
+      <c r="H124" s="56"/>
+      <c r="I124" s="57"/>
+      <c r="J124" s="56"/>
+      <c r="K124" s="409"/>
+      <c r="L124" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M124" s="65"/>
-[...2 lines deleted...]
-      <c r="A125" s="211" t="str">
+      <c r="M124" s="58"/>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A125" s="191" t="str">
         <f>IF('P1; Organize the PT'!B141="","",'P1; Organize the PT'!B141)</f>
         <v/>
       </c>
-      <c r="B125" s="14" t="str">
+      <c r="B125" s="11" t="str">
         <f>IF('P1; Organize the PT'!C141="","",'P1; Organize the PT'!C141)</f>
         <v/>
       </c>
-      <c r="C125" s="447" t="str">
+      <c r="C125" s="412" t="str">
         <f>IF('P1; Organize the PT'!D141="","",'P1; Organize the PT'!D141)</f>
         <v/>
       </c>
-      <c r="D125" s="211" t="str">
+      <c r="D125" s="191" t="str">
         <f>IF('P1; Organize the PT'!F141="","",'P1; Organize the PT'!F141)</f>
         <v/>
       </c>
-      <c r="E125" s="213">
+      <c r="E125" s="193">
         <v>110</v>
       </c>
-      <c r="F125" s="62"/>
-[...5 lines deleted...]
-      <c r="L125" s="8" t="str">
+      <c r="F125" s="55"/>
+      <c r="G125" s="56"/>
+      <c r="H125" s="56"/>
+      <c r="I125" s="57"/>
+      <c r="J125" s="56"/>
+      <c r="K125" s="409"/>
+      <c r="L125" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M125" s="65"/>
-[...2 lines deleted...]
-      <c r="A126" s="211" t="str">
+      <c r="M125" s="58"/>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A126" s="191" t="str">
         <f>IF('P1; Organize the PT'!B142="","",'P1; Organize the PT'!B142)</f>
         <v/>
       </c>
-      <c r="B126" s="14" t="str">
+      <c r="B126" s="11" t="str">
         <f>IF('P1; Organize the PT'!C142="","",'P1; Organize the PT'!C142)</f>
         <v/>
       </c>
-      <c r="C126" s="447" t="str">
+      <c r="C126" s="412" t="str">
         <f>IF('P1; Organize the PT'!D142="","",'P1; Organize the PT'!D142)</f>
         <v/>
       </c>
-      <c r="D126" s="211" t="str">
+      <c r="D126" s="191" t="str">
         <f>IF('P1; Organize the PT'!F142="","",'P1; Organize the PT'!F142)</f>
         <v/>
       </c>
-      <c r="E126" s="213">
+      <c r="E126" s="193">
         <v>111</v>
       </c>
-      <c r="F126" s="62"/>
-[...5 lines deleted...]
-      <c r="L126" s="8" t="str">
+      <c r="F126" s="55"/>
+      <c r="G126" s="56"/>
+      <c r="H126" s="56"/>
+      <c r="I126" s="57"/>
+      <c r="J126" s="56"/>
+      <c r="K126" s="409"/>
+      <c r="L126" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M126" s="65"/>
-[...2 lines deleted...]
-      <c r="A127" s="211" t="str">
+      <c r="M126" s="58"/>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A127" s="191" t="str">
         <f>IF('P1; Organize the PT'!B143="","",'P1; Organize the PT'!B143)</f>
         <v/>
       </c>
-      <c r="B127" s="14" t="str">
+      <c r="B127" s="11" t="str">
         <f>IF('P1; Organize the PT'!C143="","",'P1; Organize the PT'!C143)</f>
         <v/>
       </c>
-      <c r="C127" s="447" t="str">
+      <c r="C127" s="412" t="str">
         <f>IF('P1; Organize the PT'!D143="","",'P1; Organize the PT'!D143)</f>
         <v/>
       </c>
-      <c r="D127" s="211" t="str">
+      <c r="D127" s="191" t="str">
         <f>IF('P1; Organize the PT'!F143="","",'P1; Organize the PT'!F143)</f>
         <v/>
       </c>
-      <c r="E127" s="213">
+      <c r="E127" s="193">
         <v>112</v>
       </c>
-      <c r="F127" s="62"/>
-[...5 lines deleted...]
-      <c r="L127" s="8" t="str">
+      <c r="F127" s="55"/>
+      <c r="G127" s="56"/>
+      <c r="H127" s="56"/>
+      <c r="I127" s="57"/>
+      <c r="J127" s="56"/>
+      <c r="K127" s="409"/>
+      <c r="L127" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M127" s="65"/>
-[...2 lines deleted...]
-      <c r="A128" s="211" t="str">
+      <c r="M127" s="58"/>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A128" s="191" t="str">
         <f>IF('P1; Organize the PT'!B144="","",'P1; Organize the PT'!B144)</f>
         <v/>
       </c>
-      <c r="B128" s="14" t="str">
+      <c r="B128" s="11" t="str">
         <f>IF('P1; Organize the PT'!C144="","",'P1; Organize the PT'!C144)</f>
         <v/>
       </c>
-      <c r="C128" s="447" t="str">
+      <c r="C128" s="412" t="str">
         <f>IF('P1; Organize the PT'!D144="","",'P1; Organize the PT'!D144)</f>
         <v/>
       </c>
-      <c r="D128" s="211" t="str">
+      <c r="D128" s="191" t="str">
         <f>IF('P1; Organize the PT'!F144="","",'P1; Organize the PT'!F144)</f>
         <v/>
       </c>
-      <c r="E128" s="213">
+      <c r="E128" s="193">
         <v>113</v>
       </c>
-      <c r="F128" s="62"/>
-[...5 lines deleted...]
-      <c r="L128" s="8" t="str">
+      <c r="F128" s="55"/>
+      <c r="G128" s="56"/>
+      <c r="H128" s="56"/>
+      <c r="I128" s="57"/>
+      <c r="J128" s="56"/>
+      <c r="K128" s="409"/>
+      <c r="L128" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M128" s="65"/>
-[...2 lines deleted...]
-      <c r="A129" s="211" t="str">
+      <c r="M128" s="58"/>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A129" s="191" t="str">
         <f>IF('P1; Organize the PT'!B145="","",'P1; Organize the PT'!B145)</f>
         <v/>
       </c>
-      <c r="B129" s="14" t="str">
+      <c r="B129" s="11" t="str">
         <f>IF('P1; Organize the PT'!C145="","",'P1; Organize the PT'!C145)</f>
         <v/>
       </c>
-      <c r="C129" s="447" t="str">
+      <c r="C129" s="412" t="str">
         <f>IF('P1; Organize the PT'!D145="","",'P1; Organize the PT'!D145)</f>
         <v/>
       </c>
-      <c r="D129" s="211" t="str">
+      <c r="D129" s="191" t="str">
         <f>IF('P1; Organize the PT'!F145="","",'P1; Organize the PT'!F145)</f>
         <v/>
       </c>
-      <c r="E129" s="213">
+      <c r="E129" s="193">
         <v>114</v>
       </c>
-      <c r="F129" s="62"/>
-[...5 lines deleted...]
-      <c r="L129" s="8" t="str">
+      <c r="F129" s="55"/>
+      <c r="G129" s="56"/>
+      <c r="H129" s="56"/>
+      <c r="I129" s="57"/>
+      <c r="J129" s="56"/>
+      <c r="K129" s="409"/>
+      <c r="L129" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M129" s="65"/>
-[...2 lines deleted...]
-      <c r="A130" s="211" t="str">
+      <c r="M129" s="58"/>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A130" s="191" t="str">
         <f>IF('P1; Organize the PT'!B146="","",'P1; Organize the PT'!B146)</f>
         <v/>
       </c>
-      <c r="B130" s="14" t="str">
+      <c r="B130" s="11" t="str">
         <f>IF('P1; Organize the PT'!C146="","",'P1; Organize the PT'!C146)</f>
         <v/>
       </c>
-      <c r="C130" s="447" t="str">
+      <c r="C130" s="412" t="str">
         <f>IF('P1; Organize the PT'!D146="","",'P1; Organize the PT'!D146)</f>
         <v/>
       </c>
-      <c r="D130" s="211" t="str">
+      <c r="D130" s="191" t="str">
         <f>IF('P1; Organize the PT'!F146="","",'P1; Organize the PT'!F146)</f>
         <v/>
       </c>
-      <c r="E130" s="213">
+      <c r="E130" s="193">
         <v>115</v>
       </c>
-      <c r="F130" s="62"/>
-[...5 lines deleted...]
-      <c r="L130" s="8" t="str">
+      <c r="F130" s="55"/>
+      <c r="G130" s="56"/>
+      <c r="H130" s="56"/>
+      <c r="I130" s="57"/>
+      <c r="J130" s="56"/>
+      <c r="K130" s="409"/>
+      <c r="L130" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M130" s="65"/>
-[...2 lines deleted...]
-      <c r="A131" s="211" t="str">
+      <c r="M130" s="58"/>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A131" s="191" t="str">
         <f>IF('P1; Organize the PT'!B147="","",'P1; Organize the PT'!B147)</f>
         <v/>
       </c>
-      <c r="B131" s="14" t="str">
+      <c r="B131" s="11" t="str">
         <f>IF('P1; Organize the PT'!C147="","",'P1; Organize the PT'!C147)</f>
         <v/>
       </c>
-      <c r="C131" s="447" t="str">
+      <c r="C131" s="412" t="str">
         <f>IF('P1; Organize the PT'!D147="","",'P1; Organize the PT'!D147)</f>
         <v/>
       </c>
-      <c r="D131" s="211" t="str">
+      <c r="D131" s="191" t="str">
         <f>IF('P1; Organize the PT'!F147="","",'P1; Organize the PT'!F147)</f>
         <v/>
       </c>
-      <c r="E131" s="213">
+      <c r="E131" s="193">
         <v>116</v>
       </c>
-      <c r="F131" s="62"/>
-[...5 lines deleted...]
-      <c r="L131" s="8" t="str">
+      <c r="F131" s="55"/>
+      <c r="G131" s="56"/>
+      <c r="H131" s="56"/>
+      <c r="I131" s="57"/>
+      <c r="J131" s="56"/>
+      <c r="K131" s="409"/>
+      <c r="L131" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M131" s="65"/>
-[...2 lines deleted...]
-      <c r="A132" s="211" t="str">
+      <c r="M131" s="58"/>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A132" s="191" t="str">
         <f>IF('P1; Organize the PT'!B148="","",'P1; Organize the PT'!B148)</f>
         <v/>
       </c>
-      <c r="B132" s="14" t="str">
+      <c r="B132" s="11" t="str">
         <f>IF('P1; Organize the PT'!C148="","",'P1; Organize the PT'!C148)</f>
         <v/>
       </c>
-      <c r="C132" s="447" t="str">
+      <c r="C132" s="412" t="str">
         <f>IF('P1; Organize the PT'!D148="","",'P1; Organize the PT'!D148)</f>
         <v/>
       </c>
-      <c r="D132" s="211" t="str">
+      <c r="D132" s="191" t="str">
         <f>IF('P1; Organize the PT'!F148="","",'P1; Organize the PT'!F148)</f>
         <v/>
       </c>
-      <c r="E132" s="213">
+      <c r="E132" s="193">
         <v>117</v>
       </c>
-      <c r="F132" s="62"/>
-[...5 lines deleted...]
-      <c r="L132" s="8" t="str">
+      <c r="F132" s="55"/>
+      <c r="G132" s="56"/>
+      <c r="H132" s="56"/>
+      <c r="I132" s="57"/>
+      <c r="J132" s="56"/>
+      <c r="K132" s="409"/>
+      <c r="L132" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M132" s="65"/>
-[...2 lines deleted...]
-      <c r="A133" s="211" t="str">
+      <c r="M132" s="58"/>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A133" s="191" t="str">
         <f>IF('P1; Organize the PT'!B149="","",'P1; Organize the PT'!B149)</f>
         <v/>
       </c>
-      <c r="B133" s="14" t="str">
+      <c r="B133" s="11" t="str">
         <f>IF('P1; Organize the PT'!C149="","",'P1; Organize the PT'!C149)</f>
         <v/>
       </c>
-      <c r="C133" s="447" t="str">
+      <c r="C133" s="412" t="str">
         <f>IF('P1; Organize the PT'!D149="","",'P1; Organize the PT'!D149)</f>
         <v/>
       </c>
-      <c r="D133" s="211" t="str">
+      <c r="D133" s="191" t="str">
         <f>IF('P1; Organize the PT'!F149="","",'P1; Organize the PT'!F149)</f>
         <v/>
       </c>
-      <c r="E133" s="213">
+      <c r="E133" s="193">
         <v>118</v>
       </c>
-      <c r="F133" s="62"/>
-[...5 lines deleted...]
-      <c r="L133" s="8" t="str">
+      <c r="F133" s="55"/>
+      <c r="G133" s="56"/>
+      <c r="H133" s="56"/>
+      <c r="I133" s="57"/>
+      <c r="J133" s="56"/>
+      <c r="K133" s="409"/>
+      <c r="L133" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M133" s="65"/>
-[...2 lines deleted...]
-      <c r="A134" s="211" t="str">
+      <c r="M133" s="58"/>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A134" s="191" t="str">
         <f>IF('P1; Organize the PT'!B150="","",'P1; Organize the PT'!B150)</f>
         <v/>
       </c>
-      <c r="B134" s="14" t="str">
+      <c r="B134" s="11" t="str">
         <f>IF('P1; Organize the PT'!C150="","",'P1; Organize the PT'!C150)</f>
         <v/>
       </c>
-      <c r="C134" s="447" t="str">
+      <c r="C134" s="412" t="str">
         <f>IF('P1; Organize the PT'!D150="","",'P1; Organize the PT'!D150)</f>
         <v/>
       </c>
-      <c r="D134" s="211" t="str">
+      <c r="D134" s="191" t="str">
         <f>IF('P1; Organize the PT'!F150="","",'P1; Organize the PT'!F150)</f>
         <v/>
       </c>
-      <c r="E134" s="213">
+      <c r="E134" s="193">
         <v>119</v>
       </c>
-      <c r="F134" s="62"/>
-[...5 lines deleted...]
-      <c r="L134" s="8" t="str">
+      <c r="F134" s="55"/>
+      <c r="G134" s="56"/>
+      <c r="H134" s="56"/>
+      <c r="I134" s="57"/>
+      <c r="J134" s="56"/>
+      <c r="K134" s="409"/>
+      <c r="L134" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M134" s="65"/>
-[...2 lines deleted...]
-      <c r="A135" s="211" t="str">
+      <c r="M134" s="58"/>
+    </row>
+    <row r="135" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A135" s="191" t="str">
         <f>IF('P1; Organize the PT'!B151="","",'P1; Organize the PT'!B151)</f>
         <v/>
       </c>
-      <c r="B135" s="14" t="str">
+      <c r="B135" s="11" t="str">
         <f>IF('P1; Organize the PT'!C151="","",'P1; Organize the PT'!C151)</f>
         <v/>
       </c>
-      <c r="C135" s="447" t="str">
+      <c r="C135" s="412" t="str">
         <f>IF('P1; Organize the PT'!D151="","",'P1; Organize the PT'!D151)</f>
         <v/>
       </c>
-      <c r="D135" s="211" t="str">
+      <c r="D135" s="191" t="str">
         <f>IF('P1; Organize the PT'!F151="","",'P1; Organize the PT'!F151)</f>
         <v/>
       </c>
-      <c r="E135" s="213">
+      <c r="E135" s="193">
         <v>120</v>
       </c>
-      <c r="F135" s="62"/>
-[...5 lines deleted...]
-      <c r="L135" s="8" t="str">
+      <c r="F135" s="55"/>
+      <c r="G135" s="56"/>
+      <c r="H135" s="56"/>
+      <c r="I135" s="57"/>
+      <c r="J135" s="56"/>
+      <c r="K135" s="409"/>
+      <c r="L135" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M135" s="65"/>
-[...2 lines deleted...]
-      <c r="A136" s="211" t="str">
+      <c r="M135" s="58"/>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A136" s="191" t="str">
         <f>IF('P1; Organize the PT'!B152="","",'P1; Organize the PT'!B152)</f>
         <v/>
       </c>
-      <c r="B136" s="14" t="str">
+      <c r="B136" s="11" t="str">
         <f>IF('P1; Organize the PT'!C152="","",'P1; Organize the PT'!C152)</f>
         <v/>
       </c>
-      <c r="C136" s="447" t="str">
+      <c r="C136" s="412" t="str">
         <f>IF('P1; Organize the PT'!D152="","",'P1; Organize the PT'!D152)</f>
         <v/>
       </c>
-      <c r="D136" s="211" t="str">
+      <c r="D136" s="191" t="str">
         <f>IF('P1; Organize the PT'!F152="","",'P1; Organize the PT'!F152)</f>
         <v/>
       </c>
-      <c r="E136" s="213">
+      <c r="E136" s="193">
         <v>121</v>
       </c>
-      <c r="F136" s="62"/>
-[...5 lines deleted...]
-      <c r="L136" s="8" t="str">
+      <c r="F136" s="55"/>
+      <c r="G136" s="56"/>
+      <c r="H136" s="56"/>
+      <c r="I136" s="57"/>
+      <c r="J136" s="56"/>
+      <c r="K136" s="409"/>
+      <c r="L136" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M136" s="65"/>
-[...2 lines deleted...]
-      <c r="A137" s="211" t="str">
+      <c r="M136" s="58"/>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A137" s="191" t="str">
         <f>IF('P1; Organize the PT'!B153="","",'P1; Organize the PT'!B153)</f>
         <v/>
       </c>
-      <c r="B137" s="14" t="str">
+      <c r="B137" s="11" t="str">
         <f>IF('P1; Organize the PT'!C153="","",'P1; Organize the PT'!C153)</f>
         <v/>
       </c>
-      <c r="C137" s="447" t="str">
+      <c r="C137" s="412" t="str">
         <f>IF('P1; Organize the PT'!D153="","",'P1; Organize the PT'!D153)</f>
         <v/>
       </c>
-      <c r="D137" s="211" t="str">
+      <c r="D137" s="191" t="str">
         <f>IF('P1; Organize the PT'!F153="","",'P1; Organize the PT'!F153)</f>
         <v/>
       </c>
-      <c r="E137" s="213">
+      <c r="E137" s="193">
         <v>122</v>
       </c>
-      <c r="F137" s="62"/>
-[...5 lines deleted...]
-      <c r="L137" s="8" t="str">
+      <c r="F137" s="55"/>
+      <c r="G137" s="56"/>
+      <c r="H137" s="56"/>
+      <c r="I137" s="57"/>
+      <c r="J137" s="56"/>
+      <c r="K137" s="409"/>
+      <c r="L137" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M137" s="65"/>
-[...2 lines deleted...]
-      <c r="A138" s="211" t="str">
+      <c r="M137" s="58"/>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A138" s="191" t="str">
         <f>IF('P1; Organize the PT'!B154="","",'P1; Organize the PT'!B154)</f>
         <v/>
       </c>
-      <c r="B138" s="14" t="str">
+      <c r="B138" s="11" t="str">
         <f>IF('P1; Organize the PT'!C154="","",'P1; Organize the PT'!C154)</f>
         <v/>
       </c>
-      <c r="C138" s="447" t="str">
+      <c r="C138" s="412" t="str">
         <f>IF('P1; Organize the PT'!D154="","",'P1; Organize the PT'!D154)</f>
         <v/>
       </c>
-      <c r="D138" s="211" t="str">
+      <c r="D138" s="191" t="str">
         <f>IF('P1; Organize the PT'!F154="","",'P1; Organize the PT'!F154)</f>
         <v/>
       </c>
-      <c r="E138" s="213">
+      <c r="E138" s="193">
         <v>123</v>
       </c>
-      <c r="F138" s="62"/>
-[...5 lines deleted...]
-      <c r="L138" s="8" t="str">
+      <c r="F138" s="55"/>
+      <c r="G138" s="56"/>
+      <c r="H138" s="56"/>
+      <c r="I138" s="57"/>
+      <c r="J138" s="56"/>
+      <c r="K138" s="409"/>
+      <c r="L138" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M138" s="65"/>
-[...2 lines deleted...]
-      <c r="A139" s="211" t="str">
+      <c r="M138" s="58"/>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A139" s="191" t="str">
         <f>IF('P1; Organize the PT'!B155="","",'P1; Organize the PT'!B155)</f>
         <v/>
       </c>
-      <c r="B139" s="14" t="str">
+      <c r="B139" s="11" t="str">
         <f>IF('P1; Organize the PT'!C155="","",'P1; Organize the PT'!C155)</f>
         <v/>
       </c>
-      <c r="C139" s="447" t="str">
+      <c r="C139" s="412" t="str">
         <f>IF('P1; Organize the PT'!D155="","",'P1; Organize the PT'!D155)</f>
         <v/>
       </c>
-      <c r="D139" s="211" t="str">
+      <c r="D139" s="191" t="str">
         <f>IF('P1; Organize the PT'!F155="","",'P1; Organize the PT'!F155)</f>
         <v/>
       </c>
-      <c r="E139" s="213">
+      <c r="E139" s="193">
         <v>124</v>
       </c>
-      <c r="F139" s="62"/>
-[...5 lines deleted...]
-      <c r="L139" s="8" t="str">
+      <c r="F139" s="55"/>
+      <c r="G139" s="56"/>
+      <c r="H139" s="56"/>
+      <c r="I139" s="57"/>
+      <c r="J139" s="56"/>
+      <c r="K139" s="409"/>
+      <c r="L139" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M139" s="65"/>
-[...2 lines deleted...]
-      <c r="A140" s="211" t="str">
+      <c r="M139" s="58"/>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A140" s="191" t="str">
         <f>IF('P1; Organize the PT'!B156="","",'P1; Organize the PT'!B156)</f>
         <v/>
       </c>
-      <c r="B140" s="14" t="str">
+      <c r="B140" s="11" t="str">
         <f>IF('P1; Organize the PT'!C156="","",'P1; Organize the PT'!C156)</f>
         <v/>
       </c>
-      <c r="C140" s="447" t="str">
+      <c r="C140" s="412" t="str">
         <f>IF('P1; Organize the PT'!D156="","",'P1; Organize the PT'!D156)</f>
         <v/>
       </c>
-      <c r="D140" s="211" t="str">
+      <c r="D140" s="191" t="str">
         <f>IF('P1; Organize the PT'!F156="","",'P1; Organize the PT'!F156)</f>
         <v/>
       </c>
-      <c r="E140" s="213">
+      <c r="E140" s="193">
         <v>125</v>
       </c>
-      <c r="F140" s="62"/>
-[...5 lines deleted...]
-      <c r="L140" s="8" t="str">
+      <c r="F140" s="55"/>
+      <c r="G140" s="56"/>
+      <c r="H140" s="56"/>
+      <c r="I140" s="57"/>
+      <c r="J140" s="56"/>
+      <c r="K140" s="409"/>
+      <c r="L140" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M140" s="65"/>
-[...2 lines deleted...]
-      <c r="A141" s="211" t="str">
+      <c r="M140" s="58"/>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A141" s="191" t="str">
         <f>IF('P1; Organize the PT'!B157="","",'P1; Organize the PT'!B157)</f>
         <v/>
       </c>
-      <c r="B141" s="14" t="str">
+      <c r="B141" s="11" t="str">
         <f>IF('P1; Organize the PT'!C157="","",'P1; Organize the PT'!C157)</f>
         <v/>
       </c>
-      <c r="C141" s="447" t="str">
+      <c r="C141" s="412" t="str">
         <f>IF('P1; Organize the PT'!D157="","",'P1; Organize the PT'!D157)</f>
         <v/>
       </c>
-      <c r="D141" s="211" t="str">
+      <c r="D141" s="191" t="str">
         <f>IF('P1; Organize the PT'!F157="","",'P1; Organize the PT'!F157)</f>
         <v/>
       </c>
-      <c r="E141" s="213">
+      <c r="E141" s="193">
         <v>126</v>
       </c>
-      <c r="F141" s="62"/>
-[...5 lines deleted...]
-      <c r="L141" s="8" t="str">
+      <c r="F141" s="55"/>
+      <c r="G141" s="56"/>
+      <c r="H141" s="56"/>
+      <c r="I141" s="57"/>
+      <c r="J141" s="56"/>
+      <c r="K141" s="409"/>
+      <c r="L141" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M141" s="65"/>
-[...2 lines deleted...]
-      <c r="A142" s="211" t="str">
+      <c r="M141" s="58"/>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A142" s="191" t="str">
         <f>IF('P1; Organize the PT'!B158="","",'P1; Organize the PT'!B158)</f>
         <v/>
       </c>
-      <c r="B142" s="14" t="str">
+      <c r="B142" s="11" t="str">
         <f>IF('P1; Organize the PT'!C158="","",'P1; Organize the PT'!C158)</f>
         <v/>
       </c>
-      <c r="C142" s="447" t="str">
+      <c r="C142" s="412" t="str">
         <f>IF('P1; Organize the PT'!D158="","",'P1; Organize the PT'!D158)</f>
         <v/>
       </c>
-      <c r="D142" s="211" t="str">
+      <c r="D142" s="191" t="str">
         <f>IF('P1; Organize the PT'!F158="","",'P1; Organize the PT'!F158)</f>
         <v/>
       </c>
-      <c r="E142" s="213">
+      <c r="E142" s="193">
         <v>127</v>
       </c>
-      <c r="F142" s="62"/>
-[...5 lines deleted...]
-      <c r="L142" s="8" t="str">
+      <c r="F142" s="55"/>
+      <c r="G142" s="56"/>
+      <c r="H142" s="56"/>
+      <c r="I142" s="57"/>
+      <c r="J142" s="56"/>
+      <c r="K142" s="409"/>
+      <c r="L142" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M142" s="65"/>
-[...2 lines deleted...]
-      <c r="A143" s="211" t="str">
+      <c r="M142" s="58"/>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A143" s="191" t="str">
         <f>IF('P1; Organize the PT'!B159="","",'P1; Organize the PT'!B159)</f>
         <v/>
       </c>
-      <c r="B143" s="14" t="str">
+      <c r="B143" s="11" t="str">
         <f>IF('P1; Organize the PT'!C159="","",'P1; Organize the PT'!C159)</f>
         <v/>
       </c>
-      <c r="C143" s="447" t="str">
+      <c r="C143" s="412" t="str">
         <f>IF('P1; Organize the PT'!D159="","",'P1; Organize the PT'!D159)</f>
         <v/>
       </c>
-      <c r="D143" s="211" t="str">
+      <c r="D143" s="191" t="str">
         <f>IF('P1; Organize the PT'!F159="","",'P1; Organize the PT'!F159)</f>
         <v/>
       </c>
-      <c r="E143" s="213">
+      <c r="E143" s="193">
         <v>128</v>
       </c>
-      <c r="F143" s="62"/>
-[...5 lines deleted...]
-      <c r="L143" s="8" t="str">
+      <c r="F143" s="55"/>
+      <c r="G143" s="56"/>
+      <c r="H143" s="56"/>
+      <c r="I143" s="57"/>
+      <c r="J143" s="56"/>
+      <c r="K143" s="409"/>
+      <c r="L143" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M143" s="65"/>
-[...2 lines deleted...]
-      <c r="A144" s="211" t="str">
+      <c r="M143" s="58"/>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A144" s="191" t="str">
         <f>IF('P1; Organize the PT'!B160="","",'P1; Organize the PT'!B160)</f>
         <v/>
       </c>
-      <c r="B144" s="14" t="str">
+      <c r="B144" s="11" t="str">
         <f>IF('P1; Organize the PT'!C160="","",'P1; Organize the PT'!C160)</f>
         <v/>
       </c>
-      <c r="C144" s="447" t="str">
+      <c r="C144" s="412" t="str">
         <f>IF('P1; Organize the PT'!D160="","",'P1; Organize the PT'!D160)</f>
         <v/>
       </c>
-      <c r="D144" s="211" t="str">
+      <c r="D144" s="191" t="str">
         <f>IF('P1; Organize the PT'!F160="","",'P1; Organize the PT'!F160)</f>
         <v/>
       </c>
-      <c r="E144" s="213">
+      <c r="E144" s="193">
         <v>129</v>
       </c>
-      <c r="F144" s="62"/>
-[...5 lines deleted...]
-      <c r="L144" s="8" t="str">
+      <c r="F144" s="55"/>
+      <c r="G144" s="56"/>
+      <c r="H144" s="56"/>
+      <c r="I144" s="57"/>
+      <c r="J144" s="56"/>
+      <c r="K144" s="409"/>
+      <c r="L144" s="6" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M144" s="65"/>
-[...2 lines deleted...]
-      <c r="A145" s="211" t="str">
+      <c r="M144" s="58"/>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A145" s="191" t="str">
         <f>IF('P1; Organize the PT'!B161="","",'P1; Organize the PT'!B161)</f>
         <v/>
       </c>
-      <c r="B145" s="14" t="str">
+      <c r="B145" s="11" t="str">
         <f>IF('P1; Organize the PT'!C161="","",'P1; Organize the PT'!C161)</f>
         <v/>
       </c>
-      <c r="C145" s="447" t="str">
+      <c r="C145" s="412" t="str">
         <f>IF('P1; Organize the PT'!D161="","",'P1; Organize the PT'!D161)</f>
         <v/>
       </c>
-      <c r="D145" s="211" t="str">
+      <c r="D145" s="191" t="str">
         <f>IF('P1; Organize the PT'!F161="","",'P1; Organize the PT'!F161)</f>
         <v/>
       </c>
-      <c r="E145" s="213">
+      <c r="E145" s="193">
         <v>130</v>
       </c>
-      <c r="F145" s="62"/>
-[...5 lines deleted...]
-      <c r="L145" s="8" t="str">
+      <c r="F145" s="55"/>
+      <c r="G145" s="56"/>
+      <c r="H145" s="56"/>
+      <c r="I145" s="57"/>
+      <c r="J145" s="56"/>
+      <c r="K145" s="409"/>
+      <c r="L145" s="6" t="str">
         <f t="shared" ref="L145:L165" si="2">IF(J145="","",J145-G145)</f>
         <v/>
       </c>
-      <c r="M145" s="65"/>
-[...2 lines deleted...]
-      <c r="A146" s="211" t="str">
+      <c r="M145" s="58"/>
+    </row>
+    <row r="146" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A146" s="191" t="str">
         <f>IF('P1; Organize the PT'!B162="","",'P1; Organize the PT'!B162)</f>
         <v/>
       </c>
-      <c r="B146" s="14" t="str">
+      <c r="B146" s="11" t="str">
         <f>IF('P1; Organize the PT'!C162="","",'P1; Organize the PT'!C162)</f>
         <v/>
       </c>
-      <c r="C146" s="447" t="str">
+      <c r="C146" s="412" t="str">
         <f>IF('P1; Organize the PT'!D162="","",'P1; Organize the PT'!D162)</f>
         <v/>
       </c>
-      <c r="D146" s="211" t="str">
+      <c r="D146" s="191" t="str">
         <f>IF('P1; Organize the PT'!F162="","",'P1; Organize the PT'!F162)</f>
         <v/>
       </c>
-      <c r="E146" s="213">
+      <c r="E146" s="193">
         <v>131</v>
       </c>
-      <c r="F146" s="62"/>
-[...5 lines deleted...]
-      <c r="L146" s="8" t="str">
+      <c r="F146" s="55"/>
+      <c r="G146" s="56"/>
+      <c r="H146" s="56"/>
+      <c r="I146" s="57"/>
+      <c r="J146" s="56"/>
+      <c r="K146" s="409"/>
+      <c r="L146" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M146" s="65"/>
-[...2 lines deleted...]
-      <c r="A147" s="211" t="str">
+      <c r="M146" s="58"/>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A147" s="191" t="str">
         <f>IF('P1; Organize the PT'!B163="","",'P1; Organize the PT'!B163)</f>
         <v/>
       </c>
-      <c r="B147" s="14" t="str">
+      <c r="B147" s="11" t="str">
         <f>IF('P1; Organize the PT'!C163="","",'P1; Organize the PT'!C163)</f>
         <v/>
       </c>
-      <c r="C147" s="447" t="str">
+      <c r="C147" s="412" t="str">
         <f>IF('P1; Organize the PT'!D163="","",'P1; Organize the PT'!D163)</f>
         <v/>
       </c>
-      <c r="D147" s="211" t="str">
+      <c r="D147" s="191" t="str">
         <f>IF('P1; Organize the PT'!F163="","",'P1; Organize the PT'!F163)</f>
         <v/>
       </c>
-      <c r="E147" s="213">
+      <c r="E147" s="193">
         <v>132</v>
       </c>
-      <c r="F147" s="62"/>
-[...5 lines deleted...]
-      <c r="L147" s="8" t="str">
+      <c r="F147" s="55"/>
+      <c r="G147" s="56"/>
+      <c r="H147" s="56"/>
+      <c r="I147" s="57"/>
+      <c r="J147" s="56"/>
+      <c r="K147" s="409"/>
+      <c r="L147" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M147" s="65"/>
-[...2 lines deleted...]
-      <c r="A148" s="211" t="str">
+      <c r="M147" s="58"/>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A148" s="191" t="str">
         <f>IF('P1; Organize the PT'!B164="","",'P1; Organize the PT'!B164)</f>
         <v/>
       </c>
-      <c r="B148" s="14" t="str">
+      <c r="B148" s="11" t="str">
         <f>IF('P1; Organize the PT'!C164="","",'P1; Organize the PT'!C164)</f>
         <v/>
       </c>
-      <c r="C148" s="447" t="str">
+      <c r="C148" s="412" t="str">
         <f>IF('P1; Organize the PT'!D164="","",'P1; Organize the PT'!D164)</f>
         <v/>
       </c>
-      <c r="D148" s="211" t="str">
+      <c r="D148" s="191" t="str">
         <f>IF('P1; Organize the PT'!F164="","",'P1; Organize the PT'!F164)</f>
         <v/>
       </c>
-      <c r="E148" s="213">
+      <c r="E148" s="193">
         <v>133</v>
       </c>
-      <c r="F148" s="62"/>
-[...5 lines deleted...]
-      <c r="L148" s="8" t="str">
+      <c r="F148" s="55"/>
+      <c r="G148" s="56"/>
+      <c r="H148" s="56"/>
+      <c r="I148" s="57"/>
+      <c r="J148" s="56"/>
+      <c r="K148" s="409"/>
+      <c r="L148" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M148" s="65"/>
-[...2 lines deleted...]
-      <c r="A149" s="211" t="str">
+      <c r="M148" s="58"/>
+    </row>
+    <row r="149" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A149" s="191" t="str">
         <f>IF('P1; Organize the PT'!B165="","",'P1; Organize the PT'!B165)</f>
         <v/>
       </c>
-      <c r="B149" s="14" t="str">
+      <c r="B149" s="11" t="str">
         <f>IF('P1; Organize the PT'!C165="","",'P1; Organize the PT'!C165)</f>
         <v/>
       </c>
-      <c r="C149" s="447" t="str">
+      <c r="C149" s="412" t="str">
         <f>IF('P1; Organize the PT'!D165="","",'P1; Organize the PT'!D165)</f>
         <v/>
       </c>
-      <c r="D149" s="211" t="str">
+      <c r="D149" s="191" t="str">
         <f>IF('P1; Organize the PT'!F165="","",'P1; Organize the PT'!F165)</f>
         <v/>
       </c>
-      <c r="E149" s="213">
+      <c r="E149" s="193">
         <v>134</v>
       </c>
-      <c r="F149" s="62"/>
-[...5 lines deleted...]
-      <c r="L149" s="8" t="str">
+      <c r="F149" s="55"/>
+      <c r="G149" s="56"/>
+      <c r="H149" s="56"/>
+      <c r="I149" s="57"/>
+      <c r="J149" s="56"/>
+      <c r="K149" s="409"/>
+      <c r="L149" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M149" s="65"/>
-[...2 lines deleted...]
-      <c r="A150" s="211" t="str">
+      <c r="M149" s="58"/>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A150" s="191" t="str">
         <f>IF('P1; Organize the PT'!B166="","",'P1; Organize the PT'!B166)</f>
         <v/>
       </c>
-      <c r="B150" s="14" t="str">
+      <c r="B150" s="11" t="str">
         <f>IF('P1; Organize the PT'!C166="","",'P1; Organize the PT'!C166)</f>
         <v/>
       </c>
-      <c r="C150" s="447" t="str">
+      <c r="C150" s="412" t="str">
         <f>IF('P1; Organize the PT'!D166="","",'P1; Organize the PT'!D166)</f>
         <v/>
       </c>
-      <c r="D150" s="211" t="str">
+      <c r="D150" s="191" t="str">
         <f>IF('P1; Organize the PT'!F166="","",'P1; Organize the PT'!F166)</f>
         <v/>
       </c>
-      <c r="E150" s="213">
+      <c r="E150" s="193">
         <v>135</v>
       </c>
-      <c r="F150" s="62"/>
-[...5 lines deleted...]
-      <c r="L150" s="8" t="str">
+      <c r="F150" s="55"/>
+      <c r="G150" s="56"/>
+      <c r="H150" s="56"/>
+      <c r="I150" s="57"/>
+      <c r="J150" s="56"/>
+      <c r="K150" s="409"/>
+      <c r="L150" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M150" s="65"/>
-[...2 lines deleted...]
-      <c r="A151" s="211" t="str">
+      <c r="M150" s="58"/>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A151" s="191" t="str">
         <f>IF('P1; Organize the PT'!B167="","",'P1; Organize the PT'!B167)</f>
         <v/>
       </c>
-      <c r="B151" s="14" t="str">
+      <c r="B151" s="11" t="str">
         <f>IF('P1; Organize the PT'!C167="","",'P1; Organize the PT'!C167)</f>
         <v/>
       </c>
-      <c r="C151" s="447" t="str">
+      <c r="C151" s="412" t="str">
         <f>IF('P1; Organize the PT'!D167="","",'P1; Organize the PT'!D167)</f>
         <v/>
       </c>
-      <c r="D151" s="211" t="str">
+      <c r="D151" s="191" t="str">
         <f>IF('P1; Organize the PT'!F167="","",'P1; Organize the PT'!F167)</f>
         <v/>
       </c>
-      <c r="E151" s="213">
+      <c r="E151" s="193">
         <v>136</v>
       </c>
-      <c r="F151" s="62"/>
-[...5 lines deleted...]
-      <c r="L151" s="8" t="str">
+      <c r="F151" s="55"/>
+      <c r="G151" s="56"/>
+      <c r="H151" s="56"/>
+      <c r="I151" s="57"/>
+      <c r="J151" s="56"/>
+      <c r="K151" s="409"/>
+      <c r="L151" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M151" s="65"/>
-[...2 lines deleted...]
-      <c r="A152" s="211" t="str">
+      <c r="M151" s="58"/>
+    </row>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A152" s="191" t="str">
         <f>IF('P1; Organize the PT'!B168="","",'P1; Organize the PT'!B168)</f>
         <v/>
       </c>
-      <c r="B152" s="14" t="str">
+      <c r="B152" s="11" t="str">
         <f>IF('P1; Organize the PT'!C168="","",'P1; Organize the PT'!C168)</f>
         <v/>
       </c>
-      <c r="C152" s="447" t="str">
+      <c r="C152" s="412" t="str">
         <f>IF('P1; Organize the PT'!D168="","",'P1; Organize the PT'!D168)</f>
         <v/>
       </c>
-      <c r="D152" s="211" t="str">
+      <c r="D152" s="191" t="str">
         <f>IF('P1; Organize the PT'!F168="","",'P1; Organize the PT'!F168)</f>
         <v/>
       </c>
-      <c r="E152" s="213">
+      <c r="E152" s="193">
         <v>137</v>
       </c>
-      <c r="F152" s="62"/>
-[...5 lines deleted...]
-      <c r="L152" s="8" t="str">
+      <c r="F152" s="55"/>
+      <c r="G152" s="56"/>
+      <c r="H152" s="56"/>
+      <c r="I152" s="57"/>
+      <c r="J152" s="56"/>
+      <c r="K152" s="409"/>
+      <c r="L152" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M152" s="65"/>
-[...2 lines deleted...]
-      <c r="A153" s="211" t="str">
+      <c r="M152" s="58"/>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A153" s="191" t="str">
         <f>IF('P1; Organize the PT'!B169="","",'P1; Organize the PT'!B169)</f>
         <v/>
       </c>
-      <c r="B153" s="14" t="str">
+      <c r="B153" s="11" t="str">
         <f>IF('P1; Organize the PT'!C169="","",'P1; Organize the PT'!C169)</f>
         <v/>
       </c>
-      <c r="C153" s="447" t="str">
+      <c r="C153" s="412" t="str">
         <f>IF('P1; Organize the PT'!D169="","",'P1; Organize the PT'!D169)</f>
         <v/>
       </c>
-      <c r="D153" s="211" t="str">
+      <c r="D153" s="191" t="str">
         <f>IF('P1; Organize the PT'!F169="","",'P1; Organize the PT'!F169)</f>
         <v/>
       </c>
-      <c r="E153" s="213">
+      <c r="E153" s="193">
         <v>138</v>
       </c>
-      <c r="F153" s="62"/>
-[...5 lines deleted...]
-      <c r="L153" s="8" t="str">
+      <c r="F153" s="55"/>
+      <c r="G153" s="56"/>
+      <c r="H153" s="56"/>
+      <c r="I153" s="57"/>
+      <c r="J153" s="56"/>
+      <c r="K153" s="409"/>
+      <c r="L153" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M153" s="65"/>
-[...2 lines deleted...]
-      <c r="A154" s="211" t="str">
+      <c r="M153" s="58"/>
+    </row>
+    <row r="154" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A154" s="191" t="str">
         <f>IF('P1; Organize the PT'!B170="","",'P1; Organize the PT'!B170)</f>
         <v/>
       </c>
-      <c r="B154" s="14" t="str">
+      <c r="B154" s="11" t="str">
         <f>IF('P1; Organize the PT'!C170="","",'P1; Organize the PT'!C170)</f>
         <v/>
       </c>
-      <c r="C154" s="447" t="str">
+      <c r="C154" s="412" t="str">
         <f>IF('P1; Organize the PT'!D170="","",'P1; Organize the PT'!D170)</f>
         <v/>
       </c>
-      <c r="D154" s="211" t="str">
+      <c r="D154" s="191" t="str">
         <f>IF('P1; Organize the PT'!F170="","",'P1; Organize the PT'!F170)</f>
         <v/>
       </c>
-      <c r="E154" s="213">
+      <c r="E154" s="193">
         <v>139</v>
       </c>
-      <c r="F154" s="62"/>
-[...5 lines deleted...]
-      <c r="L154" s="8" t="str">
+      <c r="F154" s="55"/>
+      <c r="G154" s="56"/>
+      <c r="H154" s="56"/>
+      <c r="I154" s="57"/>
+      <c r="J154" s="56"/>
+      <c r="K154" s="409"/>
+      <c r="L154" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M154" s="65"/>
-[...2 lines deleted...]
-      <c r="A155" s="211" t="str">
+      <c r="M154" s="58"/>
+    </row>
+    <row r="155" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A155" s="191" t="str">
         <f>IF('P1; Organize the PT'!B171="","",'P1; Organize the PT'!B171)</f>
         <v/>
       </c>
-      <c r="B155" s="14" t="str">
+      <c r="B155" s="11" t="str">
         <f>IF('P1; Organize the PT'!C171="","",'P1; Organize the PT'!C171)</f>
         <v/>
       </c>
-      <c r="C155" s="447" t="str">
+      <c r="C155" s="412" t="str">
         <f>IF('P1; Organize the PT'!D171="","",'P1; Organize the PT'!D171)</f>
         <v/>
       </c>
-      <c r="D155" s="211" t="str">
+      <c r="D155" s="191" t="str">
         <f>IF('P1; Organize the PT'!F171="","",'P1; Organize the PT'!F171)</f>
         <v/>
       </c>
-      <c r="E155" s="213">
+      <c r="E155" s="193">
         <v>140</v>
       </c>
-      <c r="F155" s="62"/>
-[...5 lines deleted...]
-      <c r="L155" s="8" t="str">
+      <c r="F155" s="55"/>
+      <c r="G155" s="56"/>
+      <c r="H155" s="56"/>
+      <c r="I155" s="57"/>
+      <c r="J155" s="56"/>
+      <c r="K155" s="409"/>
+      <c r="L155" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M155" s="65"/>
-[...2 lines deleted...]
-      <c r="A156" s="211" t="str">
+      <c r="M155" s="58"/>
+    </row>
+    <row r="156" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A156" s="191" t="str">
         <f>IF('P1; Organize the PT'!B172="","",'P1; Organize the PT'!B172)</f>
         <v/>
       </c>
-      <c r="B156" s="14" t="str">
+      <c r="B156" s="11" t="str">
         <f>IF('P1; Organize the PT'!C172="","",'P1; Organize the PT'!C172)</f>
         <v/>
       </c>
-      <c r="C156" s="447" t="str">
+      <c r="C156" s="412" t="str">
         <f>IF('P1; Organize the PT'!D172="","",'P1; Organize the PT'!D172)</f>
         <v/>
       </c>
-      <c r="D156" s="211" t="str">
+      <c r="D156" s="191" t="str">
         <f>IF('P1; Organize the PT'!F172="","",'P1; Organize the PT'!F172)</f>
         <v/>
       </c>
-      <c r="E156" s="213">
+      <c r="E156" s="193">
         <v>141</v>
       </c>
-      <c r="F156" s="62"/>
-[...5 lines deleted...]
-      <c r="L156" s="8" t="str">
+      <c r="F156" s="55"/>
+      <c r="G156" s="56"/>
+      <c r="H156" s="56"/>
+      <c r="I156" s="57"/>
+      <c r="J156" s="56"/>
+      <c r="K156" s="409"/>
+      <c r="L156" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M156" s="65"/>
-[...2 lines deleted...]
-      <c r="A157" s="211" t="str">
+      <c r="M156" s="58"/>
+    </row>
+    <row r="157" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A157" s="191" t="str">
         <f>IF('P1; Organize the PT'!B173="","",'P1; Organize the PT'!B173)</f>
         <v/>
       </c>
-      <c r="B157" s="14" t="str">
+      <c r="B157" s="11" t="str">
         <f>IF('P1; Organize the PT'!C173="","",'P1; Organize the PT'!C173)</f>
         <v/>
       </c>
-      <c r="C157" s="447" t="str">
+      <c r="C157" s="412" t="str">
         <f>IF('P1; Organize the PT'!D173="","",'P1; Organize the PT'!D173)</f>
         <v/>
       </c>
-      <c r="D157" s="211" t="str">
+      <c r="D157" s="191" t="str">
         <f>IF('P1; Organize the PT'!F173="","",'P1; Organize the PT'!F173)</f>
         <v/>
       </c>
-      <c r="E157" s="213">
+      <c r="E157" s="193">
         <v>142</v>
       </c>
-      <c r="F157" s="62"/>
-[...5 lines deleted...]
-      <c r="L157" s="8" t="str">
+      <c r="F157" s="55"/>
+      <c r="G157" s="56"/>
+      <c r="H157" s="56"/>
+      <c r="I157" s="57"/>
+      <c r="J157" s="56"/>
+      <c r="K157" s="409"/>
+      <c r="L157" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M157" s="65"/>
-[...2 lines deleted...]
-      <c r="A158" s="211" t="str">
+      <c r="M157" s="58"/>
+    </row>
+    <row r="158" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A158" s="191" t="str">
         <f>IF('P1; Organize the PT'!B174="","",'P1; Organize the PT'!B174)</f>
         <v/>
       </c>
-      <c r="B158" s="14" t="str">
+      <c r="B158" s="11" t="str">
         <f>IF('P1; Organize the PT'!C174="","",'P1; Organize the PT'!C174)</f>
         <v/>
       </c>
-      <c r="C158" s="447" t="str">
+      <c r="C158" s="412" t="str">
         <f>IF('P1; Organize the PT'!D174="","",'P1; Organize the PT'!D174)</f>
         <v/>
       </c>
-      <c r="D158" s="211" t="str">
+      <c r="D158" s="191" t="str">
         <f>IF('P1; Organize the PT'!F174="","",'P1; Organize the PT'!F174)</f>
         <v/>
       </c>
-      <c r="E158" s="213">
+      <c r="E158" s="193">
         <v>143</v>
       </c>
-      <c r="F158" s="62"/>
-[...5 lines deleted...]
-      <c r="L158" s="8" t="str">
+      <c r="F158" s="55"/>
+      <c r="G158" s="56"/>
+      <c r="H158" s="56"/>
+      <c r="I158" s="57"/>
+      <c r="J158" s="56"/>
+      <c r="K158" s="409"/>
+      <c r="L158" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M158" s="65"/>
-[...2 lines deleted...]
-      <c r="A159" s="211" t="str">
+      <c r="M158" s="58"/>
+    </row>
+    <row r="159" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A159" s="191" t="str">
         <f>IF('P1; Organize the PT'!B175="","",'P1; Organize the PT'!B175)</f>
         <v/>
       </c>
-      <c r="B159" s="14" t="str">
+      <c r="B159" s="11" t="str">
         <f>IF('P1; Organize the PT'!C175="","",'P1; Organize the PT'!C175)</f>
         <v/>
       </c>
-      <c r="C159" s="447" t="str">
+      <c r="C159" s="412" t="str">
         <f>IF('P1; Organize the PT'!D175="","",'P1; Organize the PT'!D175)</f>
         <v/>
       </c>
-      <c r="D159" s="211" t="str">
+      <c r="D159" s="191" t="str">
         <f>IF('P1; Organize the PT'!F175="","",'P1; Organize the PT'!F175)</f>
         <v/>
       </c>
-      <c r="E159" s="213">
+      <c r="E159" s="193">
         <v>144</v>
       </c>
-      <c r="F159" s="62"/>
-[...5 lines deleted...]
-      <c r="L159" s="8" t="str">
+      <c r="F159" s="55"/>
+      <c r="G159" s="56"/>
+      <c r="H159" s="56"/>
+      <c r="I159" s="57"/>
+      <c r="J159" s="56"/>
+      <c r="K159" s="409"/>
+      <c r="L159" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M159" s="65"/>
-[...2 lines deleted...]
-      <c r="A160" s="211" t="str">
+      <c r="M159" s="58"/>
+    </row>
+    <row r="160" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A160" s="191" t="str">
         <f>IF('P1; Organize the PT'!B176="","",'P1; Organize the PT'!B176)</f>
         <v/>
       </c>
-      <c r="B160" s="14" t="str">
+      <c r="B160" s="11" t="str">
         <f>IF('P1; Organize the PT'!C176="","",'P1; Organize the PT'!C176)</f>
         <v/>
       </c>
-      <c r="C160" s="447" t="str">
+      <c r="C160" s="412" t="str">
         <f>IF('P1; Organize the PT'!D176="","",'P1; Organize the PT'!D176)</f>
         <v/>
       </c>
-      <c r="D160" s="211" t="str">
+      <c r="D160" s="191" t="str">
         <f>IF('P1; Organize the PT'!F176="","",'P1; Organize the PT'!F176)</f>
         <v/>
       </c>
-      <c r="E160" s="213">
+      <c r="E160" s="193">
         <v>145</v>
       </c>
-      <c r="F160" s="62"/>
-[...5 lines deleted...]
-      <c r="L160" s="8" t="str">
+      <c r="F160" s="55"/>
+      <c r="G160" s="56"/>
+      <c r="H160" s="56"/>
+      <c r="I160" s="57"/>
+      <c r="J160" s="56"/>
+      <c r="K160" s="409"/>
+      <c r="L160" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M160" s="65"/>
-[...2 lines deleted...]
-      <c r="A161" s="211" t="str">
+      <c r="M160" s="58"/>
+    </row>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A161" s="191" t="str">
         <f>IF('P1; Organize the PT'!B177="","",'P1; Organize the PT'!B177)</f>
         <v/>
       </c>
-      <c r="B161" s="14" t="str">
+      <c r="B161" s="11" t="str">
         <f>IF('P1; Organize the PT'!C177="","",'P1; Organize the PT'!C177)</f>
         <v/>
       </c>
-      <c r="C161" s="447" t="str">
+      <c r="C161" s="412" t="str">
         <f>IF('P1; Organize the PT'!D177="","",'P1; Organize the PT'!D177)</f>
         <v/>
       </c>
-      <c r="D161" s="211" t="str">
+      <c r="D161" s="191" t="str">
         <f>IF('P1; Organize the PT'!F177="","",'P1; Organize the PT'!F177)</f>
         <v/>
       </c>
-      <c r="E161" s="213">
+      <c r="E161" s="193">
         <v>146</v>
       </c>
-      <c r="F161" s="62"/>
-[...5 lines deleted...]
-      <c r="L161" s="8" t="str">
+      <c r="F161" s="55"/>
+      <c r="G161" s="56"/>
+      <c r="H161" s="56"/>
+      <c r="I161" s="57"/>
+      <c r="J161" s="56"/>
+      <c r="K161" s="409"/>
+      <c r="L161" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M161" s="65"/>
-[...2 lines deleted...]
-      <c r="A162" s="211" t="str">
+      <c r="M161" s="58"/>
+    </row>
+    <row r="162" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A162" s="191" t="str">
         <f>IF('P1; Organize the PT'!B178="","",'P1; Organize the PT'!B178)</f>
         <v/>
       </c>
-      <c r="B162" s="14" t="str">
+      <c r="B162" s="11" t="str">
         <f>IF('P1; Organize the PT'!C178="","",'P1; Organize the PT'!C178)</f>
         <v/>
       </c>
-      <c r="C162" s="447" t="str">
+      <c r="C162" s="412" t="str">
         <f>IF('P1; Organize the PT'!D178="","",'P1; Organize the PT'!D178)</f>
         <v/>
       </c>
-      <c r="D162" s="211" t="str">
+      <c r="D162" s="191" t="str">
         <f>IF('P1; Organize the PT'!F178="","",'P1; Organize the PT'!F178)</f>
         <v/>
       </c>
-      <c r="E162" s="213">
+      <c r="E162" s="193">
         <v>147</v>
       </c>
-      <c r="F162" s="62"/>
-[...5 lines deleted...]
-      <c r="L162" s="8" t="str">
+      <c r="F162" s="55"/>
+      <c r="G162" s="56"/>
+      <c r="H162" s="56"/>
+      <c r="I162" s="57"/>
+      <c r="J162" s="56"/>
+      <c r="K162" s="409"/>
+      <c r="L162" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M162" s="65"/>
-[...2 lines deleted...]
-      <c r="A163" s="211" t="str">
+      <c r="M162" s="58"/>
+    </row>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A163" s="191" t="str">
         <f>IF('P1; Organize the PT'!B179="","",'P1; Organize the PT'!B179)</f>
         <v/>
       </c>
-      <c r="B163" s="14" t="str">
+      <c r="B163" s="11" t="str">
         <f>IF('P1; Organize the PT'!C179="","",'P1; Organize the PT'!C179)</f>
         <v/>
       </c>
-      <c r="C163" s="447" t="str">
+      <c r="C163" s="412" t="str">
         <f>IF('P1; Organize the PT'!D179="","",'P1; Organize the PT'!D179)</f>
         <v/>
       </c>
-      <c r="D163" s="211" t="str">
+      <c r="D163" s="191" t="str">
         <f>IF('P1; Organize the PT'!F179="","",'P1; Organize the PT'!F179)</f>
         <v/>
       </c>
-      <c r="E163" s="213">
+      <c r="E163" s="193">
         <v>148</v>
       </c>
-      <c r="F163" s="62"/>
-[...5 lines deleted...]
-      <c r="L163" s="8" t="str">
+      <c r="F163" s="55"/>
+      <c r="G163" s="56"/>
+      <c r="H163" s="56"/>
+      <c r="I163" s="57"/>
+      <c r="J163" s="56"/>
+      <c r="K163" s="409"/>
+      <c r="L163" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M163" s="65"/>
-[...2 lines deleted...]
-      <c r="A164" s="211" t="str">
+      <c r="M163" s="58"/>
+    </row>
+    <row r="164" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A164" s="191" t="str">
         <f>IF('P1; Organize the PT'!B180="","",'P1; Organize the PT'!B180)</f>
         <v/>
       </c>
-      <c r="B164" s="14" t="str">
+      <c r="B164" s="11" t="str">
         <f>IF('P1; Organize the PT'!C180="","",'P1; Organize the PT'!C180)</f>
         <v/>
       </c>
-      <c r="C164" s="447" t="str">
+      <c r="C164" s="412" t="str">
         <f>IF('P1; Organize the PT'!D180="","",'P1; Organize the PT'!D180)</f>
         <v/>
       </c>
-      <c r="D164" s="211" t="str">
+      <c r="D164" s="191" t="str">
         <f>IF('P1; Organize the PT'!F180="","",'P1; Organize the PT'!F180)</f>
         <v/>
       </c>
-      <c r="E164" s="213">
+      <c r="E164" s="193">
         <v>149</v>
       </c>
-      <c r="F164" s="62"/>
-[...5 lines deleted...]
-      <c r="L164" s="8" t="str">
+      <c r="F164" s="55"/>
+      <c r="G164" s="56"/>
+      <c r="H164" s="56"/>
+      <c r="I164" s="57"/>
+      <c r="J164" s="56"/>
+      <c r="K164" s="409"/>
+      <c r="L164" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M164" s="65"/>
-[...2 lines deleted...]
-      <c r="A165" s="211" t="str">
+      <c r="M164" s="58"/>
+    </row>
+    <row r="165" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A165" s="191" t="str">
         <f>IF('P1; Organize the PT'!B181="","",'P1; Organize the PT'!B181)</f>
         <v/>
       </c>
-      <c r="B165" s="14" t="str">
+      <c r="B165" s="11" t="str">
         <f>IF('P1; Organize the PT'!C181="","",'P1; Organize the PT'!C181)</f>
         <v/>
       </c>
-      <c r="C165" s="447" t="str">
+      <c r="C165" s="412" t="str">
         <f>IF('P1; Organize the PT'!D181="","",'P1; Organize the PT'!D181)</f>
         <v/>
       </c>
-      <c r="D165" s="211" t="str">
+      <c r="D165" s="191" t="str">
         <f>IF('P1; Organize the PT'!F181="","",'P1; Organize the PT'!F181)</f>
         <v/>
       </c>
-      <c r="E165" s="213">
+      <c r="E165" s="193">
         <v>150</v>
       </c>
-      <c r="F165" s="62"/>
-[...5 lines deleted...]
-      <c r="L165" s="8" t="str">
+      <c r="F165" s="55"/>
+      <c r="G165" s="56"/>
+      <c r="H165" s="56"/>
+      <c r="I165" s="57"/>
+      <c r="J165" s="56"/>
+      <c r="K165" s="409"/>
+      <c r="L165" s="6" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="M165" s="65"/>
+      <c r="M165" s="58"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="nC0geyBijPpOqunuFQQGtWwBilXr1wViBZXToToBZah4Vfb+slJbD5k9cQYPLWYDKrPnhjqO1pz7TAF/xQ13kA==" saltValue="iV350xTDy9AgDbtZLHjwDA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="4">
     <mergeCell ref="A14:L14"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <conditionalFormatting sqref="A16:C165">
     <cfRule type="expression" dxfId="5" priority="1">
       <formula>$A16&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F16:K165 M16:M165">
     <cfRule type="cellIs" dxfId="4" priority="83" operator="greaterThan">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LWeights and Measures&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
@@ -33397,943 +33090,942 @@
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{16C1A739-C32F-4C2D-BAEB-A68CE297F108}">
           <x14:formula1>
             <xm:f>LookupTables!$AJ$3:$AJ$4</xm:f>
           </x14:formula1>
           <xm:sqref>F16:F165</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FBF50BE9-E51E-4C6B-A98C-65D3F3994E5F}">
           <x14:formula1>
             <xm:f>'P1; Organize the PT'!$D$32:$D$181</xm:f>
           </x14:formula1>
           <xm:sqref>K16:K165</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet11">
     <tabColor rgb="FFB6DF89"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="22.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.5546875" customWidth="1"/>
+    <col min="2" max="2" width="17.109375" customWidth="1"/>
+    <col min="3" max="3" width="24.88671875" customWidth="1"/>
+    <col min="4" max="4" width="22.109375" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
-    <col min="6" max="6" width="14.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="15.140625" customWidth="1"/>
+    <col min="6" max="6" width="14.44140625" customWidth="1"/>
+    <col min="7" max="7" width="49.44140625" customWidth="1"/>
+    <col min="8" max="8" width="25.88671875" customWidth="1"/>
+    <col min="9" max="9" width="21.44140625" customWidth="1"/>
+    <col min="10" max="10" width="15.109375" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="23" customWidth="1"/>
-    <col min="13" max="13" width="19.85546875" customWidth="1"/>
-    <col min="14" max="14" width="12.5703125" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" customWidth="1"/>
+    <col min="14" max="14" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="332" t="s">
+    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.4">
+      <c r="A1" s="307" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="26" t="s">
+    <row r="2" spans="1:13" ht="21" x14ac:dyDescent="0.4">
+      <c r="A2" s="21" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A4" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="B4" s="616" t="str">
+      <c r="B4" s="558" t="str">
         <f>IF('P1; Organize the PT'!C4="","",'P1; Organize the PT'!C4)</f>
         <v>----</v>
       </c>
-      <c r="C4" s="617"/>
-[...2 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="C4" s="559"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B5" s="616" t="str">
+      <c r="B5" s="558" t="str">
         <f>IF('P1; Organize the PT'!C12="","",'P1; Organize the PT'!C12)</f>
         <v/>
       </c>
-      <c r="C5" s="617"/>
-[...2 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="C5" s="559"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="B6" s="616" t="str">
+      <c r="B6" s="558" t="str">
         <f>IF('P1; Organize the PT'!C15="","",'P1; Organize the PT'!C15)</f>
         <v/>
       </c>
-      <c r="C6" s="617"/>
-[...3 lines deleted...]
-      <c r="A9" s="646" t="s">
+      <c r="C6" s="559"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A9" s="582" t="s">
         <v>502</v>
       </c>
-      <c r="B9" s="647"/>
-[...12 lines deleted...]
-      <c r="A10" s="476" t="s">
+      <c r="B9" s="583"/>
+      <c r="C9" s="583"/>
+      <c r="D9" s="583"/>
+      <c r="E9" s="583"/>
+      <c r="F9" s="583"/>
+      <c r="G9" s="583"/>
+      <c r="H9" s="583"/>
+      <c r="I9" s="583"/>
+      <c r="J9" s="583"/>
+      <c r="K9" s="583"/>
+      <c r="L9" s="584"/>
+    </row>
+    <row r="10" spans="1:13" s="436" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="436" t="s">
         <v>440</v>
       </c>
-      <c r="B10" s="476" t="s">
+      <c r="B10" s="436" t="s">
         <v>503</v>
       </c>
-      <c r="C10" s="476" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="476" t="s">
+      <c r="C10" s="436" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D10" s="436" t="s">
         <v>659</v>
       </c>
-      <c r="E10" s="476" t="s">
+      <c r="E10" s="436" t="s">
         <v>504</v>
       </c>
-      <c r="F10" s="476" t="s">
+      <c r="F10" s="436" t="s">
         <v>505</v>
       </c>
-      <c r="G10" s="476" t="s">
+      <c r="G10" s="436" t="s">
         <v>506</v>
       </c>
-      <c r="H10" s="476" t="s">
+      <c r="H10" s="436" t="s">
         <v>507</v>
       </c>
-      <c r="I10" s="475" t="s">
+      <c r="I10" s="435" t="s">
         <v>508</v>
       </c>
-      <c r="J10" s="476" t="s">
+      <c r="J10" s="436" t="s">
         <v>509</v>
       </c>
-      <c r="K10" s="476" t="s">
+      <c r="K10" s="436" t="s">
         <v>510</v>
       </c>
-      <c r="L10" s="476" t="s">
+      <c r="L10" s="436" t="s">
         <v>511</v>
       </c>
-      <c r="M10" s="476" t="s">
+      <c r="M10" s="436" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A11" s="482">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A11" s="432">
         <v>1</v>
       </c>
-      <c r="B11" s="66"/>
-[...1 lines deleted...]
-      <c r="D11" s="474" t="str">
+      <c r="B11" s="59"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E11" s="474" t="str">
+      <c r="E11" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F11" s="474" t="str">
+      <c r="F11" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G11" s="66"/>
-[...8 lines deleted...]
-      <c r="A12" s="482" t="str">
+      <c r="G11" s="59"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="59"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="59"/>
+      <c r="M11" s="59"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" s="432" t="str">
         <f>IF(B11="","",2)</f>
         <v/>
       </c>
-      <c r="B12" s="66"/>
-[...1 lines deleted...]
-      <c r="D12" s="474" t="str">
+      <c r="B12" s="59"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E12" s="474" t="str">
+      <c r="E12" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F12" s="474" t="str">
+      <c r="F12" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G12" s="66"/>
-[...8 lines deleted...]
-      <c r="A13" s="482" t="str">
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" s="432" t="str">
         <f>IF(B12="","",3)</f>
         <v/>
       </c>
-      <c r="B13" s="66"/>
-[...1 lines deleted...]
-      <c r="D13" s="474" t="str">
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E13" s="474" t="str">
+      <c r="E13" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F13" s="474" t="str">
+      <c r="F13" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G13" s="66"/>
-[...8 lines deleted...]
-      <c r="A14" s="482" t="str">
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" s="432" t="str">
         <f>IF(B13="","",4)</f>
         <v/>
       </c>
-      <c r="B14" s="66"/>
-[...1 lines deleted...]
-      <c r="D14" s="474" t="str">
+      <c r="B14" s="59"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E14" s="474" t="str">
+      <c r="E14" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F14" s="474" t="str">
+      <c r="F14" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G14" s="66"/>
-[...8 lines deleted...]
-      <c r="A15" s="482" t="str">
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="59"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" s="432" t="str">
         <f>IF(B14="","",5)</f>
         <v/>
       </c>
-      <c r="B15" s="66"/>
-[...1 lines deleted...]
-      <c r="D15" s="474" t="str">
+      <c r="B15" s="59"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E15" s="474" t="str">
+      <c r="E15" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F15" s="474" t="str">
+      <c r="F15" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G15" s="66"/>
-[...8 lines deleted...]
-      <c r="A16" s="482" t="str">
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="59"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" s="432" t="str">
         <f>IF(B15="","",6)</f>
         <v/>
       </c>
-      <c r="B16" s="66"/>
-[...1 lines deleted...]
-      <c r="D16" s="474" t="str">
+      <c r="B16" s="59"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E16" s="474" t="str">
+      <c r="E16" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F16" s="474" t="str">
+      <c r="F16" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G16" s="66"/>
-[...8 lines deleted...]
-      <c r="A17" s="482" t="str">
+      <c r="G16" s="59"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="59"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="59"/>
+      <c r="M16" s="59"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="432" t="str">
         <f>IF(B16="","",7)</f>
         <v/>
       </c>
-      <c r="B17" s="66"/>
-[...1 lines deleted...]
-      <c r="D17" s="474" t="str">
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E17" s="474" t="str">
+      <c r="E17" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F17" s="474" t="str">
+      <c r="F17" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G17" s="66"/>
-[...8 lines deleted...]
-      <c r="A18" s="482" t="str">
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="432" t="str">
         <f>IF(B17="","",8)</f>
         <v/>
       </c>
-      <c r="B18" s="66"/>
-[...1 lines deleted...]
-      <c r="D18" s="474" t="str">
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E18" s="474" t="str">
+      <c r="E18" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F18" s="474" t="str">
+      <c r="F18" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G18" s="66"/>
-[...8 lines deleted...]
-      <c r="A19" s="482" t="str">
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="59"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="432" t="str">
         <f>IF(B18="","",9)</f>
         <v/>
       </c>
-      <c r="B19" s="66"/>
-[...1 lines deleted...]
-      <c r="D19" s="474" t="str">
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E19" s="474" t="str">
+      <c r="E19" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F19" s="474" t="str">
+      <c r="F19" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G19" s="66"/>
-[...8 lines deleted...]
-      <c r="A20" s="482" t="str">
+      <c r="G19" s="59"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="59"/>
+      <c r="J19" s="59"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="59"/>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="432" t="str">
         <f>IF(B19="","",10)</f>
         <v/>
       </c>
-      <c r="B20" s="66"/>
-[...1 lines deleted...]
-      <c r="D20" s="474" t="str">
+      <c r="B20" s="59"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E20" s="474" t="str">
+      <c r="E20" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F20" s="474" t="str">
+      <c r="F20" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G20" s="66"/>
-[...8 lines deleted...]
-      <c r="A21" s="482" t="str">
+      <c r="G20" s="59"/>
+      <c r="H20" s="59"/>
+      <c r="I20" s="59"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="59"/>
+      <c r="M20" s="59"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="432" t="str">
         <f>IF(B20="","",11)</f>
         <v/>
       </c>
-      <c r="B21" s="66"/>
-[...1 lines deleted...]
-      <c r="D21" s="474" t="str">
+      <c r="B21" s="59"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E21" s="474" t="str">
+      <c r="E21" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F21" s="474" t="str">
+      <c r="F21" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G21" s="66"/>
-[...8 lines deleted...]
-      <c r="A22" s="482" t="str">
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="432" t="str">
         <f>IF(B21="","",12)</f>
         <v/>
       </c>
-      <c r="B22" s="66"/>
-[...1 lines deleted...]
-      <c r="D22" s="474" t="str">
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E22" s="474" t="str">
+      <c r="E22" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F22" s="474" t="str">
+      <c r="F22" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G22" s="66"/>
-[...8 lines deleted...]
-      <c r="A23" s="482" t="str">
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="432" t="str">
         <f>IF(B22="","",13)</f>
         <v/>
       </c>
-      <c r="B23" s="66"/>
-[...1 lines deleted...]
-      <c r="D23" s="474" t="str">
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E23" s="474" t="str">
+      <c r="E23" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F23" s="474" t="str">
+      <c r="F23" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G23" s="66"/>
-[...8 lines deleted...]
-      <c r="A24" s="482" t="str">
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="432" t="str">
         <f>IF(B23="","",14)</f>
         <v/>
       </c>
-      <c r="B24" s="66"/>
-[...1 lines deleted...]
-      <c r="D24" s="474" t="str">
+      <c r="B24" s="59"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E24" s="474" t="str">
+      <c r="E24" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F24" s="474" t="str">
+      <c r="F24" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G24" s="66"/>
-[...8 lines deleted...]
-      <c r="A25" s="482" t="str">
+      <c r="G24" s="59"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="59"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="432" t="str">
         <f>IF(B24="","",15)</f>
         <v/>
       </c>
-      <c r="B25" s="66"/>
-[...1 lines deleted...]
-      <c r="D25" s="474" t="str">
+      <c r="B25" s="59"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E25" s="474" t="str">
+      <c r="E25" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F25" s="474" t="str">
+      <c r="F25" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G25" s="66"/>
-[...8 lines deleted...]
-      <c r="A26" s="482" t="str">
+      <c r="G25" s="59"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="432" t="str">
         <f>IF(B25="","",16)</f>
         <v/>
       </c>
-      <c r="B26" s="66"/>
-[...1 lines deleted...]
-      <c r="D26" s="474" t="str">
+      <c r="B26" s="59"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E26" s="474" t="str">
+      <c r="E26" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F26" s="474" t="str">
+      <c r="F26" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G26" s="66"/>
-[...8 lines deleted...]
-      <c r="A27" s="482" t="str">
+      <c r="G26" s="59"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="59"/>
+      <c r="M26" s="59"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" s="432" t="str">
         <f>IF(B26="","",17)</f>
         <v/>
       </c>
-      <c r="B27" s="66"/>
-[...1 lines deleted...]
-      <c r="D27" s="474" t="str">
+      <c r="B27" s="59"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E27" s="474" t="str">
+      <c r="E27" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F27" s="474" t="str">
+      <c r="F27" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G27" s="66"/>
-[...8 lines deleted...]
-      <c r="A28" s="482" t="str">
+      <c r="G27" s="59"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="59"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" s="432" t="str">
         <f>IF(B27="","",18)</f>
         <v/>
       </c>
-      <c r="B28" s="66"/>
-[...1 lines deleted...]
-      <c r="D28" s="474" t="str">
+      <c r="B28" s="59"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E28" s="474" t="str">
+      <c r="E28" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F28" s="474" t="str">
+      <c r="F28" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G28" s="66"/>
-[...8 lines deleted...]
-      <c r="A29" s="482" t="str">
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="59"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" s="432" t="str">
         <f>IF(B28="","",19)</f>
         <v/>
       </c>
-      <c r="B29" s="66"/>
-[...1 lines deleted...]
-      <c r="D29" s="474" t="str">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E29" s="474" t="str">
+      <c r="E29" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F29" s="474" t="str">
+      <c r="F29" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G29" s="66"/>
-[...8 lines deleted...]
-      <c r="A30" s="482" t="str">
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" s="432" t="str">
         <f>IF(B29="","",20)</f>
         <v/>
       </c>
-      <c r="B30" s="66"/>
-[...1 lines deleted...]
-      <c r="D30" s="474" t="str">
+      <c r="B30" s="59"/>
+      <c r="C30" s="59"/>
+      <c r="D30" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E30" s="474" t="str">
+      <c r="E30" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F30" s="474" t="str">
+      <c r="F30" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G30" s="66"/>
-[...8 lines deleted...]
-      <c r="A31" s="482" t="str">
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" s="432" t="str">
         <f>IF(B30="","",21)</f>
         <v/>
       </c>
-      <c r="B31" s="66"/>
-[...1 lines deleted...]
-      <c r="D31" s="474" t="str">
+      <c r="B31" s="59"/>
+      <c r="C31" s="59"/>
+      <c r="D31" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E31" s="474" t="str">
+      <c r="E31" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F31" s="474" t="str">
+      <c r="F31" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G31" s="66"/>
-[...8 lines deleted...]
-      <c r="A32" s="482" t="str">
+      <c r="G31" s="59"/>
+      <c r="H31" s="59"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="59"/>
+      <c r="M31" s="59"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" s="432" t="str">
         <f>IF(B31="","",22)</f>
         <v/>
       </c>
-      <c r="B32" s="66"/>
-[...1 lines deleted...]
-      <c r="D32" s="474" t="str">
+      <c r="B32" s="59"/>
+      <c r="C32" s="59"/>
+      <c r="D32" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E32" s="474" t="str">
+      <c r="E32" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F32" s="474" t="str">
+      <c r="F32" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G32" s="66"/>
-[...8 lines deleted...]
-      <c r="A33" s="482" t="str">
+      <c r="G32" s="59"/>
+      <c r="H32" s="59"/>
+      <c r="I32" s="59"/>
+      <c r="J32" s="59"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="59"/>
+      <c r="M32" s="59"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" s="432" t="str">
         <f>IF(B32="","",23)</f>
         <v/>
       </c>
-      <c r="B33" s="66"/>
-[...1 lines deleted...]
-      <c r="D33" s="474" t="str">
+      <c r="B33" s="59"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E33" s="474" t="str">
+      <c r="E33" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F33" s="474" t="str">
+      <c r="F33" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G33" s="66"/>
-[...8 lines deleted...]
-      <c r="A34" s="482" t="str">
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" s="432" t="str">
         <f>IF(B33="","",24)</f>
         <v/>
       </c>
-      <c r="B34" s="66"/>
-[...1 lines deleted...]
-      <c r="D34" s="474" t="str">
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E34" s="474" t="str">
+      <c r="E34" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F34" s="474" t="str">
+      <c r="F34" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G34" s="66"/>
-[...8 lines deleted...]
-      <c r="A35" s="482" t="str">
+      <c r="G34" s="59"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="59"/>
+      <c r="J34" s="59"/>
+      <c r="K34" s="60"/>
+      <c r="L34" s="59"/>
+      <c r="M34" s="59"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" s="432" t="str">
         <f>IF(B34="","",25)</f>
         <v/>
       </c>
-      <c r="B35" s="66"/>
-[...1 lines deleted...]
-      <c r="D35" s="474" t="str">
+      <c r="B35" s="59"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E35" s="474" t="str">
+      <c r="E35" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F35" s="474" t="str">
+      <c r="F35" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G35" s="66"/>
-[...8 lines deleted...]
-      <c r="A36" s="482" t="str">
+      <c r="G35" s="59"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="59"/>
+      <c r="M35" s="59"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" s="432" t="str">
         <f>IF(B35="","",26)</f>
         <v/>
       </c>
-      <c r="B36" s="66"/>
-[...1 lines deleted...]
-      <c r="D36" s="474" t="str">
+      <c r="B36" s="59"/>
+      <c r="C36" s="59"/>
+      <c r="D36" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E36" s="474" t="str">
+      <c r="E36" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F36" s="474" t="str">
+      <c r="F36" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G36" s="66"/>
-[...8 lines deleted...]
-      <c r="A37" s="482" t="str">
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="60"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="59"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" s="432" t="str">
         <f>IF(B36="","",27)</f>
         <v/>
       </c>
-      <c r="B37" s="66"/>
-[...1 lines deleted...]
-      <c r="D37" s="474" t="str">
+      <c r="B37" s="59"/>
+      <c r="C37" s="59"/>
+      <c r="D37" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E37" s="474" t="str">
+      <c r="E37" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F37" s="474" t="str">
+      <c r="F37" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G37" s="66"/>
-[...8 lines deleted...]
-      <c r="A38" s="482" t="str">
+      <c r="G37" s="59"/>
+      <c r="H37" s="59"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="59"/>
+      <c r="K37" s="60"/>
+      <c r="L37" s="59"/>
+      <c r="M37" s="59"/>
+    </row>
+    <row r="38" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="432" t="str">
         <f>IF(B37="","",28)</f>
         <v/>
       </c>
-      <c r="B38" s="508"/>
-[...1 lines deleted...]
-      <c r="D38" s="511" t="str">
+      <c r="B38" s="59"/>
+      <c r="C38" s="59"/>
+      <c r="D38" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E38" s="511" t="str">
+      <c r="E38" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,3,FALSE))</f>
         <v/>
       </c>
-      <c r="F38" s="511" t="str">
+      <c r="F38" s="432" t="str">
         <f>IF(Table152[[#This Row],[Laboratory/ Organization]]="","",VLOOKUP(Table152[[#This Row],[Laboratory/ Organization]],'P4; Addresses &amp; Contacts'!$B$12:$I$46,4,FALSE))</f>
         <v/>
       </c>
-      <c r="G38" s="508"/>
-[...8 lines deleted...]
-      <c r="A39" s="649" t="s">
+      <c r="G38" s="59"/>
+      <c r="H38" s="59"/>
+      <c r="I38" s="59"/>
+      <c r="J38" s="59"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="59"/>
+      <c r="M38" s="59"/>
+    </row>
+    <row r="39" spans="1:13" ht="128.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="585" t="s">
         <v>512</v>
       </c>
-      <c r="B39" s="650"/>
-[...10 lines deleted...]
-      <c r="N39" s="78"/>
+      <c r="B39" s="586"/>
+      <c r="C39" s="586"/>
+      <c r="D39" s="586"/>
+      <c r="E39" s="586"/>
+      <c r="F39" s="586"/>
+      <c r="G39" s="586"/>
+      <c r="H39" s="586"/>
+      <c r="I39" s="586"/>
+      <c r="J39" s="586"/>
+      <c r="K39" s="586"/>
+      <c r="L39" s="587"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="m6mu1HrbXLuWZAeFg2A8Rf99IvosCeEn5VcmFJNV2Is96sfw+T817Gj5QQXiMobW1Q2H27uQaig1s0NHQ7fWRA==" saltValue="LUPvBjCDHbBelI6FTlxdyQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A39:L39"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Notification" error="This is a Required field.  For TBD, enter notes in Comments. " promptTitle="Notify NIST" prompt="If there is corrective action needed in the middle of a PT, be sure to contact OWM for intervention immediately." sqref="H11:H38" xr:uid="{51AA1B12-56BA-4142-8409-CA1FA6D51A92}">
       <formula1>"Yes, No, TBD"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Type" error="Select your choices from the drop down list. " promptTitle="Type of Feedback" prompt="Required; Enter &quot;Other&quot; description in Comments." sqref="B11:B38" xr:uid="{6924A648-E5F4-436B-B5F6-8AF2E8F60521}">
       <formula1>"Complaint, Nonconformity, Corrective Action, Suggestion, Other"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="47" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LWeights and Measures&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <tableParts count="1">
@@ -34343,4148 +34035,4094 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9CB29788-24C3-4363-B624-CB0EC9EE951A}">
           <x14:formula1>
             <xm:f>'P4; Addresses &amp; Contacts'!$B$12:$B$46</xm:f>
           </x14:formula1>
           <xm:sqref>C11:C38</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5575A60B-533F-45CE-AB02-92E350CBF0E9}">
   <sheetPr codeName="Sheet12">
     <tabColor theme="4" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:ZZ129"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="S9" sqref="S9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="90" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="703" max="16384" width="9.140625" style="90"/>
+    <col min="1" max="1" width="9.44140625" style="80" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16" style="80" customWidth="1"/>
+    <col min="3" max="4" width="9" style="80" customWidth="1"/>
+    <col min="5" max="5" width="6.5546875" style="80" customWidth="1"/>
+    <col min="6" max="6" width="6.109375" style="80" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="80" customWidth="1"/>
+    <col min="9" max="9" width="10.5546875" style="80" customWidth="1"/>
+    <col min="10" max="10" width="10.44140625" style="80" customWidth="1"/>
+    <col min="11" max="11" width="37.5546875" style="80" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="80" customWidth="1"/>
+    <col min="13" max="122" width="3.88671875" style="80" customWidth="1"/>
+    <col min="123" max="701" width="9.109375" style="80"/>
+    <col min="702" max="702" width="9.109375" style="80" customWidth="1"/>
+    <col min="703" max="16384" width="9.109375" style="80"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:702" x14ac:dyDescent="0.25">
-      <c r="A1" s="689" t="s">
+    <row r="1" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A1" s="603" t="s">
         <v>513</v>
       </c>
-      <c r="B1" s="689"/>
-[...18 lines deleted...]
-      <c r="F2" s="93" t="s">
+      <c r="B1" s="603"/>
+      <c r="C1" s="603"/>
+      <c r="D1" s="603"/>
+      <c r="E1" s="603"/>
+      <c r="F1" s="603"/>
+      <c r="G1" s="603"/>
+      <c r="H1" s="603"/>
+      <c r="I1" s="603"/>
+      <c r="J1" s="604"/>
+      <c r="K1" s="604"/>
+      <c r="L1" s="79"/>
+      <c r="ZZ1" s="126"/>
+    </row>
+    <row r="2" spans="1:702" ht="18" x14ac:dyDescent="0.3">
+      <c r="A2" s="605"/>
+      <c r="B2" s="605"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="82" t="s">
         <v>514</v>
       </c>
-      <c r="G2" s="92"/>
-[...12 lines deleted...]
-      <c r="F3" s="93" t="s">
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="605"/>
+      <c r="J2" s="605"/>
+      <c r="K2" s="605"/>
+      <c r="L2" s="83"/>
+    </row>
+    <row r="3" spans="1:702" ht="18" x14ac:dyDescent="0.3">
+      <c r="A3" s="84"/>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="82" t="s">
         <v>515</v>
       </c>
-      <c r="G3" s="96"/>
-[...12 lines deleted...]
-      <c r="F4" s="99" t="s">
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="83"/>
+    </row>
+    <row r="4" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A4" s="87"/>
+      <c r="B4" s="81"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="88" t="s">
         <v>658</v>
       </c>
-      <c r="G4" s="96"/>
-[...14 lines deleted...]
-      <c r="F5" s="99" t="s">
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="64" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K4" s="89"/>
+      <c r="L4" s="83"/>
+    </row>
+    <row r="5" spans="1:702" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="87"/>
+      <c r="B5" s="81"/>
+      <c r="C5" s="81"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+      <c r="F5" s="88" t="s">
         <v>516</v>
       </c>
-      <c r="G5" s="99"/>
-[...7 lines deleted...]
-      <c r="X5" s="71"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="81"/>
+      <c r="J5" s="609" t="s">
+        <v>1563</v>
+      </c>
+      <c r="K5" s="609"/>
+      <c r="L5" s="83"/>
+      <c r="X5" s="64"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
-    <row r="6" spans="1:702" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F6" s="99" t="s">
+    <row r="6" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A6" s="87"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="88" t="s">
         <v>517</v>
       </c>
-      <c r="G6" s="99"/>
-[...5 lines deleted...]
-      <c r="X6" s="522"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="609"/>
+      <c r="K6" s="609"/>
+      <c r="L6" s="83"/>
+      <c r="X6" s="463"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
-    <row r="7" spans="1:702" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F7" s="99" t="s">
+    <row r="7" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A7" s="90"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="88" t="s">
         <v>518</v>
       </c>
-      <c r="G7" s="99"/>
-[...21 lines deleted...]
-      <c r="A9" s="692" t="str">
+      <c r="G7" s="88"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="609"/>
+      <c r="K7" s="609"/>
+      <c r="L7" s="83"/>
+    </row>
+    <row r="8" spans="1:702" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="81"/>
+      <c r="B8" s="81"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="88"/>
+      <c r="G8" s="88"/>
+      <c r="H8" s="88"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="83"/>
+    </row>
+    <row r="9" spans="1:702" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="606" t="str">
         <f>"Proficiency Testing Report for " &amp; 'P1; Organize the PT'!C7 &amp;" Region"</f>
         <v>Proficiency Testing Report for  Region</v>
       </c>
-      <c r="B9" s="692"/>
-[...27 lines deleted...]
-      <c r="B11" s="103" t="s">
+      <c r="B9" s="606"/>
+      <c r="C9" s="606"/>
+      <c r="D9" s="606"/>
+      <c r="E9" s="606"/>
+      <c r="F9" s="606"/>
+      <c r="G9" s="606"/>
+      <c r="H9" s="606"/>
+      <c r="I9" s="606"/>
+      <c r="J9" s="606"/>
+      <c r="K9" s="606"/>
+      <c r="L9" s="83"/>
+    </row>
+    <row r="10" spans="1:702" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="81"/>
+      <c r="B10" s="81"/>
+      <c r="C10" s="81"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="88"/>
+      <c r="G10" s="88"/>
+      <c r="H10" s="88"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="81"/>
+      <c r="L10" s="83"/>
+    </row>
+    <row r="11" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A11" s="91"/>
+      <c r="B11" s="92" t="s">
         <v>519</v>
       </c>
-      <c r="C11" s="104" t="str">
+      <c r="C11" s="93" t="str">
         <f>CONCATENATE(IF(C12="National","NAT",C12),"-",IF(C13=2018,18,IF(C13=2019,19,IF(C13=2020,20,IF(C13=2021,21,IF(C13=2022,22,IF(C13=2022,22,IF(C13=2023,23,IF(C13=2024,24,IF(C13=2025,25,IF(C13=2026,26,IF(C13=2027,27,IF(C13=2028,28,IF(C13=2029,29,IF(C13=2030,30,"")))))))))))))),"-",IF(C14="Mass Echelon I","MI",IF(C14="Mass Echelon II","MII",IF(C14="Mass Echelon III","MIII",IF(C14="Volume Echelon I, VG","VG",IF(C14="Volume Echelon II, VT","VT",IF(C14="Length, Tape","LT",IF(C14="Length, Ruler","LR",IF(C14="Temperature Class I","T1",IF(C14="Temperature Class II","T2",IF(C14="Temperature Class III","T3",IF(C14="Temperature Class IV","T4",IF(C14="Frequency","FF",IF(C14="Time","FT",IF(C14="Hydrometer","H",IF(C14="Grain Moisture","GM",IF(C14="Wheel Load Weigher","WW","")))))))))))))))),"-",IF(C15="US Customary","US",IF(C15="Metric","M","")),"-",C16)</f>
         <v>----</v>
       </c>
-      <c r="D11" s="98"/>
-[...3 lines deleted...]
-      <c r="H11" s="103" t="s">
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="87"/>
+      <c r="H11" s="92" t="s">
         <v>108</v>
       </c>
-      <c r="I11" s="693" t="str">
+      <c r="I11" s="607" t="str">
         <f>IF('P1; Organize the PT'!C15="","",'P1; Organize the PT'!C15)</f>
         <v/>
       </c>
-      <c r="J11" s="693"/>
-[...5 lines deleted...]
-      <c r="B12" s="103" t="s">
+      <c r="J11" s="607"/>
+      <c r="K11" s="607"/>
+      <c r="L11" s="83"/>
+    </row>
+    <row r="12" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A12" s="91"/>
+      <c r="B12" s="92" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="105" t="str">
+      <c r="C12" s="94" t="str">
         <f>IF('P1; Organize the PT'!C7="","",'P1; Organize the PT'!C7)</f>
         <v/>
       </c>
-      <c r="D12" s="98"/>
-[...3 lines deleted...]
-      <c r="H12" s="103" t="s">
+      <c r="D12" s="87"/>
+      <c r="E12" s="87"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="92" t="s">
         <v>389</v>
       </c>
-      <c r="I12" s="693" t="str">
+      <c r="I12" s="607" t="str">
         <f>IF('P1; Organize the PT'!E15="","",'P1; Organize the PT'!E15)</f>
         <v/>
       </c>
-      <c r="J12" s="693"/>
-[...5 lines deleted...]
-      <c r="B13" s="103" t="s">
+      <c r="J12" s="607"/>
+      <c r="K12" s="607"/>
+      <c r="L12" s="83"/>
+    </row>
+    <row r="13" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A13" s="91"/>
+      <c r="B13" s="92" t="s">
         <v>98</v>
       </c>
-      <c r="C13" s="105" t="str">
+      <c r="C13" s="94" t="str">
         <f>IF('P1; Organize the PT'!C8="","",'P1; Organize the PT'!C8)</f>
         <v/>
       </c>
-      <c r="D13" s="98"/>
-[...3 lines deleted...]
-      <c r="H13" s="103" t="s">
+      <c r="D13" s="87"/>
+      <c r="E13" s="87"/>
+      <c r="F13" s="88"/>
+      <c r="G13" s="88"/>
+      <c r="H13" s="92" t="s">
         <v>109</v>
       </c>
-      <c r="I13" s="693" t="str">
+      <c r="I13" s="607" t="str">
         <f>IF('P1; Organize the PT'!C16="","",'P1; Organize the PT'!C16)</f>
         <v/>
       </c>
-      <c r="J13" s="693"/>
-[...5 lines deleted...]
-      <c r="B14" s="103" t="s">
+      <c r="J13" s="607"/>
+      <c r="K13" s="607"/>
+      <c r="L13" s="83"/>
+    </row>
+    <row r="14" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A14" s="91"/>
+      <c r="B14" s="92" t="s">
         <v>99</v>
       </c>
-      <c r="C14" s="105" t="str">
+      <c r="C14" s="94" t="str">
         <f>IF('P1; Organize the PT'!C9="","",'P1; Organize the PT'!C9)</f>
         <v/>
       </c>
-      <c r="D14" s="98"/>
-[...3 lines deleted...]
-      <c r="H14" s="103" t="s">
+      <c r="D14" s="87"/>
+      <c r="E14" s="87"/>
+      <c r="F14" s="88"/>
+      <c r="G14" s="88"/>
+      <c r="H14" s="92" t="s">
         <v>389</v>
       </c>
-      <c r="I14" s="693" t="str">
+      <c r="I14" s="607" t="str">
         <f>IF('P1; Organize the PT'!E16="","",'P1; Organize the PT'!E16)</f>
         <v/>
       </c>
-      <c r="J14" s="693"/>
-[...5 lines deleted...]
-      <c r="B15" s="103" t="s">
+      <c r="J14" s="607"/>
+      <c r="K14" s="607"/>
+      <c r="L14" s="83"/>
+    </row>
+    <row r="15" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
         <v>100</v>
       </c>
-      <c r="C15" s="105" t="str">
+      <c r="C15" s="94" t="str">
         <f>IF('P1; Organize the PT'!C10="","",'P1; Organize the PT'!C10)</f>
         <v/>
       </c>
-      <c r="D15" s="98"/>
-[...3 lines deleted...]
-      <c r="H15" s="103" t="s">
+      <c r="D15" s="87"/>
+      <c r="E15" s="87"/>
+      <c r="F15" s="88"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="92" t="s">
         <v>111</v>
       </c>
-      <c r="I15" s="693" t="str">
+      <c r="I15" s="607" t="str">
         <f>IF('P1; Organize the PT'!C20="","",'P1; Organize the PT'!C20)</f>
         <v/>
       </c>
-      <c r="J15" s="693"/>
-[...5 lines deleted...]
-      <c r="B16" s="103" t="s">
+      <c r="J15" s="607"/>
+      <c r="K15" s="607"/>
+      <c r="L15" s="83"/>
+    </row>
+    <row r="16" spans="1:702" x14ac:dyDescent="0.3">
+      <c r="A16" s="91"/>
+      <c r="B16" s="92" t="s">
         <v>101</v>
       </c>
-      <c r="C16" s="105" t="str">
+      <c r="C16" s="94" t="str">
         <f>IF('P1; Organize the PT'!C11="","",'P1; Organize the PT'!C11)</f>
         <v/>
       </c>
-      <c r="D16" s="98"/>
-[...3 lines deleted...]
-      <c r="H16" s="103" t="s">
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88"/>
+      <c r="H16" s="92" t="s">
         <v>389</v>
       </c>
-      <c r="I16" s="694" t="str">
+      <c r="I16" s="608" t="str">
         <f>'P1; Organize the PT'!E20</f>
         <v>---</v>
       </c>
-      <c r="J16" s="694"/>
-[...5 lines deleted...]
-      <c r="B17" s="103" t="s">
+      <c r="J16" s="608"/>
+      <c r="K16" s="608"/>
+      <c r="L16" s="83"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="91"/>
+      <c r="B17" s="92" t="s">
         <v>102</v>
       </c>
-      <c r="C17" s="105" t="str">
+      <c r="C17" s="94" t="str">
         <f>IF('P1; Organize the PT'!C12="","",'P1; Organize the PT'!C12)</f>
         <v/>
       </c>
-      <c r="D17" s="98"/>
-[...10 lines deleted...]
-      <c r="A18" s="688" t="s">
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="90"/>
+      <c r="J17" s="90"/>
+      <c r="K17" s="90"/>
+      <c r="L17" s="83"/>
+    </row>
+    <row r="18" spans="1:13" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="602" t="s">
         <v>520</v>
       </c>
-      <c r="B18" s="688"/>
-      <c r="C18" s="695" t="str">
+      <c r="B18" s="602"/>
+      <c r="C18" s="588" t="str">
         <f>IF('P2; Objectives &amp; Details'!B84="","-",'P2; Objectives &amp; Details'!B84)</f>
         <v>-</v>
       </c>
-      <c r="D18" s="695"/>
-[...10 lines deleted...]
-      <c r="A19" s="688" t="s">
+      <c r="D18" s="588"/>
+      <c r="E18" s="588"/>
+      <c r="F18" s="588"/>
+      <c r="G18" s="588"/>
+      <c r="H18" s="588"/>
+      <c r="I18" s="588"/>
+      <c r="J18" s="588"/>
+      <c r="K18" s="588"/>
+      <c r="L18" s="83"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="602" t="s">
         <v>521</v>
       </c>
-      <c r="B19" s="688"/>
-      <c r="C19" s="695" t="str">
+      <c r="B19" s="602"/>
+      <c r="C19" s="588" t="str">
         <f>IF('P2; Objectives &amp; Details'!B92="","-",'P2; Objectives &amp; Details'!B92)</f>
         <v>-</v>
       </c>
-      <c r="D19" s="695"/>
-[...12 lines deleted...]
-      <c r="C20" s="695" t="str">
+      <c r="D19" s="588"/>
+      <c r="E19" s="588"/>
+      <c r="F19" s="588"/>
+      <c r="G19" s="588"/>
+      <c r="H19" s="588"/>
+      <c r="I19" s="588"/>
+      <c r="J19" s="588"/>
+      <c r="K19" s="588"/>
+      <c r="L19" s="83"/>
+    </row>
+    <row r="20" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="196"/>
+      <c r="B20" s="196"/>
+      <c r="C20" s="588" t="str">
         <f>IF('P2; Objectives &amp; Details'!B93="","",'P2; Objectives &amp; Details'!B93)</f>
         <v/>
       </c>
-      <c r="D20" s="695"/>
-[...11 lines deleted...]
-      <c r="B21" s="106" t="s">
+      <c r="D20" s="588"/>
+      <c r="E20" s="588"/>
+      <c r="F20" s="588"/>
+      <c r="G20" s="588"/>
+      <c r="H20" s="588"/>
+      <c r="I20" s="588"/>
+      <c r="J20" s="588"/>
+      <c r="K20" s="588"/>
+      <c r="L20" s="83"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="91"/>
+      <c r="B21" s="95" t="s">
         <v>522</v>
       </c>
-      <c r="C21" s="704" t="str">
+      <c r="C21" s="597" t="str">
         <f>IF('P2; Objectives &amp; Details'!B95="","-",'P2; Objectives &amp; Details'!B95)</f>
         <v>100 %</v>
       </c>
-      <c r="D21" s="704"/>
-[...24 lines deleted...]
-      <c r="A23" s="108" t="s">
+      <c r="D21" s="597"/>
+      <c r="E21" s="597"/>
+      <c r="F21" s="597"/>
+      <c r="G21" s="597"/>
+      <c r="H21" s="597"/>
+      <c r="I21" s="597"/>
+      <c r="J21" s="597"/>
+      <c r="K21" s="81"/>
+      <c r="L21" s="83"/>
+    </row>
+    <row r="22" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="81"/>
+      <c r="B22" s="96"/>
+      <c r="C22" s="197"/>
+      <c r="D22" s="197"/>
+      <c r="E22" s="197"/>
+      <c r="F22" s="197"/>
+      <c r="G22" s="197"/>
+      <c r="H22" s="197"/>
+      <c r="I22" s="197"/>
+      <c r="J22" s="197"/>
+      <c r="K22" s="81"/>
+      <c r="L22" s="83"/>
+    </row>
+    <row r="23" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="97" t="s">
         <v>523</v>
       </c>
-      <c r="B23" s="109"/>
-[...13 lines deleted...]
-      <c r="B24" s="103" t="s">
+      <c r="B23" s="98"/>
+      <c r="C23" s="98"/>
+      <c r="D23" s="98"/>
+      <c r="E23" s="98"/>
+      <c r="F23" s="98"/>
+      <c r="G23" s="98"/>
+      <c r="H23" s="98"/>
+      <c r="I23" s="98"/>
+      <c r="J23" s="98"/>
+      <c r="K23" s="99"/>
+      <c r="L23" s="83"/>
+    </row>
+    <row r="24" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="81"/>
+      <c r="B24" s="92" t="s">
         <v>524</v>
       </c>
-      <c r="C24" s="705" t="e">
+      <c r="C24" s="598" t="e">
         <f>'P3; Artifact &amp; Shipping'!B11</f>
         <v>#N/A</v>
       </c>
-      <c r="D24" s="705"/>
-[...3 lines deleted...]
-      <c r="H24" s="112" t="s">
+      <c r="D24" s="598"/>
+      <c r="E24" s="598"/>
+      <c r="F24" s="598"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="101" t="s">
         <v>525</v>
       </c>
-      <c r="I24" s="705" t="e">
+      <c r="I24" s="598" t="e">
         <f>'P3; Artifact &amp; Shipping'!B26</f>
         <v>#N/A</v>
       </c>
-      <c r="J24" s="705"/>
-[...5 lines deleted...]
-      <c r="B25" s="103" t="s">
+      <c r="J24" s="598"/>
+      <c r="K24" s="601"/>
+      <c r="L24" s="83"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="81"/>
+      <c r="B25" s="92" t="s">
         <v>526</v>
       </c>
-      <c r="C25" s="706">
+      <c r="C25" s="599">
         <f>'P3; Artifact &amp; Shipping'!B10</f>
         <v>0</v>
       </c>
-      <c r="D25" s="706"/>
-[...3 lines deleted...]
-      <c r="H25" s="103" t="s">
+      <c r="D25" s="599"/>
+      <c r="E25" s="599"/>
+      <c r="F25" s="599"/>
+      <c r="G25" s="102"/>
+      <c r="H25" s="92" t="s">
         <v>527</v>
       </c>
-      <c r="I25" s="707" t="e">
+      <c r="I25" s="600" t="e">
         <f>'P3; Artifact &amp; Shipping'!B13</f>
         <v>#N/A</v>
       </c>
-      <c r="J25" s="707"/>
-[...5 lines deleted...]
-      <c r="B26" s="115" t="s">
+      <c r="J25" s="600"/>
+      <c r="K25" s="103"/>
+      <c r="L25" s="83"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="81"/>
+      <c r="B26" s="104" t="s">
         <v>394</v>
       </c>
-      <c r="C26" s="707" t="e">
+      <c r="C26" s="600" t="e">
         <f>'P3; Artifact &amp; Shipping'!B12</f>
         <v>#N/A</v>
       </c>
-      <c r="D26" s="707"/>
-[...3 lines deleted...]
-      <c r="H26" s="103" t="s">
+      <c r="D26" s="600"/>
+      <c r="E26" s="600"/>
+      <c r="F26" s="600"/>
+      <c r="G26" s="102"/>
+      <c r="H26" s="92" t="s">
         <v>528</v>
       </c>
-      <c r="I26" s="707" t="e">
+      <c r="I26" s="600" t="e">
         <f>'P3; Artifact &amp; Shipping'!B16</f>
         <v>#N/A</v>
       </c>
-      <c r="J26" s="707"/>
-[...11 lines deleted...]
-      <c r="H27" s="103" t="s">
+      <c r="J26" s="600"/>
+      <c r="K26" s="103"/>
+      <c r="L26" s="83"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" s="81"/>
+      <c r="B27" s="105"/>
+      <c r="C27" s="106"/>
+      <c r="D27" s="106"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="106"/>
+      <c r="H27" s="92" t="s">
         <v>529</v>
       </c>
-      <c r="I27" s="217" t="e">
+      <c r="I27" s="197" t="e">
         <f>'P3; Artifact &amp; Shipping'!B15</f>
         <v>#N/A</v>
       </c>
-      <c r="J27" s="117"/>
-[...5 lines deleted...]
-      <c r="B28" s="119" t="s">
+      <c r="J27" s="106"/>
+      <c r="K27" s="107"/>
+      <c r="L27" s="83"/>
+    </row>
+    <row r="28" spans="1:13" ht="36.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="83"/>
+      <c r="B28" s="108" t="s">
         <v>530</v>
       </c>
-      <c r="C28" s="696"/>
-[...12 lines deleted...]
-      <c r="A29" s="120" t="s">
+      <c r="C28" s="589"/>
+      <c r="D28" s="589"/>
+      <c r="E28" s="589"/>
+      <c r="F28" s="589"/>
+      <c r="G28" s="589"/>
+      <c r="H28" s="589"/>
+      <c r="I28" s="589"/>
+      <c r="J28" s="589"/>
+      <c r="K28" s="589"/>
+      <c r="L28" s="83"/>
+      <c r="M28" s="127"/>
+    </row>
+    <row r="29" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="109" t="s">
         <v>531</v>
       </c>
-      <c r="B29" s="121"/>
-[...13 lines deleted...]
-      <c r="B30" s="124" t="s">
+      <c r="B29" s="110"/>
+      <c r="C29" s="110"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="110"/>
+      <c r="F29" s="110"/>
+      <c r="G29" s="110"/>
+      <c r="H29" s="110"/>
+      <c r="I29" s="110"/>
+      <c r="J29" s="110"/>
+      <c r="K29" s="111"/>
+      <c r="L29" s="83"/>
+    </row>
+    <row r="30" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="112"/>
+      <c r="B30" s="92" t="s">
         <v>532</v>
       </c>
-      <c r="C30" s="702" t="str">
+      <c r="C30" s="595" t="str">
         <f ca="1">MID(CELL("filename"),SEARCH("[",CELL("filename"))+1, SEARCH("]",CELL("filename"))-SEARCH("[",CELL("filename"))-1)</f>
         <v>PTT01_PT-Plan-template_20260708.xlsx</v>
       </c>
-      <c r="D30" s="702"/>
-[...11 lines deleted...]
-      <c r="B31" s="103" t="s">
+      <c r="D30" s="595"/>
+      <c r="E30" s="595"/>
+      <c r="F30" s="595"/>
+      <c r="G30" s="595"/>
+      <c r="H30" s="595"/>
+      <c r="I30" s="595"/>
+      <c r="J30" s="595"/>
+      <c r="K30" s="595"/>
+      <c r="L30" s="83"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" s="81"/>
+      <c r="B31" s="92" t="s">
         <v>533</v>
       </c>
-      <c r="C31" s="703" t="str">
+      <c r="C31" s="596" t="str">
         <f>(IF('P2; Objectives &amp; Details'!B62="x",'P2; Objectives &amp; Details'!C62,IF('P2; Objectives &amp; Details'!B64="x",'P2; Objectives &amp; Details'!C64,IF('P2; Objectives &amp; Details'!B66="x",'P2; Objectives &amp; Details'!C66,IF('P2; Objectives &amp; Details'!B70=ISBLANK(FALSE),"",'P2; Objectives &amp; Details'!B70)))))</f>
         <v>Circular</v>
       </c>
-      <c r="D31" s="703"/>
-[...14 lines deleted...]
-      <c r="C32" s="698" t="str">
+      <c r="D31" s="596"/>
+      <c r="E31" s="596"/>
+      <c r="F31" s="596"/>
+      <c r="G31" s="596"/>
+      <c r="H31" s="596"/>
+      <c r="I31" s="596"/>
+      <c r="J31" s="596"/>
+      <c r="K31" s="596"/>
+      <c r="L31" s="83"/>
+    </row>
+    <row r="32" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="81"/>
+      <c r="B32" s="196" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C32" s="591" t="str">
         <f>CONCATENATE(IF('P2; Objectives &amp; Details'!$B$73="","-",'P2; Objectives &amp; Details'!$B$73),IF('P2; Objectives &amp; Details'!$B$74="",""," and "),'P2; Objectives &amp; Details'!$B$74,".")</f>
         <v>-.</v>
       </c>
-      <c r="D32" s="699"/>
-[...24 lines deleted...]
-      <c r="A34" s="120" t="s">
+      <c r="D32" s="592"/>
+      <c r="E32" s="592"/>
+      <c r="F32" s="592"/>
+      <c r="G32" s="592"/>
+      <c r="H32" s="592"/>
+      <c r="I32" s="592"/>
+      <c r="J32" s="592"/>
+      <c r="K32" s="592"/>
+      <c r="L32" s="83"/>
+    </row>
+    <row r="33" spans="1:15" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="81"/>
+      <c r="B33" s="90"/>
+      <c r="C33" s="87"/>
+      <c r="D33" s="94"/>
+      <c r="E33" s="87"/>
+      <c r="F33" s="87"/>
+      <c r="G33" s="87"/>
+      <c r="H33" s="114"/>
+      <c r="I33" s="87"/>
+      <c r="J33" s="81"/>
+      <c r="K33" s="81"/>
+      <c r="L33" s="83"/>
+    </row>
+    <row r="34" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="109" t="s">
         <v>194</v>
       </c>
-      <c r="B34" s="127"/>
-[...12 lines deleted...]
-      <c r="A35" s="697" t="str">
+      <c r="B34" s="115"/>
+      <c r="C34" s="115"/>
+      <c r="D34" s="115"/>
+      <c r="E34" s="115"/>
+      <c r="F34" s="115"/>
+      <c r="G34" s="115"/>
+      <c r="H34" s="115"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="110"/>
+      <c r="L34" s="83"/>
+    </row>
+    <row r="35" spans="1:15" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="590" t="str">
         <f>CONCATENATE(IF('P2; Objectives &amp; Details'!B12="x",'P2; Objectives &amp; Details'!C12&amp;", ",""),IF('P2; Objectives &amp; Details'!B14="x",'P2; Objectives &amp; Details'!C14&amp;", ",""),IF('P2; Objectives &amp; Details'!B16="x",'P2; Objectives &amp; Details'!C16&amp;", ",""),IF('P2; Objectives &amp; Details'!B18="x",'P2; Objectives &amp; Details'!C18&amp;", ",""),IF('P2; Objectives &amp; Details'!B20="x",'P2; Objectives &amp; Details'!C20&amp;", ",""),IF('P2; Objectives &amp; Details'!B22="x",'P2; Objectives &amp; Details'!C22&amp;", ",""),IF('P2; Objectives &amp; Details'!B24="x",'P2; Objectives &amp; Details'!C24&amp;", ",""),IF('P2; Objectives &amp; Details'!B26="x",'P2; Objectives &amp; Details'!C26&amp;", ",""),IF('P2; Objectives &amp; Details'!B28="x",'P2; Objectives &amp; Details'!C28&amp;", ",""),IF('P2; Objectives &amp; Details'!B30=ISBLANK(FALSE),"",'P2; Objectives &amp; Details'!B30&amp;", "),IF('P2; Objectives &amp; Details'!B32=ISBLANK(FALSE),"",'P2; Objectives &amp; Details'!B32&amp;", "),IF('P2; Objectives &amp; Details'!B34=ISBLANK(FALSE),"End of Objectives.",'P2; Objectives &amp; Details'!B34&amp;"."))</f>
         <v>Demonstration of Competency for Accreditation or Recognition, Validation of Expanded Uncertainties, End of Objectives.</v>
       </c>
-      <c r="B35" s="697"/>
-[...26 lines deleted...]
-      <c r="A37" s="128" t="s">
+      <c r="B35" s="590"/>
+      <c r="C35" s="590"/>
+      <c r="D35" s="590"/>
+      <c r="E35" s="590"/>
+      <c r="F35" s="590"/>
+      <c r="G35" s="590"/>
+      <c r="H35" s="590"/>
+      <c r="I35" s="590"/>
+      <c r="J35" s="590"/>
+      <c r="K35" s="590"/>
+      <c r="L35" s="83"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A36" s="195"/>
+      <c r="B36" s="195"/>
+      <c r="C36" s="195"/>
+      <c r="D36" s="195"/>
+      <c r="E36" s="195"/>
+      <c r="F36" s="195"/>
+      <c r="G36" s="195"/>
+      <c r="H36" s="195"/>
+      <c r="I36" s="195"/>
+      <c r="J36" s="195"/>
+      <c r="K36" s="195"/>
+      <c r="L36" s="83"/>
+    </row>
+    <row r="37" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="116" t="s">
         <v>534</v>
       </c>
-      <c r="B37" s="129"/>
-[...12 lines deleted...]
-      <c r="A38" s="661" t="s">
+      <c r="B37" s="117"/>
+      <c r="C37" s="117"/>
+      <c r="D37" s="117"/>
+      <c r="E37" s="117"/>
+      <c r="F37" s="117"/>
+      <c r="G37" s="117"/>
+      <c r="H37" s="117"/>
+      <c r="I37" s="117"/>
+      <c r="J37" s="117"/>
+      <c r="K37" s="117"/>
+      <c r="L37" s="83"/>
+    </row>
+    <row r="38" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="611" t="s">
         <v>535</v>
       </c>
-      <c r="B38" s="661"/>
-[...28 lines deleted...]
-      <c r="A40" s="123" t="s">
+      <c r="B38" s="611"/>
+      <c r="C38" s="611"/>
+      <c r="D38" s="611"/>
+      <c r="E38" s="611"/>
+      <c r="F38" s="611"/>
+      <c r="G38" s="611"/>
+      <c r="H38" s="611"/>
+      <c r="I38" s="611"/>
+      <c r="J38" s="611"/>
+      <c r="K38" s="611"/>
+      <c r="L38" s="83"/>
+    </row>
+    <row r="39" spans="1:15" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="612" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B39" s="612"/>
+      <c r="C39" s="612"/>
+      <c r="D39" s="612"/>
+      <c r="E39" s="612"/>
+      <c r="F39" s="612"/>
+      <c r="G39" s="612"/>
+      <c r="H39" s="612"/>
+      <c r="I39" s="612"/>
+      <c r="J39" s="612"/>
+      <c r="K39" s="612"/>
+      <c r="L39" s="83"/>
+    </row>
+    <row r="40" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="112" t="s">
         <v>536</v>
       </c>
-      <c r="B40" s="92"/>
-[...12 lines deleted...]
-      <c r="A41" s="700" t="s">
+      <c r="B40" s="81"/>
+      <c r="C40" s="81"/>
+      <c r="D40" s="81"/>
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="81"/>
+      <c r="I40" s="81"/>
+      <c r="J40" s="81"/>
+      <c r="K40" s="81"/>
+      <c r="L40" s="83"/>
+    </row>
+    <row r="41" spans="1:15" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="593" t="s">
         <v>656</v>
       </c>
-      <c r="B41" s="700"/>
-[...12 lines deleted...]
-      <c r="A42" s="123" t="s">
+      <c r="B41" s="593"/>
+      <c r="C41" s="593"/>
+      <c r="D41" s="593"/>
+      <c r="E41" s="593"/>
+      <c r="F41" s="593"/>
+      <c r="G41" s="593"/>
+      <c r="H41" s="593"/>
+      <c r="I41" s="593"/>
+      <c r="J41" s="593"/>
+      <c r="K41" s="593"/>
+      <c r="L41" s="83"/>
+    </row>
+    <row r="42" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="112" t="s">
         <v>537</v>
       </c>
-      <c r="B42" s="92"/>
-[...12 lines deleted...]
-      <c r="A43" s="701" t="s">
+      <c r="B42" s="81"/>
+      <c r="C42" s="81"/>
+      <c r="D42" s="81"/>
+      <c r="E42" s="81"/>
+      <c r="F42" s="81"/>
+      <c r="G42" s="113"/>
+      <c r="H42" s="81"/>
+      <c r="I42" s="81"/>
+      <c r="J42" s="81"/>
+      <c r="K42" s="81"/>
+      <c r="L42" s="83"/>
+    </row>
+    <row r="43" spans="1:15" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="594" t="s">
         <v>657</v>
       </c>
-      <c r="B43" s="701"/>
-[...26 lines deleted...]
-      <c r="A45" s="497" t="s">
+      <c r="B43" s="594"/>
+      <c r="C43" s="594"/>
+      <c r="D43" s="594"/>
+      <c r="E43" s="594"/>
+      <c r="F43" s="594"/>
+      <c r="G43" s="594"/>
+      <c r="H43" s="594"/>
+      <c r="I43" s="594"/>
+      <c r="J43" s="594"/>
+      <c r="K43" s="594"/>
+      <c r="L43" s="83"/>
+    </row>
+    <row r="44" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="437"/>
+      <c r="B44" s="437"/>
+      <c r="C44" s="437"/>
+      <c r="D44" s="437"/>
+      <c r="E44" s="437"/>
+      <c r="F44" s="437"/>
+      <c r="G44" s="437"/>
+      <c r="H44" s="437"/>
+      <c r="I44" s="437"/>
+      <c r="J44" s="437"/>
+      <c r="K44" s="437"/>
+      <c r="L44" s="83"/>
+    </row>
+    <row r="45" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="451" t="s">
         <v>538</v>
       </c>
-      <c r="B45" s="498"/>
-[...18 lines deleted...]
-      <c r="C46" s="657" t="s">
+      <c r="B45" s="452"/>
+      <c r="C45" s="452"/>
+      <c r="D45" s="452"/>
+      <c r="E45" s="452"/>
+      <c r="F45" s="452"/>
+      <c r="G45" s="452"/>
+      <c r="H45" s="452"/>
+      <c r="I45" s="452"/>
+      <c r="J45" s="452"/>
+      <c r="K45" s="452"/>
+      <c r="L45" s="83"/>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="453" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B46" s="453"/>
+      <c r="C46" s="643" t="s">
         <v>424</v>
       </c>
-      <c r="D46" s="657"/>
-[...2 lines deleted...]
-      <c r="G46" s="658" t="s">
+      <c r="D46" s="643"/>
+      <c r="E46" s="643"/>
+      <c r="F46" s="643"/>
+      <c r="G46" s="644" t="s">
         <v>1017</v>
       </c>
-      <c r="H46" s="658"/>
-[...9 lines deleted...]
-      <c r="A47" s="652" t="str">
+      <c r="H46" s="644"/>
+      <c r="I46" s="644"/>
+      <c r="J46" s="644"/>
+      <c r="K46" s="644"/>
+      <c r="L46" s="448"/>
+      <c r="M46" s="448"/>
+      <c r="N46" s="448"/>
+      <c r="O46" s="83"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="639" t="str">
         <f>'P1; Organize the PT'!$G32</f>
         <v/>
       </c>
-      <c r="B47" s="653"/>
-      <c r="C47" s="654" t="str">
+      <c r="B47" s="640"/>
+      <c r="C47" s="641" t="str">
         <f>IF('P1; Organize the PT'!F32="","",'P1; Organize the PT'!$F32)</f>
         <v/>
       </c>
-      <c r="D47" s="654"/>
-[...2 lines deleted...]
-      <c r="G47" s="659" t="str">
+      <c r="D47" s="641"/>
+      <c r="E47" s="641"/>
+      <c r="F47" s="641"/>
+      <c r="G47" s="645" t="str">
         <f>IF('P1; Organize the PT'!D32="","",'P1; Organize the PT'!$D32)</f>
         <v/>
       </c>
-      <c r="H47" s="659"/>
-[...9 lines deleted...]
-      <c r="A48" s="652" t="str">
+      <c r="H47" s="645"/>
+      <c r="I47" s="645"/>
+      <c r="J47" s="645"/>
+      <c r="K47" s="645"/>
+      <c r="O47" s="83"/>
+    </row>
+    <row r="48" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="639" t="str">
         <f>'P1; Organize the PT'!$G33</f>
         <v/>
       </c>
-      <c r="B48" s="653"/>
-      <c r="C48" s="654" t="str">
+      <c r="B48" s="640"/>
+      <c r="C48" s="641" t="str">
         <f>IF('P1; Organize the PT'!F33="","",'P1; Organize the PT'!$F33)</f>
         <v/>
       </c>
-      <c r="D48" s="654"/>
-[...2 lines deleted...]
-      <c r="G48" s="655" t="str">
+      <c r="D48" s="641"/>
+      <c r="E48" s="641"/>
+      <c r="F48" s="641"/>
+      <c r="G48" s="642" t="str">
         <f>IF('P1; Organize the PT'!D33="","",'P1; Organize the PT'!$D33)</f>
         <v/>
       </c>
-      <c r="H48" s="655"/>
-[...9 lines deleted...]
-      <c r="A49" s="652" t="str">
+      <c r="H48" s="642"/>
+      <c r="I48" s="642"/>
+      <c r="J48" s="642"/>
+      <c r="K48" s="642"/>
+      <c r="O48" s="83"/>
+    </row>
+    <row r="49" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="639" t="str">
         <f>'P1; Organize the PT'!$G34</f>
         <v/>
       </c>
-      <c r="B49" s="653"/>
-      <c r="C49" s="654" t="str">
+      <c r="B49" s="640"/>
+      <c r="C49" s="641" t="str">
         <f>IF('P1; Organize the PT'!F34="","",'P1; Organize the PT'!$F34)</f>
         <v/>
       </c>
-      <c r="D49" s="654"/>
-[...2 lines deleted...]
-      <c r="G49" s="655" t="str">
+      <c r="D49" s="641"/>
+      <c r="E49" s="641"/>
+      <c r="F49" s="641"/>
+      <c r="G49" s="642" t="str">
         <f>IF('P1; Organize the PT'!D34="","",'P1; Organize the PT'!$D34)</f>
         <v/>
       </c>
-      <c r="H49" s="655"/>
-[...9 lines deleted...]
-      <c r="A50" s="652" t="str">
+      <c r="H49" s="642"/>
+      <c r="I49" s="642"/>
+      <c r="J49" s="642"/>
+      <c r="K49" s="642"/>
+      <c r="O49" s="83"/>
+    </row>
+    <row r="50" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="639" t="str">
         <f>'P1; Organize the PT'!$G35</f>
         <v/>
       </c>
-      <c r="B50" s="653"/>
-      <c r="C50" s="654" t="str">
+      <c r="B50" s="640"/>
+      <c r="C50" s="641" t="str">
         <f>IF('P1; Organize the PT'!F35="","",'P1; Organize the PT'!$F35)</f>
         <v/>
       </c>
-      <c r="D50" s="654"/>
-[...2 lines deleted...]
-      <c r="G50" s="655" t="str">
+      <c r="D50" s="641"/>
+      <c r="E50" s="641"/>
+      <c r="F50" s="641"/>
+      <c r="G50" s="642" t="str">
         <f>IF('P1; Organize the PT'!D35="","",'P1; Organize the PT'!$D35)</f>
         <v/>
       </c>
-      <c r="H50" s="655"/>
-[...9 lines deleted...]
-      <c r="A51" s="652" t="str">
+      <c r="H50" s="642"/>
+      <c r="I50" s="642"/>
+      <c r="J50" s="642"/>
+      <c r="K50" s="642"/>
+      <c r="O50" s="83"/>
+    </row>
+    <row r="51" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="639" t="str">
         <f>'P1; Organize the PT'!$G36</f>
         <v/>
       </c>
-      <c r="B51" s="653"/>
-      <c r="C51" s="654" t="str">
+      <c r="B51" s="640"/>
+      <c r="C51" s="641" t="str">
         <f>IF('P1; Organize the PT'!F36="","",'P1; Organize the PT'!$F36)</f>
         <v/>
       </c>
-      <c r="D51" s="654"/>
-[...2 lines deleted...]
-      <c r="G51" s="655" t="str">
+      <c r="D51" s="641"/>
+      <c r="E51" s="641"/>
+      <c r="F51" s="641"/>
+      <c r="G51" s="642" t="str">
         <f>IF('P1; Organize the PT'!D36="","",'P1; Organize the PT'!$D36)</f>
         <v/>
       </c>
-      <c r="H51" s="655"/>
-[...9 lines deleted...]
-      <c r="A52" s="652" t="str">
+      <c r="H51" s="642"/>
+      <c r="I51" s="642"/>
+      <c r="J51" s="642"/>
+      <c r="K51" s="642"/>
+      <c r="O51" s="83"/>
+    </row>
+    <row r="52" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="639" t="str">
         <f>'P1; Organize the PT'!$G37</f>
         <v/>
       </c>
-      <c r="B52" s="653"/>
-      <c r="C52" s="654" t="str">
+      <c r="B52" s="640"/>
+      <c r="C52" s="641" t="str">
         <f>IF('P1; Organize the PT'!F37="","",'P1; Organize the PT'!$F37)</f>
         <v/>
       </c>
-      <c r="D52" s="654"/>
-[...2 lines deleted...]
-      <c r="G52" s="655" t="str">
+      <c r="D52" s="641"/>
+      <c r="E52" s="641"/>
+      <c r="F52" s="641"/>
+      <c r="G52" s="642" t="str">
         <f>IF('P1; Organize the PT'!D37="","",'P1; Organize the PT'!$D37)</f>
         <v/>
       </c>
-      <c r="H52" s="655"/>
-[...9 lines deleted...]
-      <c r="A53" s="652" t="str">
+      <c r="H52" s="642"/>
+      <c r="I52" s="642"/>
+      <c r="J52" s="642"/>
+      <c r="K52" s="642"/>
+      <c r="O52" s="83"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="639" t="str">
         <f>'P1; Organize the PT'!$G38</f>
         <v/>
       </c>
-      <c r="B53" s="653"/>
-      <c r="C53" s="654" t="str">
+      <c r="B53" s="640"/>
+      <c r="C53" s="641" t="str">
         <f>IF('P1; Organize the PT'!F38="","",'P1; Organize the PT'!$F38)</f>
         <v/>
       </c>
-      <c r="D53" s="654"/>
-[...2 lines deleted...]
-      <c r="G53" s="655" t="str">
+      <c r="D53" s="641"/>
+      <c r="E53" s="641"/>
+      <c r="F53" s="641"/>
+      <c r="G53" s="642" t="str">
         <f>IF('P1; Organize the PT'!D38="","",'P1; Organize the PT'!$D38)</f>
         <v/>
       </c>
-      <c r="H53" s="655"/>
-[...9 lines deleted...]
-      <c r="A54" s="652" t="str">
+      <c r="H53" s="642"/>
+      <c r="I53" s="642"/>
+      <c r="J53" s="642"/>
+      <c r="K53" s="642"/>
+      <c r="O53" s="83"/>
+    </row>
+    <row r="54" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="639" t="str">
         <f>'P1; Organize the PT'!$G39</f>
         <v/>
       </c>
-      <c r="B54" s="653"/>
-      <c r="C54" s="654" t="str">
+      <c r="B54" s="640"/>
+      <c r="C54" s="641" t="str">
         <f>IF('P1; Organize the PT'!F39="","",'P1; Organize the PT'!$F39)</f>
         <v/>
       </c>
-      <c r="D54" s="654"/>
-[...2 lines deleted...]
-      <c r="G54" s="655" t="str">
+      <c r="D54" s="641"/>
+      <c r="E54" s="641"/>
+      <c r="F54" s="641"/>
+      <c r="G54" s="642" t="str">
         <f>IF('P1; Organize the PT'!D39="","",'P1; Organize the PT'!$D39)</f>
         <v/>
       </c>
-      <c r="H54" s="655"/>
-[...9 lines deleted...]
-      <c r="A55" s="652" t="str">
+      <c r="H54" s="642"/>
+      <c r="I54" s="642"/>
+      <c r="J54" s="642"/>
+      <c r="K54" s="642"/>
+      <c r="O54" s="83"/>
+    </row>
+    <row r="55" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="639" t="str">
         <f>'P1; Organize the PT'!$G40</f>
         <v/>
       </c>
-      <c r="B55" s="653"/>
-      <c r="C55" s="654" t="str">
+      <c r="B55" s="640"/>
+      <c r="C55" s="641" t="str">
         <f>IF('P1; Organize the PT'!F40="","",'P1; Organize the PT'!$F40)</f>
         <v/>
       </c>
-      <c r="D55" s="654"/>
-[...2 lines deleted...]
-      <c r="G55" s="655" t="str">
+      <c r="D55" s="641"/>
+      <c r="E55" s="641"/>
+      <c r="F55" s="641"/>
+      <c r="G55" s="642" t="str">
         <f>IF('P1; Organize the PT'!D40="","",'P1; Organize the PT'!$D40)</f>
         <v/>
       </c>
-      <c r="H55" s="655"/>
-[...9 lines deleted...]
-      <c r="A56" s="652" t="str">
+      <c r="H55" s="642"/>
+      <c r="I55" s="642"/>
+      <c r="J55" s="642"/>
+      <c r="K55" s="642"/>
+      <c r="O55" s="83"/>
+    </row>
+    <row r="56" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="639" t="str">
         <f>'P1; Organize the PT'!$G41</f>
         <v/>
       </c>
-      <c r="B56" s="653"/>
-      <c r="C56" s="654" t="str">
+      <c r="B56" s="640"/>
+      <c r="C56" s="641" t="str">
         <f>IF('P1; Organize the PT'!F41="","",'P1; Organize the PT'!$F41)</f>
         <v/>
       </c>
-      <c r="D56" s="654"/>
-[...2 lines deleted...]
-      <c r="G56" s="655" t="str">
+      <c r="D56" s="641"/>
+      <c r="E56" s="641"/>
+      <c r="F56" s="641"/>
+      <c r="G56" s="642" t="str">
         <f>IF('P1; Organize the PT'!D41="","",'P1; Organize the PT'!$D41)</f>
         <v/>
       </c>
-      <c r="H56" s="655"/>
-[...9 lines deleted...]
-      <c r="A57" s="652" t="str">
+      <c r="H56" s="642"/>
+      <c r="I56" s="642"/>
+      <c r="J56" s="642"/>
+      <c r="K56" s="642"/>
+      <c r="O56" s="83"/>
+    </row>
+    <row r="57" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="639" t="str">
         <f>'P1; Organize the PT'!$G42</f>
         <v/>
       </c>
-      <c r="B57" s="653"/>
-      <c r="C57" s="654" t="str">
+      <c r="B57" s="640"/>
+      <c r="C57" s="641" t="str">
         <f>IF('P1; Organize the PT'!F42="","",'P1; Organize the PT'!$F42)</f>
         <v/>
       </c>
-      <c r="D57" s="654"/>
-[...2 lines deleted...]
-      <c r="G57" s="655" t="str">
+      <c r="D57" s="641"/>
+      <c r="E57" s="641"/>
+      <c r="F57" s="641"/>
+      <c r="G57" s="642" t="str">
         <f>IF('P1; Organize the PT'!D42="","",'P1; Organize the PT'!$D42)</f>
         <v/>
       </c>
-      <c r="H57" s="655"/>
-[...9 lines deleted...]
-      <c r="A58" s="652" t="str">
+      <c r="H57" s="642"/>
+      <c r="I57" s="642"/>
+      <c r="J57" s="642"/>
+      <c r="K57" s="642"/>
+      <c r="O57" s="83"/>
+    </row>
+    <row r="58" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="639" t="str">
         <f>'P1; Organize the PT'!$G43</f>
         <v/>
       </c>
-      <c r="B58" s="653"/>
-      <c r="C58" s="654" t="str">
+      <c r="B58" s="640"/>
+      <c r="C58" s="641" t="str">
         <f>IF('P1; Organize the PT'!F43="","",'P1; Organize the PT'!$F43)</f>
         <v/>
       </c>
-      <c r="D58" s="654"/>
-[...2 lines deleted...]
-      <c r="G58" s="655" t="str">
+      <c r="D58" s="641"/>
+      <c r="E58" s="641"/>
+      <c r="F58" s="641"/>
+      <c r="G58" s="642" t="str">
         <f>IF('P1; Organize the PT'!D43="","",'P1; Organize the PT'!$D43)</f>
         <v/>
       </c>
-      <c r="H58" s="655"/>
-[...9 lines deleted...]
-      <c r="A59" s="652" t="str">
+      <c r="H58" s="642"/>
+      <c r="I58" s="642"/>
+      <c r="J58" s="642"/>
+      <c r="K58" s="642"/>
+      <c r="O58" s="83"/>
+    </row>
+    <row r="59" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="639" t="str">
         <f>'P1; Organize the PT'!$G44</f>
         <v/>
       </c>
-      <c r="B59" s="653"/>
-      <c r="C59" s="654" t="str">
+      <c r="B59" s="640"/>
+      <c r="C59" s="641" t="str">
         <f>IF('P1; Organize the PT'!F44="","",'P1; Organize the PT'!$F44)</f>
         <v/>
       </c>
-      <c r="D59" s="654"/>
-[...2 lines deleted...]
-      <c r="G59" s="655" t="str">
+      <c r="D59" s="641"/>
+      <c r="E59" s="641"/>
+      <c r="F59" s="641"/>
+      <c r="G59" s="642" t="str">
         <f>IF('P1; Organize the PT'!D44="","",'P1; Organize the PT'!$D44)</f>
         <v/>
       </c>
-      <c r="H59" s="655"/>
-[...9 lines deleted...]
-      <c r="A60" s="652" t="str">
+      <c r="H59" s="642"/>
+      <c r="I59" s="642"/>
+      <c r="J59" s="642"/>
+      <c r="K59" s="642"/>
+      <c r="O59" s="83"/>
+    </row>
+    <row r="60" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="639" t="str">
         <f>'P1; Organize the PT'!$G45</f>
         <v/>
       </c>
-      <c r="B60" s="653"/>
-      <c r="C60" s="654" t="str">
+      <c r="B60" s="640"/>
+      <c r="C60" s="641" t="str">
         <f>IF('P1; Organize the PT'!F45="","",'P1; Organize the PT'!$F45)</f>
         <v/>
       </c>
-      <c r="D60" s="654"/>
-[...2 lines deleted...]
-      <c r="G60" s="655" t="str">
+      <c r="D60" s="641"/>
+      <c r="E60" s="641"/>
+      <c r="F60" s="641"/>
+      <c r="G60" s="642" t="str">
         <f>IF('P1; Organize the PT'!D45="","",'P1; Organize the PT'!$D45)</f>
         <v/>
       </c>
-      <c r="H60" s="655"/>
-[...9 lines deleted...]
-      <c r="A61" s="652" t="str">
+      <c r="H60" s="642"/>
+      <c r="I60" s="642"/>
+      <c r="J60" s="642"/>
+      <c r="K60" s="642"/>
+      <c r="O60" s="83"/>
+    </row>
+    <row r="61" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="639" t="str">
         <f>'P1; Organize the PT'!$G46</f>
         <v/>
       </c>
-      <c r="B61" s="653"/>
-      <c r="C61" s="654" t="str">
+      <c r="B61" s="640"/>
+      <c r="C61" s="641" t="str">
         <f>IF('P1; Organize the PT'!F46="","",'P1; Organize the PT'!$F46)</f>
         <v/>
       </c>
-      <c r="D61" s="654"/>
-[...2 lines deleted...]
-      <c r="G61" s="655" t="str">
+      <c r="D61" s="641"/>
+      <c r="E61" s="641"/>
+      <c r="F61" s="641"/>
+      <c r="G61" s="642" t="str">
         <f>IF('P1; Organize the PT'!D46="","",'P1; Organize the PT'!$D46)</f>
         <v/>
       </c>
-      <c r="H61" s="655"/>
-[...9 lines deleted...]
-      <c r="A62" s="652" t="str">
+      <c r="H61" s="642"/>
+      <c r="I61" s="642"/>
+      <c r="J61" s="642"/>
+      <c r="K61" s="642"/>
+      <c r="O61" s="83"/>
+    </row>
+    <row r="62" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="639" t="str">
         <f>'P1; Organize the PT'!$G47</f>
         <v/>
       </c>
-      <c r="B62" s="653"/>
-      <c r="C62" s="654" t="str">
+      <c r="B62" s="640"/>
+      <c r="C62" s="641" t="str">
         <f>IF('P1; Organize the PT'!F47="","",'P1; Organize the PT'!$F47)</f>
         <v/>
       </c>
-      <c r="D62" s="654"/>
-[...2 lines deleted...]
-      <c r="G62" s="655" t="str">
+      <c r="D62" s="641"/>
+      <c r="E62" s="641"/>
+      <c r="F62" s="641"/>
+      <c r="G62" s="642" t="str">
         <f>IF('P1; Organize the PT'!D47="","",'P1; Organize the PT'!$D47)</f>
         <v/>
       </c>
-      <c r="H62" s="655"/>
-[...9 lines deleted...]
-      <c r="A63" s="652" t="str">
+      <c r="H62" s="642"/>
+      <c r="I62" s="642"/>
+      <c r="J62" s="642"/>
+      <c r="K62" s="642"/>
+      <c r="O62" s="83"/>
+    </row>
+    <row r="63" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="639" t="str">
         <f>'P1; Organize the PT'!$G48</f>
         <v/>
       </c>
-      <c r="B63" s="653"/>
-      <c r="C63" s="654" t="str">
+      <c r="B63" s="640"/>
+      <c r="C63" s="641" t="str">
         <f>IF('P1; Organize the PT'!F48="","",'P1; Organize the PT'!$F48)</f>
         <v/>
       </c>
-      <c r="D63" s="654"/>
-[...2 lines deleted...]
-      <c r="G63" s="655" t="str">
+      <c r="D63" s="641"/>
+      <c r="E63" s="641"/>
+      <c r="F63" s="641"/>
+      <c r="G63" s="642" t="str">
         <f>IF('P1; Organize the PT'!D48="","",'P1; Organize the PT'!$D48)</f>
         <v/>
       </c>
-      <c r="H63" s="655"/>
-[...9 lines deleted...]
-      <c r="A64" s="652" t="str">
+      <c r="H63" s="642"/>
+      <c r="I63" s="642"/>
+      <c r="J63" s="642"/>
+      <c r="K63" s="642"/>
+      <c r="O63" s="83"/>
+    </row>
+    <row r="64" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="639" t="str">
         <f>'P1; Organize the PT'!$G49</f>
         <v/>
       </c>
-      <c r="B64" s="653"/>
-      <c r="C64" s="654" t="str">
+      <c r="B64" s="640"/>
+      <c r="C64" s="641" t="str">
         <f>IF('P1; Organize the PT'!F49="","",'P1; Organize the PT'!$F49)</f>
         <v/>
       </c>
-      <c r="D64" s="654"/>
-[...2 lines deleted...]
-      <c r="G64" s="655" t="str">
+      <c r="D64" s="641"/>
+      <c r="E64" s="641"/>
+      <c r="F64" s="641"/>
+      <c r="G64" s="642" t="str">
         <f>IF('P1; Organize the PT'!D49="","",'P1; Organize the PT'!$D49)</f>
         <v/>
       </c>
-      <c r="H64" s="655"/>
-[...9 lines deleted...]
-      <c r="A65" s="652" t="str">
+      <c r="H64" s="642"/>
+      <c r="I64" s="642"/>
+      <c r="J64" s="642"/>
+      <c r="K64" s="642"/>
+      <c r="L64" s="450"/>
+      <c r="M64" s="450"/>
+      <c r="N64" s="450"/>
+      <c r="O64" s="83"/>
+    </row>
+    <row r="65" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="639" t="str">
         <f>'P1; Organize the PT'!$G50</f>
         <v/>
       </c>
-      <c r="B65" s="653"/>
-      <c r="C65" s="654" t="str">
+      <c r="B65" s="640"/>
+      <c r="C65" s="641" t="str">
         <f>IF('P1; Organize the PT'!F50="","",'P1; Organize the PT'!$F50)</f>
         <v/>
       </c>
-      <c r="D65" s="654"/>
-[...2 lines deleted...]
-      <c r="G65" s="655" t="str">
+      <c r="D65" s="641"/>
+      <c r="E65" s="641"/>
+      <c r="F65" s="641"/>
+      <c r="G65" s="642" t="str">
         <f>IF('P1; Organize the PT'!D50="","",'P1; Organize the PT'!$D50)</f>
         <v/>
       </c>
-      <c r="H65" s="655"/>
-[...9 lines deleted...]
-      <c r="A66" s="652" t="str">
+      <c r="H65" s="642"/>
+      <c r="I65" s="642"/>
+      <c r="J65" s="642"/>
+      <c r="K65" s="642"/>
+      <c r="L65" s="450"/>
+      <c r="M65" s="450"/>
+      <c r="N65" s="450"/>
+      <c r="O65" s="83"/>
+    </row>
+    <row r="66" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="639" t="str">
         <f>'P1; Organize the PT'!$G51</f>
         <v/>
       </c>
-      <c r="B66" s="653"/>
-      <c r="C66" s="654" t="str">
+      <c r="B66" s="640"/>
+      <c r="C66" s="641" t="str">
         <f>IF('P1; Organize the PT'!F51="","",'P1; Organize the PT'!$F51)</f>
         <v/>
       </c>
-      <c r="D66" s="654"/>
-[...2 lines deleted...]
-      <c r="G66" s="655" t="str">
+      <c r="D66" s="641"/>
+      <c r="E66" s="641"/>
+      <c r="F66" s="641"/>
+      <c r="G66" s="642" t="str">
         <f>IF('P1; Organize the PT'!D51="","",'P1; Organize the PT'!$D51)</f>
         <v/>
       </c>
-      <c r="H66" s="655"/>
-[...9 lines deleted...]
-      <c r="A67" s="652" t="str">
+      <c r="H66" s="642"/>
+      <c r="I66" s="642"/>
+      <c r="J66" s="642"/>
+      <c r="K66" s="642"/>
+      <c r="L66" s="450"/>
+      <c r="M66" s="450"/>
+      <c r="N66" s="450"/>
+      <c r="O66" s="83"/>
+    </row>
+    <row r="67" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="639" t="str">
         <f>'P1; Organize the PT'!$G52</f>
         <v/>
       </c>
-      <c r="B67" s="653"/>
-      <c r="C67" s="654" t="str">
+      <c r="B67" s="640"/>
+      <c r="C67" s="641" t="str">
         <f>IF('P1; Organize the PT'!F52="","",'P1; Organize the PT'!$F52)</f>
         <v/>
       </c>
-      <c r="D67" s="654"/>
-[...2 lines deleted...]
-      <c r="G67" s="655" t="str">
+      <c r="D67" s="641"/>
+      <c r="E67" s="641"/>
+      <c r="F67" s="641"/>
+      <c r="G67" s="642" t="str">
         <f>IF('P1; Organize the PT'!D52="","",'P1; Organize the PT'!$D52)</f>
         <v/>
       </c>
-      <c r="H67" s="655"/>
-[...9 lines deleted...]
-      <c r="A68" s="652" t="str">
+      <c r="H67" s="642"/>
+      <c r="I67" s="642"/>
+      <c r="J67" s="642"/>
+      <c r="K67" s="642"/>
+      <c r="L67" s="450"/>
+      <c r="M67" s="450"/>
+      <c r="N67" s="450"/>
+      <c r="O67" s="83"/>
+    </row>
+    <row r="68" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="639" t="str">
         <f>'P1; Organize the PT'!$G53</f>
         <v/>
       </c>
-      <c r="B68" s="653"/>
-      <c r="C68" s="654" t="str">
+      <c r="B68" s="640"/>
+      <c r="C68" s="641" t="str">
         <f>IF('P1; Organize the PT'!F53="","",'P1; Organize the PT'!$F53)</f>
         <v/>
       </c>
-      <c r="D68" s="654"/>
-[...2 lines deleted...]
-      <c r="G68" s="655" t="str">
+      <c r="D68" s="641"/>
+      <c r="E68" s="641"/>
+      <c r="F68" s="641"/>
+      <c r="G68" s="642" t="str">
         <f>IF('P1; Organize the PT'!D53="","",'P1; Organize the PT'!$D53)</f>
         <v/>
       </c>
-      <c r="H68" s="655"/>
-[...9 lines deleted...]
-      <c r="A69" s="652" t="str">
+      <c r="H68" s="642"/>
+      <c r="I68" s="642"/>
+      <c r="J68" s="642"/>
+      <c r="K68" s="642"/>
+      <c r="L68" s="450"/>
+      <c r="M68" s="450"/>
+      <c r="N68" s="450"/>
+      <c r="O68" s="83"/>
+    </row>
+    <row r="69" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="639" t="str">
         <f>'P1; Organize the PT'!$G54</f>
         <v/>
       </c>
-      <c r="B69" s="653"/>
-      <c r="C69" s="654" t="str">
+      <c r="B69" s="640"/>
+      <c r="C69" s="641" t="str">
         <f>IF('P1; Organize the PT'!F54="","",'P1; Organize the PT'!$F54)</f>
         <v/>
       </c>
-      <c r="D69" s="654"/>
-[...2 lines deleted...]
-      <c r="G69" s="655" t="str">
+      <c r="D69" s="641"/>
+      <c r="E69" s="641"/>
+      <c r="F69" s="641"/>
+      <c r="G69" s="642" t="str">
         <f>IF('P1; Organize the PT'!D54="","",'P1; Organize the PT'!$D54)</f>
         <v/>
       </c>
-      <c r="H69" s="655"/>
-[...9 lines deleted...]
-      <c r="A70" s="652" t="str">
+      <c r="H69" s="642"/>
+      <c r="I69" s="642"/>
+      <c r="J69" s="642"/>
+      <c r="K69" s="642"/>
+      <c r="L69" s="450"/>
+      <c r="M69" s="450"/>
+      <c r="N69" s="450"/>
+      <c r="O69" s="83"/>
+    </row>
+    <row r="70" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="639" t="str">
         <f>'P1; Organize the PT'!$G55</f>
         <v/>
       </c>
-      <c r="B70" s="653"/>
-      <c r="C70" s="654" t="str">
+      <c r="B70" s="640"/>
+      <c r="C70" s="641" t="str">
         <f>IF('P1; Organize the PT'!F55="","",'P1; Organize the PT'!$F55)</f>
         <v/>
       </c>
-      <c r="D70" s="654"/>
-[...2 lines deleted...]
-      <c r="G70" s="655" t="str">
+      <c r="D70" s="641"/>
+      <c r="E70" s="641"/>
+      <c r="F70" s="641"/>
+      <c r="G70" s="642" t="str">
         <f>IF('P1; Organize the PT'!D55="","",'P1; Organize the PT'!$D55)</f>
         <v/>
       </c>
-      <c r="H70" s="655"/>
-[...9 lines deleted...]
-      <c r="A71" s="652" t="str">
+      <c r="H70" s="642"/>
+      <c r="I70" s="642"/>
+      <c r="J70" s="642"/>
+      <c r="K70" s="642"/>
+      <c r="L70" s="450"/>
+      <c r="M70" s="450"/>
+      <c r="N70" s="450"/>
+      <c r="O70" s="83"/>
+    </row>
+    <row r="71" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="639" t="str">
         <f>'P1; Organize the PT'!$G56</f>
         <v/>
       </c>
-      <c r="B71" s="653"/>
-      <c r="C71" s="654" t="str">
+      <c r="B71" s="640"/>
+      <c r="C71" s="641" t="str">
         <f>IF('P1; Organize the PT'!F56="","",'P1; Organize the PT'!$F56)</f>
         <v/>
       </c>
-      <c r="D71" s="654"/>
-[...2 lines deleted...]
-      <c r="G71" s="655" t="str">
+      <c r="D71" s="641"/>
+      <c r="E71" s="641"/>
+      <c r="F71" s="641"/>
+      <c r="G71" s="642" t="str">
         <f>IF('P1; Organize the PT'!D56="","",'P1; Organize the PT'!$D56)</f>
         <v/>
       </c>
-      <c r="H71" s="655"/>
-[...9 lines deleted...]
-      <c r="A72" s="652" t="str">
+      <c r="H71" s="642"/>
+      <c r="I71" s="642"/>
+      <c r="J71" s="642"/>
+      <c r="K71" s="642"/>
+      <c r="L71" s="450"/>
+      <c r="M71" s="450"/>
+      <c r="N71" s="450"/>
+      <c r="O71" s="83"/>
+    </row>
+    <row r="72" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="639" t="str">
         <f>'P1; Organize the PT'!$G57</f>
         <v/>
       </c>
-      <c r="B72" s="653"/>
-      <c r="C72" s="654" t="str">
+      <c r="B72" s="640"/>
+      <c r="C72" s="641" t="str">
         <f>IF('P1; Organize the PT'!F57="","",'P1; Organize the PT'!$F57)</f>
         <v/>
       </c>
-      <c r="D72" s="654"/>
-[...2 lines deleted...]
-      <c r="G72" s="655" t="str">
+      <c r="D72" s="641"/>
+      <c r="E72" s="641"/>
+      <c r="F72" s="641"/>
+      <c r="G72" s="642" t="str">
         <f>IF('P1; Organize the PT'!D57="","",'P1; Organize the PT'!$D57)</f>
         <v/>
       </c>
-      <c r="H72" s="655"/>
-[...9 lines deleted...]
-      <c r="A73" s="652" t="str">
+      <c r="H72" s="642"/>
+      <c r="I72" s="642"/>
+      <c r="J72" s="642"/>
+      <c r="K72" s="642"/>
+      <c r="L72" s="450"/>
+      <c r="M72" s="450"/>
+      <c r="N72" s="450"/>
+      <c r="O72" s="83"/>
+    </row>
+    <row r="73" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="639" t="str">
         <f>'P1; Organize the PT'!$G58</f>
         <v/>
       </c>
-      <c r="B73" s="653"/>
-      <c r="C73" s="654" t="str">
+      <c r="B73" s="640"/>
+      <c r="C73" s="641" t="str">
         <f>IF('P1; Organize the PT'!F58="","",'P1; Organize the PT'!$F58)</f>
         <v/>
       </c>
-      <c r="D73" s="654"/>
-[...2 lines deleted...]
-      <c r="G73" s="655" t="str">
+      <c r="D73" s="641"/>
+      <c r="E73" s="641"/>
+      <c r="F73" s="641"/>
+      <c r="G73" s="642" t="str">
         <f>IF('P1; Organize the PT'!D58="","",'P1; Organize the PT'!$D58)</f>
         <v/>
       </c>
-      <c r="H73" s="655"/>
-[...9 lines deleted...]
-      <c r="A74" s="652" t="str">
+      <c r="H73" s="642"/>
+      <c r="I73" s="642"/>
+      <c r="J73" s="642"/>
+      <c r="K73" s="642"/>
+      <c r="L73" s="450"/>
+      <c r="M73" s="450"/>
+      <c r="N73" s="450"/>
+      <c r="O73" s="83"/>
+    </row>
+    <row r="74" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="639" t="str">
         <f>'P1; Organize the PT'!$G59</f>
         <v/>
       </c>
-      <c r="B74" s="653"/>
-      <c r="C74" s="654" t="str">
+      <c r="B74" s="640"/>
+      <c r="C74" s="641" t="str">
         <f>IF('P1; Organize the PT'!F59="","",'P1; Organize the PT'!$F59)</f>
         <v/>
       </c>
-      <c r="D74" s="654"/>
-[...2 lines deleted...]
-      <c r="G74" s="655" t="str">
+      <c r="D74" s="641"/>
+      <c r="E74" s="641"/>
+      <c r="F74" s="641"/>
+      <c r="G74" s="642" t="str">
         <f>IF('P1; Organize the PT'!D59="","",'P1; Organize the PT'!$D59)</f>
         <v/>
       </c>
-      <c r="H74" s="655"/>
-[...9 lines deleted...]
-      <c r="A75" s="652" t="str">
+      <c r="H74" s="642"/>
+      <c r="I74" s="642"/>
+      <c r="J74" s="642"/>
+      <c r="K74" s="642"/>
+      <c r="L74" s="450"/>
+      <c r="M74" s="450"/>
+      <c r="N74" s="450"/>
+      <c r="O74" s="83"/>
+    </row>
+    <row r="75" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="639" t="str">
         <f>'P1; Organize the PT'!$G60</f>
         <v/>
       </c>
-      <c r="B75" s="653"/>
-      <c r="C75" s="654" t="str">
+      <c r="B75" s="640"/>
+      <c r="C75" s="641" t="str">
         <f>IF('P1; Organize the PT'!F60="","",'P1; Organize the PT'!$F60)</f>
         <v/>
       </c>
-      <c r="D75" s="654"/>
-[...2 lines deleted...]
-      <c r="G75" s="655" t="str">
+      <c r="D75" s="641"/>
+      <c r="E75" s="641"/>
+      <c r="F75" s="641"/>
+      <c r="G75" s="642" t="str">
         <f>IF('P1; Organize the PT'!D60="","",'P1; Organize the PT'!$D60)</f>
         <v/>
       </c>
-      <c r="H75" s="655"/>
-[...9 lines deleted...]
-      <c r="A76" s="652" t="str">
+      <c r="H75" s="642"/>
+      <c r="I75" s="642"/>
+      <c r="J75" s="642"/>
+      <c r="K75" s="642"/>
+      <c r="L75" s="450"/>
+      <c r="M75" s="450"/>
+      <c r="N75" s="450"/>
+      <c r="O75" s="83"/>
+    </row>
+    <row r="76" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="639" t="str">
         <f>'P1; Organize the PT'!$G61</f>
         <v/>
       </c>
-      <c r="B76" s="653"/>
-      <c r="C76" s="654" t="str">
+      <c r="B76" s="640"/>
+      <c r="C76" s="641" t="str">
         <f>IF('P1; Organize the PT'!F61="","",'P1; Organize the PT'!$F61)</f>
         <v/>
       </c>
-      <c r="D76" s="654"/>
-[...2 lines deleted...]
-      <c r="G76" s="655" t="str">
+      <c r="D76" s="641"/>
+      <c r="E76" s="641"/>
+      <c r="F76" s="641"/>
+      <c r="G76" s="642" t="str">
         <f>IF('P1; Organize the PT'!D61="","",'P1; Organize the PT'!$D61)</f>
         <v/>
       </c>
-      <c r="H76" s="655"/>
-[...9 lines deleted...]
-      <c r="A77" s="652" t="str">
+      <c r="H76" s="642"/>
+      <c r="I76" s="642"/>
+      <c r="J76" s="642"/>
+      <c r="K76" s="642"/>
+      <c r="L76" s="450"/>
+      <c r="M76" s="450"/>
+      <c r="N76" s="450"/>
+      <c r="O76" s="83"/>
+    </row>
+    <row r="77" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="639" t="str">
         <f>'P1; Organize the PT'!$G62</f>
         <v/>
       </c>
-      <c r="B77" s="653"/>
-      <c r="C77" s="654" t="str">
+      <c r="B77" s="640"/>
+      <c r="C77" s="641" t="str">
         <f>IF('P1; Organize the PT'!F62="","",'P1; Organize the PT'!$F62)</f>
         <v/>
       </c>
-      <c r="D77" s="654"/>
-[...2 lines deleted...]
-      <c r="G77" s="655" t="str">
+      <c r="D77" s="641"/>
+      <c r="E77" s="641"/>
+      <c r="F77" s="641"/>
+      <c r="G77" s="642" t="str">
         <f>IF('P1; Organize the PT'!D62="","",'P1; Organize the PT'!$D62)</f>
         <v/>
       </c>
-      <c r="H77" s="655"/>
-[...9 lines deleted...]
-      <c r="A78" s="652" t="str">
+      <c r="H77" s="642"/>
+      <c r="I77" s="642"/>
+      <c r="J77" s="642"/>
+      <c r="K77" s="642"/>
+      <c r="L77" s="450"/>
+      <c r="M77" s="450"/>
+      <c r="N77" s="450"/>
+      <c r="O77" s="83"/>
+    </row>
+    <row r="78" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="639" t="str">
         <f>'P1; Organize the PT'!$G63</f>
         <v/>
       </c>
-      <c r="B78" s="653"/>
-      <c r="C78" s="654" t="str">
+      <c r="B78" s="640"/>
+      <c r="C78" s="641" t="str">
         <f>IF('P1; Organize the PT'!F63="","",'P1; Organize the PT'!$F63)</f>
         <v/>
       </c>
-      <c r="D78" s="654"/>
-[...2 lines deleted...]
-      <c r="G78" s="655" t="str">
+      <c r="D78" s="641"/>
+      <c r="E78" s="641"/>
+      <c r="F78" s="641"/>
+      <c r="G78" s="642" t="str">
         <f>IF('P1; Organize the PT'!D63="","",'P1; Organize the PT'!$D63)</f>
         <v/>
       </c>
-      <c r="H78" s="655"/>
-[...9 lines deleted...]
-      <c r="A79" s="652" t="str">
+      <c r="H78" s="642"/>
+      <c r="I78" s="642"/>
+      <c r="J78" s="642"/>
+      <c r="K78" s="642"/>
+      <c r="L78" s="450"/>
+      <c r="M78" s="450"/>
+      <c r="N78" s="450"/>
+      <c r="O78" s="83"/>
+    </row>
+    <row r="79" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="639" t="str">
         <f>'P1; Organize the PT'!$G64</f>
         <v/>
       </c>
-      <c r="B79" s="653"/>
-      <c r="C79" s="654" t="str">
+      <c r="B79" s="640"/>
+      <c r="C79" s="641" t="str">
         <f>IF('P1; Organize the PT'!F64="","",'P1; Organize the PT'!$F64)</f>
         <v/>
       </c>
-      <c r="D79" s="654"/>
-[...2 lines deleted...]
-      <c r="G79" s="655" t="str">
+      <c r="D79" s="641"/>
+      <c r="E79" s="641"/>
+      <c r="F79" s="641"/>
+      <c r="G79" s="642" t="str">
         <f>IF('P1; Organize the PT'!D64="","",'P1; Organize the PT'!$D64)</f>
         <v/>
       </c>
-      <c r="H79" s="655"/>
-[...9 lines deleted...]
-      <c r="A80" s="652" t="str">
+      <c r="H79" s="642"/>
+      <c r="I79" s="642"/>
+      <c r="J79" s="642"/>
+      <c r="K79" s="642"/>
+      <c r="L79" s="450"/>
+      <c r="M79" s="450"/>
+      <c r="N79" s="450"/>
+      <c r="O79" s="83"/>
+    </row>
+    <row r="80" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="639" t="str">
         <f>'P1; Organize the PT'!$G65</f>
         <v/>
       </c>
-      <c r="B80" s="653"/>
-      <c r="C80" s="654" t="str">
+      <c r="B80" s="640"/>
+      <c r="C80" s="641" t="str">
         <f>IF('P1; Organize the PT'!F65="","",'P1; Organize the PT'!$F65)</f>
         <v/>
       </c>
-      <c r="D80" s="654"/>
-[...2 lines deleted...]
-      <c r="G80" s="655" t="str">
+      <c r="D80" s="641"/>
+      <c r="E80" s="641"/>
+      <c r="F80" s="641"/>
+      <c r="G80" s="642" t="str">
         <f>IF('P1; Organize the PT'!D65="","",'P1; Organize the PT'!$D65)</f>
         <v/>
       </c>
-      <c r="H80" s="655"/>
-[...9 lines deleted...]
-      <c r="A81" s="652" t="str">
+      <c r="H80" s="642"/>
+      <c r="I80" s="642"/>
+      <c r="J80" s="642"/>
+      <c r="K80" s="642"/>
+      <c r="L80" s="450"/>
+      <c r="M80" s="450"/>
+      <c r="N80" s="450"/>
+      <c r="O80" s="83"/>
+    </row>
+    <row r="81" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="639" t="str">
         <f>'P1; Organize the PT'!$G66</f>
         <v/>
       </c>
-      <c r="B81" s="653"/>
-      <c r="C81" s="654" t="str">
+      <c r="B81" s="640"/>
+      <c r="C81" s="641" t="str">
         <f>IF('P1; Organize the PT'!F66="","",'P1; Organize the PT'!$F66)</f>
         <v/>
       </c>
-      <c r="D81" s="654"/>
-[...2 lines deleted...]
-      <c r="G81" s="655" t="str">
+      <c r="D81" s="641"/>
+      <c r="E81" s="641"/>
+      <c r="F81" s="641"/>
+      <c r="G81" s="642" t="str">
         <f>IF('P1; Organize the PT'!D66="","",'P1; Organize the PT'!$D66)</f>
         <v/>
       </c>
-      <c r="H81" s="655"/>
-[...9 lines deleted...]
-      <c r="A82" s="652" t="str">
+      <c r="H81" s="642"/>
+      <c r="I81" s="642"/>
+      <c r="J81" s="642"/>
+      <c r="K81" s="642"/>
+      <c r="L81" s="450"/>
+      <c r="M81" s="450"/>
+      <c r="N81" s="450"/>
+      <c r="O81" s="83"/>
+    </row>
+    <row r="82" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="639" t="str">
         <f>'P1; Organize the PT'!$G67</f>
         <v/>
       </c>
-      <c r="B82" s="653"/>
-      <c r="C82" s="654" t="str">
+      <c r="B82" s="640"/>
+      <c r="C82" s="641" t="str">
         <f>IF('P1; Organize the PT'!F67="","",'P1; Organize the PT'!$F67)</f>
         <v/>
       </c>
-      <c r="D82" s="654"/>
-[...2 lines deleted...]
-      <c r="G82" s="655" t="str">
+      <c r="D82" s="641"/>
+      <c r="E82" s="641"/>
+      <c r="F82" s="641"/>
+      <c r="G82" s="642" t="str">
         <f>IF('P1; Organize the PT'!D67="","",'P1; Organize the PT'!$D67)</f>
         <v/>
       </c>
-      <c r="H82" s="655"/>
-[...9 lines deleted...]
-      <c r="A83" s="652" t="str">
+      <c r="H82" s="642"/>
+      <c r="I82" s="642"/>
+      <c r="J82" s="642"/>
+      <c r="K82" s="642"/>
+      <c r="L82" s="450"/>
+      <c r="M82" s="450"/>
+      <c r="N82" s="450"/>
+      <c r="O82" s="83"/>
+    </row>
+    <row r="83" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="639" t="str">
         <f>'P1; Organize the PT'!$G68</f>
         <v/>
       </c>
-      <c r="B83" s="653"/>
-      <c r="C83" s="654" t="str">
+      <c r="B83" s="640"/>
+      <c r="C83" s="641" t="str">
         <f>IF('P1; Organize the PT'!F68="","",'P1; Organize the PT'!$F68)</f>
         <v/>
       </c>
-      <c r="D83" s="654"/>
-[...2 lines deleted...]
-      <c r="G83" s="655" t="str">
+      <c r="D83" s="641"/>
+      <c r="E83" s="641"/>
+      <c r="F83" s="641"/>
+      <c r="G83" s="642" t="str">
         <f>IF('P1; Organize the PT'!D68="","",'P1; Organize the PT'!$D68)</f>
         <v/>
       </c>
-      <c r="H83" s="655"/>
-[...9 lines deleted...]
-      <c r="A84" s="652" t="str">
+      <c r="H83" s="642"/>
+      <c r="I83" s="642"/>
+      <c r="J83" s="642"/>
+      <c r="K83" s="642"/>
+      <c r="L83" s="450"/>
+      <c r="M83" s="450"/>
+      <c r="N83" s="450"/>
+      <c r="O83" s="83"/>
+    </row>
+    <row r="84" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="639" t="str">
         <f>'P1; Organize the PT'!$G69</f>
         <v/>
       </c>
-      <c r="B84" s="653"/>
-      <c r="C84" s="654" t="str">
+      <c r="B84" s="640"/>
+      <c r="C84" s="641" t="str">
         <f>IF('P1; Organize the PT'!F69="","",'P1; Organize the PT'!$F69)</f>
         <v/>
       </c>
-      <c r="D84" s="654"/>
-[...2 lines deleted...]
-      <c r="G84" s="655" t="str">
+      <c r="D84" s="641"/>
+      <c r="E84" s="641"/>
+      <c r="F84" s="641"/>
+      <c r="G84" s="642" t="str">
         <f>IF('P1; Organize the PT'!D69="","",'P1; Organize the PT'!$D69)</f>
         <v/>
       </c>
-      <c r="H84" s="655"/>
-[...9 lines deleted...]
-      <c r="A85" s="652" t="str">
+      <c r="H84" s="642"/>
+      <c r="I84" s="642"/>
+      <c r="J84" s="642"/>
+      <c r="K84" s="642"/>
+      <c r="L84" s="450"/>
+      <c r="M84" s="450"/>
+      <c r="N84" s="450"/>
+      <c r="O84" s="83"/>
+    </row>
+    <row r="85" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="639" t="str">
         <f>'P1; Organize the PT'!$G70</f>
         <v/>
       </c>
-      <c r="B85" s="653"/>
-      <c r="C85" s="654" t="str">
+      <c r="B85" s="640"/>
+      <c r="C85" s="641" t="str">
         <f>IF('P1; Organize the PT'!F70="","",'P1; Organize the PT'!$F70)</f>
         <v/>
       </c>
-      <c r="D85" s="654"/>
-[...2 lines deleted...]
-      <c r="G85" s="655" t="str">
+      <c r="D85" s="641"/>
+      <c r="E85" s="641"/>
+      <c r="F85" s="641"/>
+      <c r="G85" s="642" t="str">
         <f>IF('P1; Organize the PT'!D70="","",'P1; Organize the PT'!$D70)</f>
         <v/>
       </c>
-      <c r="H85" s="655"/>
-[...9 lines deleted...]
-      <c r="A86" s="652" t="str">
+      <c r="H85" s="642"/>
+      <c r="I85" s="642"/>
+      <c r="J85" s="642"/>
+      <c r="K85" s="642"/>
+      <c r="L85" s="450"/>
+      <c r="M85" s="450"/>
+      <c r="N85" s="450"/>
+      <c r="O85" s="83"/>
+    </row>
+    <row r="86" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="639" t="str">
         <f>'P1; Organize the PT'!$G71</f>
         <v/>
       </c>
-      <c r="B86" s="653"/>
-      <c r="C86" s="654" t="str">
+      <c r="B86" s="640"/>
+      <c r="C86" s="641" t="str">
         <f>IF('P1; Organize the PT'!F71="","",'P1; Organize the PT'!$F71)</f>
         <v/>
       </c>
-      <c r="D86" s="654"/>
-[...2 lines deleted...]
-      <c r="G86" s="655" t="str">
+      <c r="D86" s="641"/>
+      <c r="E86" s="641"/>
+      <c r="F86" s="641"/>
+      <c r="G86" s="642" t="str">
         <f>IF('P1; Organize the PT'!D71="","",'P1; Organize the PT'!$D71)</f>
         <v/>
       </c>
-      <c r="H86" s="655"/>
-[...9 lines deleted...]
-      <c r="A87" s="652" t="str">
+      <c r="H86" s="642"/>
+      <c r="I86" s="642"/>
+      <c r="J86" s="642"/>
+      <c r="K86" s="642"/>
+      <c r="L86" s="450"/>
+      <c r="M86" s="450"/>
+      <c r="N86" s="450"/>
+      <c r="O86" s="83"/>
+    </row>
+    <row r="87" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="639" t="str">
         <f>'P1; Organize the PT'!$G72</f>
         <v/>
       </c>
-      <c r="B87" s="653"/>
-      <c r="C87" s="654" t="str">
+      <c r="B87" s="640"/>
+      <c r="C87" s="641" t="str">
         <f>IF('P1; Organize the PT'!F72="","",'P1; Organize the PT'!$F72)</f>
         <v/>
       </c>
-      <c r="D87" s="654"/>
-[...2 lines deleted...]
-      <c r="G87" s="655" t="str">
+      <c r="D87" s="641"/>
+      <c r="E87" s="641"/>
+      <c r="F87" s="641"/>
+      <c r="G87" s="642" t="str">
         <f>IF('P1; Organize the PT'!D72="","",'P1; Organize the PT'!$D72)</f>
         <v/>
       </c>
-      <c r="H87" s="655"/>
-[...9 lines deleted...]
-      <c r="A88" s="652" t="str">
+      <c r="H87" s="642"/>
+      <c r="I87" s="642"/>
+      <c r="J87" s="642"/>
+      <c r="K87" s="642"/>
+      <c r="L87" s="450"/>
+      <c r="M87" s="450"/>
+      <c r="N87" s="450"/>
+      <c r="O87" s="83"/>
+    </row>
+    <row r="88" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="639" t="str">
         <f>'P1; Organize the PT'!$G73</f>
         <v/>
       </c>
-      <c r="B88" s="653"/>
-      <c r="C88" s="654" t="str">
+      <c r="B88" s="640"/>
+      <c r="C88" s="641" t="str">
         <f>IF('P1; Organize the PT'!F73="","",'P1; Organize the PT'!$F73)</f>
         <v/>
       </c>
-      <c r="D88" s="654"/>
-[...2 lines deleted...]
-      <c r="G88" s="655" t="str">
+      <c r="D88" s="641"/>
+      <c r="E88" s="641"/>
+      <c r="F88" s="641"/>
+      <c r="G88" s="642" t="str">
         <f>IF('P1; Organize the PT'!D73="","",'P1; Organize the PT'!$D73)</f>
         <v/>
       </c>
-      <c r="H88" s="655"/>
-[...9 lines deleted...]
-      <c r="A89" s="652" t="str">
+      <c r="H88" s="642"/>
+      <c r="I88" s="642"/>
+      <c r="J88" s="642"/>
+      <c r="K88" s="642"/>
+      <c r="L88" s="450"/>
+      <c r="M88" s="450"/>
+      <c r="N88" s="450"/>
+      <c r="O88" s="83"/>
+    </row>
+    <row r="89" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="639" t="str">
         <f>'P1; Organize the PT'!$G74</f>
         <v/>
       </c>
-      <c r="B89" s="653"/>
-      <c r="C89" s="654" t="str">
+      <c r="B89" s="640"/>
+      <c r="C89" s="641" t="str">
         <f>IF('P1; Organize the PT'!F74="","",'P1; Organize the PT'!$F74)</f>
         <v/>
       </c>
-      <c r="D89" s="654"/>
-[...2 lines deleted...]
-      <c r="G89" s="655" t="str">
+      <c r="D89" s="641"/>
+      <c r="E89" s="641"/>
+      <c r="F89" s="641"/>
+      <c r="G89" s="642" t="str">
         <f>IF('P1; Organize the PT'!D74="","",'P1; Organize the PT'!$D74)</f>
         <v/>
       </c>
-      <c r="H89" s="655"/>
-[...9 lines deleted...]
-      <c r="A90" s="652" t="str">
+      <c r="H89" s="642"/>
+      <c r="I89" s="642"/>
+      <c r="J89" s="642"/>
+      <c r="K89" s="642"/>
+      <c r="L89" s="450"/>
+      <c r="M89" s="450"/>
+      <c r="N89" s="450"/>
+      <c r="O89" s="83"/>
+    </row>
+    <row r="90" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="639" t="str">
         <f>'P1; Organize the PT'!$G75</f>
         <v/>
       </c>
-      <c r="B90" s="653"/>
-      <c r="C90" s="654" t="str">
+      <c r="B90" s="640"/>
+      <c r="C90" s="641" t="str">
         <f>IF('P1; Organize the PT'!F75="","",'P1; Organize the PT'!$F75)</f>
         <v/>
       </c>
-      <c r="D90" s="654"/>
-[...2 lines deleted...]
-      <c r="G90" s="655" t="str">
+      <c r="D90" s="641"/>
+      <c r="E90" s="641"/>
+      <c r="F90" s="641"/>
+      <c r="G90" s="642" t="str">
         <f>IF('P1; Organize the PT'!D75="","",'P1; Organize the PT'!$D75)</f>
         <v/>
       </c>
-      <c r="H90" s="655"/>
-[...9 lines deleted...]
-      <c r="A91" s="652" t="str">
+      <c r="H90" s="642"/>
+      <c r="I90" s="642"/>
+      <c r="J90" s="642"/>
+      <c r="K90" s="642"/>
+      <c r="L90" s="450"/>
+      <c r="M90" s="450"/>
+      <c r="N90" s="450"/>
+      <c r="O90" s="83"/>
+    </row>
+    <row r="91" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="639" t="str">
         <f>'P1; Organize the PT'!$G76</f>
         <v/>
       </c>
-      <c r="B91" s="653"/>
-      <c r="C91" s="654" t="str">
+      <c r="B91" s="640"/>
+      <c r="C91" s="641" t="str">
         <f>IF('P1; Organize the PT'!F76="","",'P1; Organize the PT'!$F76)</f>
         <v/>
       </c>
-      <c r="D91" s="654"/>
-[...2 lines deleted...]
-      <c r="G91" s="655" t="str">
+      <c r="D91" s="641"/>
+      <c r="E91" s="641"/>
+      <c r="F91" s="641"/>
+      <c r="G91" s="642" t="str">
         <f>IF('P1; Organize the PT'!D76="","",'P1; Organize the PT'!$D76)</f>
         <v/>
       </c>
-      <c r="H91" s="655"/>
-[...9 lines deleted...]
-      <c r="A92" s="652" t="str">
+      <c r="H91" s="642"/>
+      <c r="I91" s="642"/>
+      <c r="J91" s="642"/>
+      <c r="K91" s="642"/>
+      <c r="L91" s="450"/>
+      <c r="M91" s="450"/>
+      <c r="N91" s="450"/>
+      <c r="O91" s="83"/>
+    </row>
+    <row r="92" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="639" t="str">
         <f>'P1; Organize the PT'!$G77</f>
         <v/>
       </c>
-      <c r="B92" s="653"/>
-      <c r="C92" s="654" t="str">
+      <c r="B92" s="640"/>
+      <c r="C92" s="641" t="str">
         <f>IF('P1; Organize the PT'!F77="","",'P1; Organize the PT'!$F77)</f>
         <v/>
       </c>
-      <c r="D92" s="654"/>
-[...2 lines deleted...]
-      <c r="G92" s="655" t="str">
+      <c r="D92" s="641"/>
+      <c r="E92" s="641"/>
+      <c r="F92" s="641"/>
+      <c r="G92" s="642" t="str">
         <f>IF('P1; Organize the PT'!D77="","",'P1; Organize the PT'!$D77)</f>
         <v/>
       </c>
-      <c r="H92" s="655"/>
-[...9 lines deleted...]
-      <c r="A93" s="652" t="str">
+      <c r="H92" s="642"/>
+      <c r="I92" s="642"/>
+      <c r="J92" s="642"/>
+      <c r="K92" s="642"/>
+      <c r="L92" s="450"/>
+      <c r="M92" s="450"/>
+      <c r="N92" s="450"/>
+      <c r="O92" s="83"/>
+    </row>
+    <row r="93" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="639" t="str">
         <f>'P1; Organize the PT'!$G78</f>
         <v/>
       </c>
-      <c r="B93" s="653"/>
-      <c r="C93" s="654" t="str">
+      <c r="B93" s="640"/>
+      <c r="C93" s="641" t="str">
         <f>IF('P1; Organize the PT'!F78="","",'P1; Organize the PT'!$F78)</f>
         <v/>
       </c>
-      <c r="D93" s="654"/>
-[...2 lines deleted...]
-      <c r="G93" s="655" t="str">
+      <c r="D93" s="641"/>
+      <c r="E93" s="641"/>
+      <c r="F93" s="641"/>
+      <c r="G93" s="642" t="str">
         <f>IF('P1; Organize the PT'!D78="","",'P1; Organize the PT'!$D78)</f>
         <v/>
       </c>
-      <c r="H93" s="655"/>
-[...9 lines deleted...]
-      <c r="A94" s="652" t="str">
+      <c r="H93" s="642"/>
+      <c r="I93" s="642"/>
+      <c r="J93" s="642"/>
+      <c r="K93" s="642"/>
+      <c r="L93" s="450"/>
+      <c r="M93" s="450"/>
+      <c r="N93" s="450"/>
+      <c r="O93" s="83"/>
+    </row>
+    <row r="94" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="639" t="str">
         <f>'P1; Organize the PT'!$G79</f>
         <v/>
       </c>
-      <c r="B94" s="653"/>
-      <c r="C94" s="654" t="str">
+      <c r="B94" s="640"/>
+      <c r="C94" s="641" t="str">
         <f>IF('P1; Organize the PT'!F79="","",'P1; Organize the PT'!$F79)</f>
         <v/>
       </c>
-      <c r="D94" s="654"/>
-[...2 lines deleted...]
-      <c r="G94" s="655" t="str">
+      <c r="D94" s="641"/>
+      <c r="E94" s="641"/>
+      <c r="F94" s="641"/>
+      <c r="G94" s="642" t="str">
         <f>IF('P1; Organize the PT'!D79="","",'P1; Organize the PT'!$D79)</f>
         <v/>
       </c>
-      <c r="H94" s="655"/>
-[...9 lines deleted...]
-      <c r="A95" s="652" t="str">
+      <c r="H94" s="642"/>
+      <c r="I94" s="642"/>
+      <c r="J94" s="642"/>
+      <c r="K94" s="642"/>
+      <c r="L94" s="450"/>
+      <c r="M94" s="450"/>
+      <c r="N94" s="450"/>
+      <c r="O94" s="83"/>
+    </row>
+    <row r="95" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="639" t="str">
         <f>'P1; Organize the PT'!$G80</f>
         <v/>
       </c>
-      <c r="B95" s="653"/>
-      <c r="C95" s="654" t="str">
+      <c r="B95" s="640"/>
+      <c r="C95" s="641" t="str">
         <f>IF('P1; Organize the PT'!F80="","",'P1; Organize the PT'!$F80)</f>
         <v/>
       </c>
-      <c r="D95" s="654"/>
-[...2 lines deleted...]
-      <c r="G95" s="655" t="str">
+      <c r="D95" s="641"/>
+      <c r="E95" s="641"/>
+      <c r="F95" s="641"/>
+      <c r="G95" s="642" t="str">
         <f>IF('P1; Organize the PT'!D80="","",'P1; Organize the PT'!$D80)</f>
         <v/>
       </c>
-      <c r="H95" s="655"/>
-[...9 lines deleted...]
-      <c r="A96" s="652" t="str">
+      <c r="H95" s="642"/>
+      <c r="I95" s="642"/>
+      <c r="J95" s="642"/>
+      <c r="K95" s="642"/>
+      <c r="L95" s="450"/>
+      <c r="M95" s="450"/>
+      <c r="N95" s="450"/>
+      <c r="O95" s="83"/>
+    </row>
+    <row r="96" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="639" t="str">
         <f>'P1; Organize the PT'!$G81</f>
         <v/>
       </c>
-      <c r="B96" s="653"/>
-      <c r="C96" s="654" t="str">
+      <c r="B96" s="640"/>
+      <c r="C96" s="641" t="str">
         <f>IF('P1; Organize the PT'!F81="","",'P1; Organize the PT'!$F81)</f>
         <v/>
       </c>
-      <c r="D96" s="654"/>
-[...2 lines deleted...]
-      <c r="G96" s="655" t="str">
+      <c r="D96" s="641"/>
+      <c r="E96" s="641"/>
+      <c r="F96" s="641"/>
+      <c r="G96" s="642" t="str">
         <f>IF('P1; Organize the PT'!D81="","",'P1; Organize the PT'!$D81)</f>
         <v/>
       </c>
-      <c r="H96" s="655"/>
-[...9 lines deleted...]
-      <c r="A97" s="652" t="str">
+      <c r="H96" s="642"/>
+      <c r="I96" s="642"/>
+      <c r="J96" s="642"/>
+      <c r="K96" s="642"/>
+      <c r="L96" s="450"/>
+      <c r="M96" s="450"/>
+      <c r="N96" s="450"/>
+      <c r="O96" s="83"/>
+    </row>
+    <row r="97" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="639" t="str">
         <f>'P1; Organize the PT'!$G82</f>
         <v/>
       </c>
-      <c r="B97" s="653"/>
-      <c r="C97" s="654" t="str">
+      <c r="B97" s="640"/>
+      <c r="C97" s="641" t="str">
         <f>IF('P1; Organize the PT'!F82="","",'P1; Organize the PT'!$F82)</f>
         <v/>
       </c>
-      <c r="D97" s="654"/>
-[...2 lines deleted...]
-      <c r="G97" s="655" t="str">
+      <c r="D97" s="641"/>
+      <c r="E97" s="641"/>
+      <c r="F97" s="641"/>
+      <c r="G97" s="642" t="str">
         <f>IF('P1; Organize the PT'!D82="","",'P1; Organize the PT'!$D82)</f>
         <v/>
       </c>
-      <c r="H97" s="655"/>
-[...9 lines deleted...]
-      <c r="A98" s="652" t="str">
+      <c r="H97" s="642"/>
+      <c r="I97" s="642"/>
+      <c r="J97" s="642"/>
+      <c r="K97" s="642"/>
+      <c r="L97" s="450"/>
+      <c r="M97" s="450"/>
+      <c r="N97" s="450"/>
+      <c r="O97" s="83"/>
+    </row>
+    <row r="98" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="639" t="str">
         <f>'P1; Organize the PT'!$G83</f>
         <v/>
       </c>
-      <c r="B98" s="653"/>
-      <c r="C98" s="654" t="str">
+      <c r="B98" s="640"/>
+      <c r="C98" s="641" t="str">
         <f>IF('P1; Organize the PT'!F83="","",'P1; Organize the PT'!$F83)</f>
         <v/>
       </c>
-      <c r="D98" s="654"/>
-[...2 lines deleted...]
-      <c r="G98" s="655" t="str">
+      <c r="D98" s="641"/>
+      <c r="E98" s="641"/>
+      <c r="F98" s="641"/>
+      <c r="G98" s="642" t="str">
         <f>IF('P1; Organize the PT'!D83="","",'P1; Organize the PT'!$D83)</f>
         <v/>
       </c>
-      <c r="H98" s="655"/>
-[...9 lines deleted...]
-      <c r="A99" s="652" t="str">
+      <c r="H98" s="642"/>
+      <c r="I98" s="642"/>
+      <c r="J98" s="642"/>
+      <c r="K98" s="642"/>
+      <c r="L98" s="450"/>
+      <c r="M98" s="450"/>
+      <c r="N98" s="450"/>
+      <c r="O98" s="83"/>
+    </row>
+    <row r="99" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="639" t="str">
         <f>'P1; Organize the PT'!$G84</f>
         <v/>
       </c>
-      <c r="B99" s="653"/>
-      <c r="C99" s="654" t="str">
+      <c r="B99" s="640"/>
+      <c r="C99" s="641" t="str">
         <f>IF('P1; Organize the PT'!F84="","",'P1; Organize the PT'!$F84)</f>
         <v/>
       </c>
-      <c r="D99" s="654"/>
-[...2 lines deleted...]
-      <c r="G99" s="655" t="str">
+      <c r="D99" s="641"/>
+      <c r="E99" s="641"/>
+      <c r="F99" s="641"/>
+      <c r="G99" s="642" t="str">
         <f>IF('P1; Organize the PT'!D84="","",'P1; Organize the PT'!$D84)</f>
         <v/>
       </c>
-      <c r="H99" s="655"/>
-[...9 lines deleted...]
-      <c r="A100" s="652" t="str">
+      <c r="H99" s="642"/>
+      <c r="I99" s="642"/>
+      <c r="J99" s="642"/>
+      <c r="K99" s="642"/>
+      <c r="L99" s="450"/>
+      <c r="M99" s="450"/>
+      <c r="N99" s="450"/>
+      <c r="O99" s="83"/>
+    </row>
+    <row r="100" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="639" t="str">
         <f>'P1; Organize the PT'!$G85</f>
         <v/>
       </c>
-      <c r="B100" s="653"/>
-      <c r="C100" s="654" t="str">
+      <c r="B100" s="640"/>
+      <c r="C100" s="641" t="str">
         <f>IF('P1; Organize the PT'!F85="","",'P1; Organize the PT'!$F85)</f>
         <v/>
       </c>
-      <c r="D100" s="654"/>
-[...2 lines deleted...]
-      <c r="G100" s="655" t="str">
+      <c r="D100" s="641"/>
+      <c r="E100" s="641"/>
+      <c r="F100" s="641"/>
+      <c r="G100" s="642" t="str">
         <f>IF('P1; Organize the PT'!D85="","",'P1; Organize the PT'!$D85)</f>
         <v/>
       </c>
-      <c r="H100" s="655"/>
-[...23 lines deleted...]
-      <c r="A102" s="128" t="s">
+      <c r="H100" s="642"/>
+      <c r="I100" s="642"/>
+      <c r="J100" s="642"/>
+      <c r="K100" s="642"/>
+      <c r="L100" s="450"/>
+      <c r="M100" s="450"/>
+      <c r="N100" s="450"/>
+      <c r="O100" s="83"/>
+    </row>
+    <row r="101" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D101" s="449"/>
+      <c r="E101" s="449"/>
+      <c r="F101" s="449"/>
+      <c r="G101" s="450"/>
+      <c r="H101" s="450"/>
+      <c r="I101" s="450"/>
+      <c r="J101" s="450"/>
+      <c r="K101" s="450"/>
+      <c r="L101" s="450"/>
+      <c r="M101" s="450"/>
+      <c r="N101" s="450"/>
+      <c r="O101" s="83"/>
+    </row>
+    <row r="102" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A102" s="116" t="s">
         <v>539</v>
       </c>
-      <c r="B102" s="129"/>
-[...98 lines deleted...]
-      <c r="A109" s="677" t="s">
+      <c r="B102" s="117"/>
+      <c r="C102" s="117"/>
+      <c r="D102" s="117"/>
+      <c r="E102" s="117"/>
+      <c r="F102" s="117"/>
+      <c r="G102" s="117"/>
+      <c r="H102" s="117"/>
+      <c r="I102" s="117"/>
+      <c r="J102" s="117"/>
+      <c r="K102" s="117"/>
+      <c r="L102" s="83"/>
+    </row>
+    <row r="103" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="627"/>
+      <c r="B103" s="627"/>
+      <c r="C103" s="627"/>
+      <c r="D103" s="627"/>
+      <c r="E103" s="627"/>
+      <c r="F103" s="627"/>
+      <c r="G103" s="627"/>
+      <c r="H103" s="627"/>
+      <c r="I103" s="627"/>
+      <c r="J103" s="627"/>
+      <c r="K103" s="627"/>
+      <c r="L103" s="83"/>
+    </row>
+    <row r="104" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="614"/>
+      <c r="B104" s="614"/>
+      <c r="C104" s="614"/>
+      <c r="D104" s="614"/>
+      <c r="E104" s="614"/>
+      <c r="F104" s="614"/>
+      <c r="G104" s="614"/>
+      <c r="H104" s="614"/>
+      <c r="I104" s="614"/>
+      <c r="J104" s="614"/>
+      <c r="K104" s="614"/>
+      <c r="L104" s="83"/>
+    </row>
+    <row r="105" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="614"/>
+      <c r="B105" s="614"/>
+      <c r="C105" s="614"/>
+      <c r="D105" s="614"/>
+      <c r="E105" s="614"/>
+      <c r="F105" s="614"/>
+      <c r="G105" s="614"/>
+      <c r="H105" s="614"/>
+      <c r="I105" s="614"/>
+      <c r="J105" s="614"/>
+      <c r="K105" s="614"/>
+      <c r="L105" s="83"/>
+    </row>
+    <row r="106" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="614"/>
+      <c r="B106" s="614"/>
+      <c r="C106" s="614"/>
+      <c r="D106" s="614"/>
+      <c r="E106" s="614"/>
+      <c r="F106" s="614"/>
+      <c r="G106" s="614"/>
+      <c r="H106" s="614"/>
+      <c r="I106" s="614"/>
+      <c r="J106" s="614"/>
+      <c r="K106" s="614"/>
+      <c r="L106" s="83"/>
+    </row>
+    <row r="107" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="614"/>
+      <c r="B107" s="614"/>
+      <c r="C107" s="614"/>
+      <c r="D107" s="614"/>
+      <c r="E107" s="614"/>
+      <c r="F107" s="614"/>
+      <c r="G107" s="614"/>
+      <c r="H107" s="614"/>
+      <c r="I107" s="614"/>
+      <c r="J107" s="614"/>
+      <c r="K107" s="614"/>
+      <c r="L107" s="83"/>
+    </row>
+    <row r="108" spans="1:15" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="613" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B108" s="613"/>
+      <c r="C108" s="613"/>
+      <c r="D108" s="613"/>
+      <c r="E108" s="613"/>
+      <c r="F108" s="613"/>
+      <c r="G108" s="613"/>
+      <c r="H108" s="613"/>
+      <c r="I108" s="613"/>
+      <c r="J108" s="613"/>
+      <c r="K108" s="613"/>
+      <c r="L108" s="83"/>
+    </row>
+    <row r="109" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="628" t="s">
         <v>540</v>
       </c>
-      <c r="B109" s="678"/>
-[...1 lines deleted...]
-      <c r="D109" s="686" t="s">
+      <c r="B109" s="629"/>
+      <c r="C109" s="630"/>
+      <c r="D109" s="637" t="s">
         <v>541</v>
       </c>
-      <c r="E109" s="687"/>
-[...51 lines deleted...]
-      <c r="A113" s="664" t="s">
+      <c r="E109" s="638"/>
+      <c r="F109" s="638"/>
+      <c r="G109" s="638"/>
+      <c r="H109" s="638"/>
+      <c r="I109" s="638"/>
+      <c r="J109" s="638"/>
+      <c r="K109" s="638"/>
+      <c r="L109" s="83"/>
+    </row>
+    <row r="110" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="631"/>
+      <c r="B110" s="632"/>
+      <c r="C110" s="633"/>
+      <c r="D110" s="637"/>
+      <c r="E110" s="638"/>
+      <c r="F110" s="638"/>
+      <c r="G110" s="638"/>
+      <c r="H110" s="638"/>
+      <c r="I110" s="638"/>
+      <c r="J110" s="638"/>
+      <c r="K110" s="638"/>
+      <c r="L110" s="83"/>
+    </row>
+    <row r="111" spans="1:15" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="634"/>
+      <c r="B111" s="635"/>
+      <c r="C111" s="636"/>
+      <c r="D111" s="637"/>
+      <c r="E111" s="638"/>
+      <c r="F111" s="638"/>
+      <c r="G111" s="638"/>
+      <c r="H111" s="638"/>
+      <c r="I111" s="638"/>
+      <c r="J111" s="638"/>
+      <c r="K111" s="638"/>
+      <c r="L111" s="83"/>
+    </row>
+    <row r="112" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A112" s="83"/>
+      <c r="B112" s="83"/>
+      <c r="C112" s="83"/>
+      <c r="D112" s="83"/>
+      <c r="E112" s="83"/>
+      <c r="F112" s="83"/>
+      <c r="G112" s="83"/>
+      <c r="H112" s="83"/>
+      <c r="I112" s="83"/>
+      <c r="J112" s="83"/>
+      <c r="K112" s="83"/>
+      <c r="L112" s="83"/>
+    </row>
+    <row r="113" spans="1:12" ht="30.6" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="615" t="s">
         <v>542</v>
       </c>
-      <c r="B113" s="664"/>
-[...12 lines deleted...]
-      <c r="A114" s="665" t="s">
+      <c r="B113" s="615"/>
+      <c r="C113" s="615"/>
+      <c r="D113" s="615"/>
+      <c r="E113" s="615"/>
+      <c r="F113" s="615"/>
+      <c r="G113" s="615"/>
+      <c r="H113" s="615"/>
+      <c r="I113" s="615"/>
+      <c r="J113" s="615"/>
+      <c r="K113" s="615"/>
+      <c r="L113" s="83"/>
+    </row>
+    <row r="114" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="616" t="s">
         <v>543</v>
       </c>
-      <c r="B114" s="665"/>
-[...12 lines deleted...]
-      <c r="A115" s="665" t="str">
+      <c r="B114" s="616"/>
+      <c r="C114" s="616"/>
+      <c r="D114" s="616"/>
+      <c r="E114" s="616"/>
+      <c r="F114" s="616"/>
+      <c r="G114" s="616"/>
+      <c r="H114" s="616"/>
+      <c r="I114" s="616"/>
+      <c r="J114" s="616"/>
+      <c r="K114" s="616"/>
+      <c r="L114" s="83"/>
+    </row>
+    <row r="115" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="616" t="str">
         <f>"Signed on this "&amp;DAY(J1)&amp;IF(OR(DAY(J1)={1,2,3,21,22,23,31}),CHOOSE(1*RIGHT(DAY(J1),1),"st day of ","nd day of ","rd day of "),"th day of ")&amp;TEXT(J1,"mmmm, yyyy" )&amp;", "&amp;(F6)</f>
         <v>Signed on this 0th day of January, 1900, Gaithersburg, MD 20899</v>
       </c>
-      <c r="B115" s="665"/>
-[...15 lines deleted...]
-      <c r="A117" s="666" t="s">
+      <c r="B115" s="616"/>
+      <c r="C115" s="616"/>
+      <c r="D115" s="616"/>
+      <c r="E115" s="616"/>
+      <c r="F115" s="616"/>
+      <c r="G115" s="616"/>
+      <c r="H115" s="616"/>
+      <c r="I115" s="616"/>
+      <c r="J115" s="616"/>
+      <c r="K115" s="616"/>
+      <c r="L115" s="83"/>
+    </row>
+    <row r="116" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="L116" s="83"/>
+    </row>
+    <row r="117" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A117" s="617" t="s">
         <v>544</v>
       </c>
-      <c r="B117" s="666"/>
-[...4 lines deleted...]
-      <c r="G117" s="668" t="s">
+      <c r="B117" s="617"/>
+      <c r="C117" s="617"/>
+      <c r="D117" s="617"/>
+      <c r="E117" s="617"/>
+      <c r="F117" s="618"/>
+      <c r="G117" s="619" t="s">
         <v>545</v>
       </c>
-      <c r="H117" s="669"/>
-[...7 lines deleted...]
-      <c r="B118" s="674" t="s">
+      <c r="H117" s="620"/>
+      <c r="I117" s="620"/>
+      <c r="J117" s="620"/>
+      <c r="K117" s="621"/>
+      <c r="L117" s="83"/>
+    </row>
+    <row r="118" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A118" s="83"/>
+      <c r="B118" s="625" t="s">
         <v>654</v>
       </c>
-      <c r="C118" s="674"/>
-[...25 lines deleted...]
-      <c r="A120" s="660" t="s">
+      <c r="C118" s="625"/>
+      <c r="D118" s="625"/>
+      <c r="E118" s="625"/>
+      <c r="F118" s="626"/>
+      <c r="G118" s="622"/>
+      <c r="H118" s="623"/>
+      <c r="I118" s="623"/>
+      <c r="J118" s="623"/>
+      <c r="K118" s="624"/>
+      <c r="L118" s="83"/>
+    </row>
+    <row r="119" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A119" s="83"/>
+      <c r="B119" s="83"/>
+      <c r="C119" s="83"/>
+      <c r="D119" s="83"/>
+      <c r="E119" s="83"/>
+      <c r="F119" s="83"/>
+      <c r="G119" s="83"/>
+      <c r="H119" s="83"/>
+      <c r="I119" s="83"/>
+      <c r="J119" s="83"/>
+      <c r="K119" s="83"/>
+      <c r="L119" s="83"/>
+    </row>
+    <row r="120" spans="1:12" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="610" t="s">
         <v>655</v>
       </c>
-      <c r="B120" s="660"/>
-[...135 lines deleted...]
-      <c r="L129" s="130"/>
+      <c r="B120" s="610"/>
+      <c r="C120" s="610"/>
+      <c r="D120" s="610"/>
+      <c r="E120" s="610"/>
+      <c r="F120" s="610"/>
+      <c r="G120" s="610"/>
+      <c r="H120" s="610"/>
+      <c r="I120" s="610"/>
+      <c r="J120" s="610"/>
+      <c r="K120" s="610"/>
+      <c r="L120" s="118"/>
+    </row>
+    <row r="121" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A121" s="118"/>
+      <c r="B121" s="118"/>
+      <c r="C121" s="118"/>
+      <c r="D121" s="118"/>
+      <c r="E121" s="118"/>
+      <c r="F121" s="118"/>
+      <c r="G121" s="118"/>
+      <c r="H121" s="118"/>
+      <c r="I121" s="118"/>
+      <c r="J121" s="118"/>
+      <c r="K121" s="118"/>
+      <c r="L121" s="118"/>
+    </row>
+    <row r="122" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A122" s="118"/>
+      <c r="B122" s="118"/>
+      <c r="C122" s="118"/>
+      <c r="D122" s="118"/>
+      <c r="E122" s="118"/>
+      <c r="F122" s="118"/>
+      <c r="G122" s="118"/>
+      <c r="H122" s="118"/>
+      <c r="I122" s="118"/>
+      <c r="J122" s="118"/>
+      <c r="K122" s="118"/>
+      <c r="L122" s="118"/>
+    </row>
+    <row r="123" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A123" s="118"/>
+      <c r="B123" s="118"/>
+      <c r="C123" s="118"/>
+      <c r="D123" s="118"/>
+      <c r="E123" s="118"/>
+      <c r="F123" s="118"/>
+      <c r="G123" s="118"/>
+      <c r="H123" s="118"/>
+      <c r="I123" s="118"/>
+      <c r="J123" s="118"/>
+      <c r="K123" s="118"/>
+      <c r="L123" s="118"/>
+    </row>
+    <row r="124" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A124" s="118"/>
+      <c r="B124" s="118"/>
+      <c r="C124" s="118"/>
+      <c r="D124" s="118"/>
+      <c r="E124" s="118"/>
+      <c r="F124" s="118"/>
+      <c r="G124" s="118"/>
+      <c r="H124" s="118"/>
+      <c r="I124" s="118"/>
+      <c r="J124" s="118"/>
+      <c r="K124" s="118"/>
+      <c r="L124" s="118"/>
+    </row>
+    <row r="125" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A125" s="118"/>
+      <c r="B125" s="118"/>
+      <c r="C125" s="118"/>
+      <c r="D125" s="118"/>
+      <c r="E125" s="118"/>
+      <c r="F125" s="118"/>
+      <c r="G125" s="118"/>
+      <c r="H125" s="118"/>
+      <c r="I125" s="118"/>
+      <c r="J125" s="118"/>
+      <c r="K125" s="118"/>
+      <c r="L125" s="118"/>
+    </row>
+    <row r="126" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A126" s="118"/>
+      <c r="B126" s="118"/>
+      <c r="C126" s="118"/>
+      <c r="D126" s="118"/>
+      <c r="E126" s="118"/>
+      <c r="F126" s="118"/>
+      <c r="G126" s="118"/>
+      <c r="H126" s="118"/>
+      <c r="I126" s="118"/>
+      <c r="J126" s="118"/>
+      <c r="K126" s="118"/>
+      <c r="L126" s="118"/>
+    </row>
+    <row r="127" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A127" s="118"/>
+      <c r="B127" s="118"/>
+      <c r="C127" s="118"/>
+      <c r="D127" s="118"/>
+      <c r="E127" s="118"/>
+      <c r="F127" s="118"/>
+      <c r="G127" s="118"/>
+      <c r="H127" s="118"/>
+      <c r="I127" s="118"/>
+      <c r="J127" s="118"/>
+      <c r="K127" s="118"/>
+      <c r="L127" s="118"/>
+    </row>
+    <row r="128" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A128" s="118"/>
+      <c r="B128" s="118"/>
+      <c r="C128" s="118"/>
+      <c r="D128" s="118"/>
+      <c r="E128" s="118"/>
+      <c r="F128" s="118"/>
+      <c r="G128" s="118"/>
+      <c r="H128" s="118"/>
+      <c r="I128" s="118"/>
+      <c r="J128" s="118"/>
+      <c r="K128" s="118"/>
+      <c r="L128" s="118"/>
+    </row>
+    <row r="129" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A129" s="118"/>
+      <c r="B129" s="118"/>
+      <c r="C129" s="118"/>
+      <c r="D129" s="118"/>
+      <c r="E129" s="118"/>
+      <c r="F129" s="118"/>
+      <c r="G129" s="118"/>
+      <c r="H129" s="118"/>
+      <c r="I129" s="118"/>
+      <c r="J129" s="118"/>
+      <c r="K129" s="118"/>
+      <c r="L129" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="212">
-    <mergeCell ref="C20:K20"/>
-[...29 lines deleted...]
-    <mergeCell ref="J5:K7"/>
+    <mergeCell ref="A99:B99"/>
+    <mergeCell ref="C99:F99"/>
+    <mergeCell ref="G99:K99"/>
+    <mergeCell ref="A100:B100"/>
+    <mergeCell ref="C100:F100"/>
+    <mergeCell ref="G100:K100"/>
+    <mergeCell ref="A97:B97"/>
+    <mergeCell ref="C97:F97"/>
+    <mergeCell ref="G97:K97"/>
+    <mergeCell ref="A98:B98"/>
+    <mergeCell ref="C98:F98"/>
+    <mergeCell ref="G98:K98"/>
+    <mergeCell ref="A95:B95"/>
+    <mergeCell ref="C95:F95"/>
+    <mergeCell ref="G95:K95"/>
+    <mergeCell ref="A96:B96"/>
+    <mergeCell ref="C96:F96"/>
+    <mergeCell ref="G96:K96"/>
+    <mergeCell ref="A93:B93"/>
+    <mergeCell ref="C93:F93"/>
+    <mergeCell ref="G93:K93"/>
+    <mergeCell ref="A94:B94"/>
+    <mergeCell ref="C94:F94"/>
+    <mergeCell ref="G94:K94"/>
+    <mergeCell ref="A91:B91"/>
+    <mergeCell ref="C91:F91"/>
+    <mergeCell ref="G91:K91"/>
+    <mergeCell ref="A92:B92"/>
+    <mergeCell ref="C92:F92"/>
+    <mergeCell ref="G92:K92"/>
+    <mergeCell ref="A89:B89"/>
+    <mergeCell ref="C89:F89"/>
+    <mergeCell ref="G89:K89"/>
+    <mergeCell ref="A90:B90"/>
+    <mergeCell ref="C90:F90"/>
+    <mergeCell ref="G90:K90"/>
+    <mergeCell ref="A87:B87"/>
+    <mergeCell ref="C87:F87"/>
+    <mergeCell ref="G87:K87"/>
+    <mergeCell ref="A88:B88"/>
+    <mergeCell ref="C88:F88"/>
+    <mergeCell ref="G88:K88"/>
+    <mergeCell ref="A85:B85"/>
+    <mergeCell ref="C85:F85"/>
+    <mergeCell ref="G85:K85"/>
+    <mergeCell ref="A86:B86"/>
+    <mergeCell ref="C86:F86"/>
+    <mergeCell ref="G86:K86"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="C83:F83"/>
+    <mergeCell ref="G83:K83"/>
+    <mergeCell ref="A84:B84"/>
+    <mergeCell ref="C84:F84"/>
+    <mergeCell ref="G84:K84"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="C81:F81"/>
+    <mergeCell ref="G81:K81"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="C82:F82"/>
+    <mergeCell ref="G82:K82"/>
+    <mergeCell ref="C79:F79"/>
+    <mergeCell ref="G79:K79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="C80:F80"/>
+    <mergeCell ref="G80:K80"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="C72:F72"/>
+    <mergeCell ref="G72:K72"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="C77:F77"/>
+    <mergeCell ref="G77:K77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="C78:F78"/>
+    <mergeCell ref="G78:K78"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="C75:F75"/>
+    <mergeCell ref="G75:K75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="C76:F76"/>
+    <mergeCell ref="G76:K76"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="G62:K62"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="C69:F69"/>
+    <mergeCell ref="G69:K69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:F70"/>
+    <mergeCell ref="G70:K70"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="C67:F67"/>
+    <mergeCell ref="G67:K67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="C68:F68"/>
+    <mergeCell ref="G68:K68"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:F59"/>
+    <mergeCell ref="G59:K59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:F60"/>
+    <mergeCell ref="G60:K60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="G55:K55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:F56"/>
+    <mergeCell ref="G56:K56"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="G61:K61"/>
+    <mergeCell ref="A106:K106"/>
+    <mergeCell ref="A105:K105"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C63:F63"/>
+    <mergeCell ref="G63:K63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="C64:F64"/>
+    <mergeCell ref="G64:K64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="C65:F65"/>
+    <mergeCell ref="G65:K65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="C66:F66"/>
+    <mergeCell ref="G66:K66"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="C73:F73"/>
+    <mergeCell ref="G73:K73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C74:F74"/>
+    <mergeCell ref="G74:K74"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="C71:F71"/>
+    <mergeCell ref="G71:K71"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="G54:K54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:F47"/>
+    <mergeCell ref="C46:F46"/>
+    <mergeCell ref="G46:K46"/>
+    <mergeCell ref="G47:K47"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="C51:F51"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="G48:K48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="G50:K50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="G51:K51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="C52:F52"/>
+    <mergeCell ref="G52:K52"/>
     <mergeCell ref="A120:K120"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A39:K39"/>
     <mergeCell ref="A108:K108"/>
     <mergeCell ref="A104:K104"/>
     <mergeCell ref="A107:K107"/>
     <mergeCell ref="A113:K113"/>
     <mergeCell ref="A114:K114"/>
     <mergeCell ref="A117:F117"/>
     <mergeCell ref="G117:K118"/>
     <mergeCell ref="B118:F118"/>
     <mergeCell ref="A103:K103"/>
     <mergeCell ref="A109:C111"/>
     <mergeCell ref="D109:K111"/>
     <mergeCell ref="A115:K115"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="C57:F57"/>
     <mergeCell ref="G57:K57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="C58:F58"/>
     <mergeCell ref="G58:K58"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:F53"/>
     <mergeCell ref="G53:K53"/>
-    <mergeCell ref="A54:B54"/>
-[...155 lines deleted...]
-    <mergeCell ref="G98:K98"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="J1:K1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="I13:K13"/>
+    <mergeCell ref="I14:K14"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="I16:K16"/>
+    <mergeCell ref="C19:K19"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="C18:K18"/>
+    <mergeCell ref="J5:K7"/>
+    <mergeCell ref="C20:K20"/>
+    <mergeCell ref="C28:K28"/>
+    <mergeCell ref="A35:K35"/>
+    <mergeCell ref="C32:K32"/>
+    <mergeCell ref="A41:K41"/>
+    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="C30:K30"/>
+    <mergeCell ref="C31:K31"/>
+    <mergeCell ref="C21:J21"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="I24:K24"/>
   </mergeCells>
   <conditionalFormatting sqref="A108">
     <cfRule type="containsBlanks" dxfId="3" priority="4">
       <formula>LEN(TRIM(A108))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A103:K107">
     <cfRule type="containsBlanks" dxfId="2" priority="1">
       <formula>LEN(TRIM(A103))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C28">
     <cfRule type="containsBlanks" dxfId="1" priority="5">
       <formula>LEN(TRIM(C28))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J1:K1">
     <cfRule type="containsBlanks" dxfId="0" priority="3">
       <formula>LEN(TRIM(J1))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="J5" r:id="rId1" xr:uid="{9DB98BDE-7E1F-444D-BF37-E0F4463D90CD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F55DF748-A419-4A38-B9C3-7AE9D48286A1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B82"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="140" zoomScaleNormal="85" zoomScaleSheetLayoutView="140" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="12.6" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="167" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.5703125" style="167"/>
+    <col min="1" max="1" width="14.109375" style="153" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="119.44140625" style="153" customWidth="1"/>
+    <col min="3" max="16384" width="8.5546875" style="153"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="A2" s="210" t="s">
+    <row r="1" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A1" s="151"/>
+      <c r="B1" s="152"/>
+    </row>
+    <row r="2" spans="1:2" ht="25.2" x14ac:dyDescent="0.2">
+      <c r="A2" s="190" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="169" t="str">
+      <c r="B2" s="155" t="str">
         <f ca="1">CELL("filename")</f>
-        <v>\\elwood.nist.gov\680\NIST_Projects\OWM\Lab_Prgm\Proficiency Testing Prgm\Quality Documents\PT Templates\[PTT01_PT-Plan-template_20260708.xlsx]Revision Data</v>
-[...3 lines deleted...]
-      <c r="A3" s="210" t="s">
+        <v>\\elwood.nist.gov\680\NIST_Projects\OWM\Lab_Prgm\Proficiency Testing Prgm\Quality Documents\PT Templates\[PTT01_PT-Plan-template_20260708.xlsx]LookupTables</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="27.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="190" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="209" t="s">
-        <v>1480</v>
+      <c r="B3" s="189" t="s">
+        <v>1478</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="182.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="170" t="s">
+      <c r="A4" s="156" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="171" t="s">
+      <c r="B4" s="157" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="69.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="172" t="s">
+      <c r="A5" s="158" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="173" t="s">
+      <c r="B5" s="159" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="18.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="175"/>
+    <row r="6" spans="1:2" ht="18.899999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="160"/>
+      <c r="B6" s="161"/>
     </row>
     <row r="7" spans="1:2" ht="54" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="197" t="s">
+      <c r="A7" s="183" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="198" t="s">
+      <c r="B7" s="184" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A8" s="20">
+    <row r="8" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="2">
         <v>1</v>
       </c>
-      <c r="B8" s="204" t="s">
+      <c r="B8" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A9" s="20">
+    <row r="9" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="2">
         <v>2</v>
       </c>
-      <c r="B9" s="204" t="s">
+      <c r="B9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="45" x14ac:dyDescent="0.2">
-      <c r="A10" s="20">
+    <row r="10" spans="1:2" ht="43.2" x14ac:dyDescent="0.2">
+      <c r="A10" s="2">
         <v>3</v>
       </c>
-      <c r="B10" s="205" t="s">
+      <c r="B10" s="187" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A11" s="20">
+    <row r="11" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="2">
         <v>4</v>
       </c>
-      <c r="B11" s="206" t="s">
+      <c r="B11" s="63" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A12" s="20">
+    <row r="12" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="2">
         <v>5</v>
       </c>
-      <c r="B12" s="206" t="s">
+      <c r="B12" s="63" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A13" s="20">
+    <row r="13" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="2">
         <v>6</v>
       </c>
-      <c r="B13" s="206" t="s">
+      <c r="B13" s="63" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="51" x14ac:dyDescent="0.2">
-      <c r="A14" s="207">
+    <row r="14" spans="1:2" ht="52.8" x14ac:dyDescent="0.2">
+      <c r="A14" s="188">
         <v>7</v>
       </c>
-      <c r="B14" s="208" t="s">
+      <c r="B14" s="189" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="45" x14ac:dyDescent="0.25">
-      <c r="A15" s="20">
+    <row r="15" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="2">
         <v>8</v>
       </c>
-      <c r="B15" s="206" t="s">
+      <c r="B15" s="63" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A16" s="199">
+    <row r="16" spans="1:2" ht="26.4" x14ac:dyDescent="0.2">
+      <c r="A16" s="185">
         <v>9</v>
       </c>
-      <c r="B16" s="200" t="s">
+      <c r="B16" s="152" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="B20" s="200"/>
+    <row r="17" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A17" s="186"/>
+      <c r="B17" s="152"/>
+    </row>
+    <row r="18" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A18" s="186"/>
+      <c r="B18" s="152"/>
+    </row>
+    <row r="19" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A19" s="186"/>
+      <c r="B19" s="152"/>
+    </row>
+    <row r="20" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A20" s="186"/>
+      <c r="B20" s="152"/>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A21" s="201"/>
-[...12 lines deleted...]
-      <c r="B24" s="200"/>
+      <c r="A21" s="186"/>
+      <c r="B21" s="162"/>
+    </row>
+    <row r="22" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A22" s="186"/>
+      <c r="B22" s="152"/>
+    </row>
+    <row r="23" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A23" s="186"/>
+      <c r="B23" s="152"/>
+    </row>
+    <row r="24" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A24" s="186"/>
+      <c r="B24" s="152"/>
     </row>
     <row r="25" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="201"/>
-[...4 lines deleted...]
-      <c r="B26" s="200"/>
+      <c r="A25" s="186"/>
+      <c r="B25" s="152"/>
+    </row>
+    <row r="26" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A26" s="186"/>
+      <c r="B26" s="152"/>
     </row>
     <row r="27" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="201"/>
-      <c r="B27" s="200"/>
+      <c r="A27" s="186"/>
+      <c r="B27" s="152"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A28" s="201"/>
-      <c r="B28" s="203"/>
+      <c r="A28" s="186"/>
     </row>
     <row r="29" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="201"/>
-      <c r="B29" s="200"/>
+      <c r="A29" s="186"/>
+      <c r="B29" s="152"/>
     </row>
     <row r="30" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="201"/>
-      <c r="B30" s="200"/>
+      <c r="A30" s="186"/>
+      <c r="B30" s="152"/>
     </row>
     <row r="31" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="201"/>
-      <c r="B31" s="200"/>
+      <c r="A31" s="186"/>
+      <c r="B31" s="152"/>
     </row>
     <row r="32" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="201"/>
-      <c r="B32" s="200"/>
+      <c r="A32" s="186"/>
+      <c r="B32" s="152"/>
     </row>
     <row r="33" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="201"/>
-      <c r="B33" s="200"/>
+      <c r="A33" s="186"/>
+      <c r="B33" s="152"/>
     </row>
     <row r="34" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="201"/>
-      <c r="B34" s="200"/>
+      <c r="A34" s="186"/>
+      <c r="B34" s="152"/>
     </row>
     <row r="35" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="201"/>
-      <c r="B35" s="200"/>
+      <c r="A35" s="186"/>
+      <c r="B35" s="152"/>
     </row>
     <row r="36" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="165"/>
-      <c r="B36" s="176"/>
+      <c r="A36" s="151"/>
+      <c r="B36" s="162"/>
     </row>
     <row r="37" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="165"/>
-      <c r="B37" s="166"/>
+      <c r="A37" s="151"/>
+      <c r="B37" s="152"/>
     </row>
     <row r="38" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="165"/>
-      <c r="B38" s="176"/>
+      <c r="A38" s="151"/>
+      <c r="B38" s="162"/>
     </row>
     <row r="39" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="165"/>
-      <c r="B39" s="166"/>
+      <c r="A39" s="151"/>
+      <c r="B39" s="152"/>
     </row>
     <row r="40" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="165"/>
-      <c r="B40" s="176"/>
+      <c r="A40" s="151"/>
+      <c r="B40" s="162"/>
     </row>
     <row r="41" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="165"/>
+      <c r="A41" s="151"/>
     </row>
     <row r="42" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="168"/>
+      <c r="A42" s="154"/>
     </row>
     <row r="43" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="165"/>
-[...4 lines deleted...]
-      <c r="B44" s="178"/>
+      <c r="A43" s="151"/>
+      <c r="B43" s="152"/>
+    </row>
+    <row r="44" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="163"/>
+      <c r="B44" s="164"/>
     </row>
     <row r="45" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="179"/>
-      <c r="B45" s="166"/>
+      <c r="A45" s="165"/>
+      <c r="B45" s="152"/>
     </row>
     <row r="46" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="179"/>
-      <c r="B46" s="166"/>
+      <c r="A46" s="165"/>
+      <c r="B46" s="152"/>
     </row>
     <row r="47" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="179"/>
-      <c r="B47" s="166"/>
+      <c r="A47" s="165"/>
+      <c r="B47" s="152"/>
     </row>
     <row r="48" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="179"/>
-      <c r="B48" s="166"/>
+      <c r="A48" s="165"/>
+      <c r="B48" s="152"/>
     </row>
     <row r="49" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="179"/>
-      <c r="B49" s="166"/>
+      <c r="A49" s="165"/>
+      <c r="B49" s="152"/>
     </row>
     <row r="50" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="179"/>
-      <c r="B50" s="166"/>
+      <c r="A50" s="165"/>
+      <c r="B50" s="152"/>
     </row>
     <row r="51" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="179"/>
-      <c r="B51" s="166"/>
+      <c r="A51" s="165"/>
+      <c r="B51" s="152"/>
     </row>
     <row r="52" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="179"/>
-      <c r="B52" s="166"/>
+      <c r="A52" s="165"/>
+      <c r="B52" s="152"/>
     </row>
     <row r="53" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="179"/>
-      <c r="B53" s="166"/>
+      <c r="A53" s="165"/>
+      <c r="B53" s="152"/>
     </row>
     <row r="54" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="179"/>
-      <c r="B54" s="166"/>
+      <c r="A54" s="165"/>
+      <c r="B54" s="152"/>
     </row>
     <row r="55" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="179"/>
-      <c r="B55" s="166"/>
+      <c r="A55" s="165"/>
+      <c r="B55" s="152"/>
     </row>
     <row r="56" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="179"/>
-      <c r="B56" s="166"/>
+      <c r="A56" s="165"/>
+      <c r="B56" s="152"/>
     </row>
     <row r="57" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="166"/>
+      <c r="B58" s="152"/>
     </row>
     <row r="59" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="166"/>
+      <c r="B59" s="152"/>
     </row>
     <row r="60" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="166"/>
+      <c r="B60" s="152"/>
     </row>
     <row r="61" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="166" t="s">
+      <c r="B61" s="152" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="B72" s="180" t="s">
+    <row r="64" spans="1:2" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B64" s="152"/>
+    </row>
+    <row r="71" spans="2:2" ht="13.2" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="72" spans="2:2" ht="13.2" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="166" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="73" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B73" s="181" t="s">
+    <row r="73" spans="2:2" ht="25.2" x14ac:dyDescent="0.2">
+      <c r="B73" s="167" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="74" spans="2:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B74" s="182" t="s">
+      <c r="B74" s="168" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="75" spans="2:2" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="182" t="s">
+      <c r="B75" s="168" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76" spans="2:2" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="182" t="s">
+      <c r="B76" s="168" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="77" spans="2:2" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="182" t="s">
+      <c r="B77" s="168" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="2:2" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B78" s="182" t="s">
+      <c r="B78" s="168" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="79" spans="2:2" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B79" s="182" t="s">
+      <c r="B79" s="168" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="80" spans="2:2" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="182" t="s">
+      <c r="B80" s="168" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="81" spans="2:2" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B81" s="183" t="s">
+      <c r="B81" s="169" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="82" spans="2:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
+    <row r="82" spans="2:2" ht="13.2" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A5" r:id="rId1" xr:uid="{1B12D1B2-CE38-4D1E-8EBA-AF10C7658AEC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup scale="66" fitToHeight="0" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>&amp;L&amp;F&amp;R&amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABBF9B19-D111-4271-8ECA-3D5B6F15F28E}">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="130" zoomScaleNormal="140" zoomScalePageLayoutView="130" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="237" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="225" hidden="1"/>
+    <col min="1" max="1" width="6.44140625" style="217" customWidth="1"/>
+    <col min="2" max="2" width="48.5546875" style="217" customWidth="1"/>
+    <col min="3" max="3" width="9.5546875" style="219" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" style="222" customWidth="1"/>
+    <col min="5" max="5" width="15.44140625" style="222" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="205" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="259" t="s">
+    <row r="1" spans="1:8" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="238" t="s">
         <v>652</v>
       </c>
-      <c r="E1" s="258" t="s">
+      <c r="E1" s="237" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="224" t="s">
+    <row r="2" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="204" t="s">
         <v>632</v>
       </c>
-      <c r="B2" s="529"/>
-[...1 lines deleted...]
-      <c r="D2" s="260" t="s">
+      <c r="B2" s="487"/>
+      <c r="C2" s="488"/>
+      <c r="D2" s="239" t="s">
         <v>482</v>
       </c>
-      <c r="E2" s="246"/>
-[...3 lines deleted...]
-      <c r="A3" s="531" t="s">
+      <c r="E2" s="226"/>
+      <c r="F2" s="224"/>
+    </row>
+    <row r="3" spans="1:8" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="489" t="s">
         <v>633</v>
       </c>
-      <c r="B3" s="532"/>
-[...12 lines deleted...]
-      <c r="A5" s="226" t="s">
+      <c r="B3" s="490"/>
+      <c r="C3" s="490"/>
+      <c r="D3" s="490"/>
+      <c r="E3" s="491"/>
+    </row>
+    <row r="4" spans="1:8" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="492"/>
+      <c r="B4" s="492"/>
+      <c r="C4" s="492"/>
+      <c r="D4" s="492"/>
+      <c r="E4" s="492"/>
+    </row>
+    <row r="5" spans="1:8" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="206" t="s">
         <v>556</v>
       </c>
-      <c r="B5" s="245" t="s">
+      <c r="B5" s="225" t="s">
         <v>557</v>
       </c>
-      <c r="C5" s="245" t="s">
+      <c r="C5" s="225" t="s">
         <v>558</v>
       </c>
-      <c r="D5" s="535" t="s">
+      <c r="D5" s="493" t="s">
         <v>634</v>
       </c>
-      <c r="E5" s="536"/>
-[...2 lines deleted...]
-      <c r="A6" s="524" t="s">
+      <c r="E5" s="494"/>
+    </row>
+    <row r="6" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="484" t="s">
         <v>559</v>
       </c>
-      <c r="B6" s="227" t="s">
+      <c r="B6" s="207" t="s">
         <v>560</v>
       </c>
-      <c r="C6" s="228"/>
-[...5 lines deleted...]
-      <c r="B7" s="227" t="s">
+      <c r="C6" s="208"/>
+      <c r="D6" s="482"/>
+      <c r="E6" s="483"/>
+    </row>
+    <row r="7" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="485"/>
+      <c r="B7" s="207" t="s">
         <v>561</v>
       </c>
-      <c r="C7" s="228"/>
-[...5 lines deleted...]
-      <c r="B8" s="227" t="s">
+      <c r="C7" s="208"/>
+      <c r="D7" s="482"/>
+      <c r="E7" s="483"/>
+    </row>
+    <row r="8" spans="1:8" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="485"/>
+      <c r="B8" s="207" t="s">
         <v>562</v>
       </c>
-      <c r="C8" s="228"/>
-[...2 lines deleted...]
-      <c r="H8" s="225" t="s">
+      <c r="C8" s="208"/>
+      <c r="D8" s="482"/>
+      <c r="E8" s="483"/>
+      <c r="H8" s="205" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="227" t="s">
+    <row r="9" spans="1:8" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="485"/>
+      <c r="B9" s="207" t="s">
         <v>564</v>
       </c>
-      <c r="C9" s="228"/>
-[...2 lines deleted...]
-      <c r="H9" s="229" t="s">
+      <c r="C9" s="208"/>
+      <c r="D9" s="482"/>
+      <c r="E9" s="483"/>
+      <c r="H9" s="209" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="227" t="s">
+    <row r="10" spans="1:8" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="485"/>
+      <c r="B10" s="207" t="s">
         <v>566</v>
       </c>
-      <c r="C10" s="228"/>
-[...2 lines deleted...]
-      <c r="H10" s="225" t="s">
+      <c r="C10" s="208"/>
+      <c r="D10" s="482"/>
+      <c r="E10" s="483"/>
+      <c r="H10" s="205" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B11" s="227" t="s">
+    <row r="11" spans="1:8" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="485"/>
+      <c r="B11" s="207" t="s">
         <v>568</v>
       </c>
-      <c r="C11" s="228"/>
-[...5 lines deleted...]
-      <c r="B12" s="227" t="s">
+      <c r="C11" s="208"/>
+      <c r="D11" s="482"/>
+      <c r="E11" s="483"/>
+    </row>
+    <row r="12" spans="1:8" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="485"/>
+      <c r="B12" s="207" t="s">
         <v>569</v>
       </c>
-      <c r="C12" s="228"/>
-[...5 lines deleted...]
-      <c r="B13" s="227" t="s">
+      <c r="C12" s="208"/>
+      <c r="D12" s="482"/>
+      <c r="E12" s="483"/>
+    </row>
+    <row r="13" spans="1:8" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="485"/>
+      <c r="B13" s="207" t="s">
         <v>570</v>
       </c>
-      <c r="C13" s="228"/>
-[...5 lines deleted...]
-      <c r="B14" s="227" t="s">
+      <c r="C13" s="208"/>
+      <c r="D13" s="482"/>
+      <c r="E13" s="483"/>
+    </row>
+    <row r="14" spans="1:8" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="485"/>
+      <c r="B14" s="207" t="s">
         <v>571</v>
       </c>
-      <c r="C14" s="228"/>
-[...5 lines deleted...]
-      <c r="B15" s="227" t="s">
+      <c r="C14" s="208"/>
+      <c r="D14" s="482"/>
+      <c r="E14" s="483"/>
+    </row>
+    <row r="15" spans="1:8" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="485"/>
+      <c r="B15" s="207" t="s">
         <v>572</v>
       </c>
-      <c r="C15" s="228"/>
-[...5 lines deleted...]
-      <c r="B16" s="227" t="s">
+      <c r="C15" s="208"/>
+      <c r="D15" s="482"/>
+      <c r="E15" s="483"/>
+    </row>
+    <row r="16" spans="1:8" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="485"/>
+      <c r="B16" s="207" t="s">
         <v>573</v>
       </c>
-      <c r="C16" s="228"/>
-[...5 lines deleted...]
-      <c r="B17" s="227" t="s">
+      <c r="C16" s="208"/>
+      <c r="D16" s="482"/>
+      <c r="E16" s="483"/>
+    </row>
+    <row r="17" spans="1:5" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="485"/>
+      <c r="B17" s="207" t="s">
         <v>574</v>
       </c>
-      <c r="C17" s="228"/>
-[...5 lines deleted...]
-      <c r="B18" s="227" t="s">
+      <c r="C17" s="208"/>
+      <c r="D17" s="482"/>
+      <c r="E17" s="483"/>
+    </row>
+    <row r="18" spans="1:5" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="485"/>
+      <c r="B18" s="207" t="s">
         <v>575</v>
       </c>
-      <c r="C18" s="228"/>
-[...5 lines deleted...]
-      <c r="B19" s="227" t="s">
+      <c r="C18" s="208"/>
+      <c r="D18" s="482"/>
+      <c r="E18" s="483"/>
+    </row>
+    <row r="19" spans="1:5" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="485"/>
+      <c r="B19" s="207" t="s">
         <v>576</v>
       </c>
-      <c r="C19" s="228"/>
-[...5 lines deleted...]
-      <c r="B20" s="227" t="s">
+      <c r="C19" s="208"/>
+      <c r="D19" s="482"/>
+      <c r="E19" s="483"/>
+    </row>
+    <row r="20" spans="1:5" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="485"/>
+      <c r="B20" s="207" t="s">
         <v>577</v>
       </c>
-      <c r="C20" s="228"/>
-[...5 lines deleted...]
-      <c r="B21" s="227" t="s">
+      <c r="C20" s="208"/>
+      <c r="D20" s="482"/>
+      <c r="E20" s="483"/>
+    </row>
+    <row r="21" spans="1:5" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="485"/>
+      <c r="B21" s="207" t="s">
         <v>578</v>
       </c>
-      <c r="C21" s="228"/>
-[...5 lines deleted...]
-      <c r="B22" s="227" t="s">
+      <c r="C21" s="208"/>
+      <c r="D21" s="482"/>
+      <c r="E21" s="483"/>
+    </row>
+    <row r="22" spans="1:5" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="486"/>
+      <c r="B22" s="207" t="s">
         <v>579</v>
       </c>
-      <c r="C22" s="228"/>
-[...4 lines deleted...]
-      <c r="A23" s="524" t="s">
+      <c r="C22" s="208"/>
+      <c r="D22" s="482"/>
+      <c r="E22" s="483"/>
+    </row>
+    <row r="23" spans="1:5" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="484" t="s">
         <v>580</v>
       </c>
-      <c r="B23" s="227" t="s">
+      <c r="B23" s="207" t="s">
         <v>581</v>
       </c>
-      <c r="C23" s="228"/>
-[...5 lines deleted...]
-      <c r="B24" s="227" t="s">
+      <c r="C23" s="208"/>
+      <c r="D23" s="482"/>
+      <c r="E23" s="483"/>
+    </row>
+    <row r="24" spans="1:5" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="485"/>
+      <c r="B24" s="207" t="s">
         <v>582</v>
       </c>
-      <c r="C24" s="228"/>
-[...5 lines deleted...]
-      <c r="B25" s="227" t="s">
+      <c r="C24" s="208"/>
+      <c r="D24" s="482"/>
+      <c r="E24" s="483"/>
+    </row>
+    <row r="25" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="485"/>
+      <c r="B25" s="207" t="s">
         <v>583</v>
       </c>
-      <c r="C25" s="228"/>
-[...5 lines deleted...]
-      <c r="B26" s="227" t="s">
+      <c r="C25" s="208"/>
+      <c r="D25" s="482"/>
+      <c r="E25" s="483"/>
+    </row>
+    <row r="26" spans="1:5" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="486"/>
+      <c r="B26" s="207" t="s">
         <v>584</v>
       </c>
-      <c r="C26" s="228"/>
-[...4 lines deleted...]
-      <c r="A27" s="524" t="s">
+      <c r="C26" s="208"/>
+      <c r="D26" s="482"/>
+      <c r="E26" s="483"/>
+    </row>
+    <row r="27" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="484" t="s">
         <v>585</v>
       </c>
-      <c r="B27" s="227" t="s">
+      <c r="B27" s="207" t="s">
         <v>586</v>
       </c>
-      <c r="C27" s="228"/>
-[...5 lines deleted...]
-      <c r="B28" s="227" t="s">
+      <c r="C27" s="208"/>
+      <c r="D27" s="482"/>
+      <c r="E27" s="483"/>
+    </row>
+    <row r="28" spans="1:5" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="485"/>
+      <c r="B28" s="207" t="s">
         <v>587</v>
       </c>
-      <c r="C28" s="228"/>
-[...5 lines deleted...]
-      <c r="B29" s="227" t="s">
+      <c r="C28" s="208"/>
+      <c r="D28" s="482"/>
+      <c r="E28" s="483"/>
+    </row>
+    <row r="29" spans="1:5" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="485"/>
+      <c r="B29" s="207" t="s">
         <v>588</v>
       </c>
-      <c r="C29" s="228"/>
-[...5 lines deleted...]
-      <c r="B30" s="227" t="s">
+      <c r="C29" s="208"/>
+      <c r="D29" s="482"/>
+      <c r="E29" s="483"/>
+    </row>
+    <row r="30" spans="1:5" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="486"/>
+      <c r="B30" s="207" t="s">
         <v>589</v>
       </c>
-      <c r="C30" s="228"/>
-[...4 lines deleted...]
-      <c r="A31" s="524" t="s">
+      <c r="C30" s="208"/>
+      <c r="D30" s="482"/>
+      <c r="E30" s="483"/>
+    </row>
+    <row r="31" spans="1:5" ht="47.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="484" t="s">
         <v>590</v>
       </c>
-      <c r="B31" s="230" t="s">
+      <c r="B31" s="210" t="s">
         <v>591</v>
       </c>
-      <c r="C31" s="228"/>
-[...5 lines deleted...]
-      <c r="B32" s="227" t="s">
+      <c r="C31" s="208"/>
+      <c r="D31" s="482"/>
+      <c r="E31" s="483"/>
+    </row>
+    <row r="32" spans="1:5" ht="47.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="485"/>
+      <c r="B32" s="207" t="s">
         <v>592</v>
       </c>
-      <c r="C32" s="228"/>
-[...5 lines deleted...]
-      <c r="B33" s="227" t="s">
+      <c r="C32" s="208"/>
+      <c r="D32" s="482"/>
+      <c r="E32" s="483"/>
+    </row>
+    <row r="33" spans="1:5" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="486"/>
+      <c r="B33" s="207" t="s">
         <v>593</v>
       </c>
-      <c r="C33" s="228"/>
-[...4 lines deleted...]
-      <c r="A34" s="524" t="s">
+      <c r="C33" s="208"/>
+      <c r="D33" s="482"/>
+      <c r="E33" s="483"/>
+    </row>
+    <row r="34" spans="1:5" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="484" t="s">
         <v>594</v>
       </c>
-      <c r="B34" s="227" t="s">
+      <c r="B34" s="207" t="s">
         <v>595</v>
       </c>
-      <c r="C34" s="228"/>
-[...5 lines deleted...]
-      <c r="B35" s="227" t="s">
+      <c r="C34" s="208"/>
+      <c r="D34" s="482"/>
+      <c r="E34" s="483"/>
+    </row>
+    <row r="35" spans="1:5" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="485"/>
+      <c r="B35" s="207" t="s">
         <v>596</v>
       </c>
-      <c r="C35" s="228"/>
-[...5 lines deleted...]
-      <c r="B36" s="227" t="s">
+      <c r="C35" s="208"/>
+      <c r="D35" s="482"/>
+      <c r="E35" s="483"/>
+    </row>
+    <row r="36" spans="1:5" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="485"/>
+      <c r="B36" s="207" t="s">
         <v>597</v>
       </c>
-      <c r="C36" s="228"/>
-[...5 lines deleted...]
-      <c r="B37" s="227" t="s">
+      <c r="C36" s="208"/>
+      <c r="D36" s="482"/>
+      <c r="E36" s="483"/>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="485"/>
+      <c r="B37" s="207" t="s">
         <v>598</v>
       </c>
-      <c r="C37" s="228"/>
-[...5 lines deleted...]
-      <c r="B38" s="227" t="s">
+      <c r="C37" s="208"/>
+      <c r="D37" s="482"/>
+      <c r="E37" s="483"/>
+    </row>
+    <row r="38" spans="1:5" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="485"/>
+      <c r="B38" s="207" t="s">
         <v>599</v>
       </c>
-      <c r="C38" s="228"/>
-[...5 lines deleted...]
-      <c r="B39" s="227" t="s">
+      <c r="C38" s="208"/>
+      <c r="D38" s="482"/>
+      <c r="E38" s="483"/>
+    </row>
+    <row r="39" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="485"/>
+      <c r="B39" s="207" t="s">
         <v>600</v>
       </c>
-      <c r="C39" s="228"/>
-[...5 lines deleted...]
-      <c r="B40" s="227" t="s">
+      <c r="C39" s="208"/>
+      <c r="D39" s="482"/>
+      <c r="E39" s="483"/>
+    </row>
+    <row r="40" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="485"/>
+      <c r="B40" s="207" t="s">
         <v>601</v>
       </c>
-      <c r="C40" s="228"/>
-[...5 lines deleted...]
-      <c r="B41" s="227" t="s">
+      <c r="C40" s="208"/>
+      <c r="D40" s="482"/>
+      <c r="E40" s="483"/>
+    </row>
+    <row r="41" spans="1:5" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="485"/>
+      <c r="B41" s="207" t="s">
         <v>602</v>
       </c>
-      <c r="C41" s="228"/>
-[...5 lines deleted...]
-      <c r="B42" s="227" t="s">
+      <c r="C41" s="208"/>
+      <c r="D41" s="482"/>
+      <c r="E41" s="483"/>
+    </row>
+    <row r="42" spans="1:5" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="486"/>
+      <c r="B42" s="207" t="s">
         <v>603</v>
       </c>
-      <c r="C42" s="228"/>
-[...4 lines deleted...]
-      <c r="A43" s="524" t="s">
+      <c r="C42" s="208"/>
+      <c r="D42" s="482"/>
+      <c r="E42" s="483"/>
+    </row>
+    <row r="43" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="484" t="s">
         <v>604</v>
       </c>
-      <c r="B43" s="227" t="s">
+      <c r="B43" s="207" t="s">
         <v>605</v>
       </c>
-      <c r="C43" s="228"/>
-[...5 lines deleted...]
-      <c r="B44" s="227" t="s">
+      <c r="C43" s="208"/>
+      <c r="D43" s="482"/>
+      <c r="E43" s="483"/>
+    </row>
+    <row r="44" spans="1:5" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="485"/>
+      <c r="B44" s="207" t="s">
         <v>606</v>
       </c>
-      <c r="C44" s="228"/>
-[...5 lines deleted...]
-      <c r="B45" s="227" t="s">
+      <c r="C44" s="208"/>
+      <c r="D44" s="482"/>
+      <c r="E44" s="483"/>
+    </row>
+    <row r="45" spans="1:5" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="485"/>
+      <c r="B45" s="207" t="s">
         <v>607</v>
       </c>
-      <c r="C45" s="228"/>
-[...5 lines deleted...]
-      <c r="B46" s="227" t="s">
+      <c r="C45" s="208"/>
+      <c r="D45" s="482"/>
+      <c r="E45" s="483"/>
+    </row>
+    <row r="46" spans="1:5" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="486"/>
+      <c r="B46" s="207" t="s">
         <v>608</v>
       </c>
-      <c r="C46" s="228"/>
-[...4 lines deleted...]
-      <c r="A47" s="524" t="s">
+      <c r="C46" s="208"/>
+      <c r="D46" s="482"/>
+      <c r="E46" s="483"/>
+    </row>
+    <row r="47" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="484" t="s">
         <v>609</v>
       </c>
-      <c r="B47" s="227" t="s">
+      <c r="B47" s="207" t="s">
         <v>610</v>
       </c>
-      <c r="C47" s="228"/>
-[...5 lines deleted...]
-      <c r="B48" s="227" t="s">
+      <c r="C47" s="208"/>
+      <c r="D47" s="482"/>
+      <c r="E47" s="483"/>
+    </row>
+    <row r="48" spans="1:5" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="485"/>
+      <c r="B48" s="207" t="s">
         <v>611</v>
       </c>
-      <c r="C48" s="228"/>
-[...5 lines deleted...]
-      <c r="B49" s="227" t="s">
+      <c r="C48" s="208"/>
+      <c r="D48" s="482"/>
+      <c r="E48" s="483"/>
+    </row>
+    <row r="49" spans="1:5" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="486"/>
+      <c r="B49" s="207" t="s">
         <v>612</v>
       </c>
-      <c r="C49" s="228"/>
-[...4 lines deleted...]
-      <c r="A50" s="243" t="s">
+      <c r="C49" s="208"/>
+      <c r="D49" s="482"/>
+      <c r="E49" s="483"/>
+    </row>
+    <row r="50" spans="1:5" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="223" t="s">
         <v>613</v>
       </c>
-      <c r="B50" s="227" t="s">
+      <c r="B50" s="207" t="s">
         <v>614</v>
       </c>
-      <c r="C50" s="228"/>
-[...4 lines deleted...]
-      <c r="A51" s="524" t="s">
+      <c r="C50" s="208"/>
+      <c r="D50" s="482"/>
+      <c r="E50" s="483"/>
+    </row>
+    <row r="51" spans="1:5" ht="81" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="484" t="s">
         <v>615</v>
       </c>
-      <c r="B51" s="227" t="s">
+      <c r="B51" s="207" t="s">
         <v>616</v>
       </c>
-      <c r="C51" s="228"/>
-[...5 lines deleted...]
-      <c r="B52" s="227" t="s">
+      <c r="C51" s="208"/>
+      <c r="D51" s="482"/>
+      <c r="E51" s="483"/>
+    </row>
+    <row r="52" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="486"/>
+      <c r="B52" s="207" t="s">
         <v>617</v>
       </c>
-      <c r="C52" s="228"/>
-[...4 lines deleted...]
-      <c r="A53" s="524" t="s">
+      <c r="C52" s="208"/>
+      <c r="D52" s="482"/>
+      <c r="E52" s="483"/>
+    </row>
+    <row r="53" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="484" t="s">
         <v>618</v>
       </c>
-      <c r="B53" s="227" t="s">
+      <c r="B53" s="207" t="s">
         <v>619</v>
       </c>
-      <c r="C53" s="228"/>
-[...5 lines deleted...]
-      <c r="B54" s="227" t="s">
+      <c r="C53" s="208"/>
+      <c r="D53" s="482"/>
+      <c r="E53" s="483"/>
+    </row>
+    <row r="54" spans="1:5" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="485"/>
+      <c r="B54" s="207" t="s">
         <v>620</v>
       </c>
-      <c r="C54" s="228"/>
-[...5 lines deleted...]
-      <c r="B55" s="227" t="s">
+      <c r="C54" s="208"/>
+      <c r="D54" s="482"/>
+      <c r="E54" s="483"/>
+    </row>
+    <row r="55" spans="1:5" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="485"/>
+      <c r="B55" s="207" t="s">
         <v>621</v>
       </c>
-      <c r="C55" s="228"/>
-[...5 lines deleted...]
-      <c r="B56" s="227" t="s">
+      <c r="C55" s="208"/>
+      <c r="D55" s="482"/>
+      <c r="E55" s="483"/>
+    </row>
+    <row r="56" spans="1:5" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="485"/>
+      <c r="B56" s="207" t="s">
         <v>622</v>
       </c>
-      <c r="C56" s="228"/>
-[...5 lines deleted...]
-      <c r="B57" s="227" t="s">
+      <c r="C56" s="208"/>
+      <c r="D56" s="482"/>
+      <c r="E56" s="483"/>
+    </row>
+    <row r="57" spans="1:5" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="485"/>
+      <c r="B57" s="207" t="s">
         <v>623</v>
       </c>
-      <c r="C57" s="228"/>
-[...5 lines deleted...]
-      <c r="B58" s="227" t="s">
+      <c r="C57" s="208"/>
+      <c r="D57" s="482"/>
+      <c r="E57" s="483"/>
+    </row>
+    <row r="58" spans="1:5" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="486"/>
+      <c r="B58" s="207" t="s">
         <v>624</v>
       </c>
-      <c r="C58" s="231"/>
-[...11 lines deleted...]
-      <c r="A60" s="541" t="s">
+      <c r="C58" s="211"/>
+      <c r="D58" s="482"/>
+      <c r="E58" s="483"/>
+    </row>
+    <row r="59" spans="1:5" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="473"/>
+      <c r="B59" s="473"/>
+      <c r="C59" s="473"/>
+      <c r="D59" s="473"/>
+      <c r="E59" s="473"/>
+    </row>
+    <row r="60" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="474" t="s">
         <v>625</v>
       </c>
-      <c r="B60" s="542"/>
-[...13 lines deleted...]
-      <c r="B62" s="234" t="s">
+      <c r="B60" s="475"/>
+      <c r="C60" s="475"/>
+      <c r="D60" s="475"/>
+      <c r="E60" s="476"/>
+    </row>
+    <row r="61" spans="1:5" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="212"/>
+      <c r="B61" s="212"/>
+      <c r="C61" s="212"/>
+      <c r="D61" s="212"/>
+      <c r="E61" s="212"/>
+    </row>
+    <row r="62" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="213"/>
+      <c r="B62" s="214" t="s">
         <v>626</v>
       </c>
-      <c r="C62" s="235">
+      <c r="C62" s="215">
         <f>COUNTIF(C6:C58, "=Pass")</f>
         <v>0</v>
       </c>
-      <c r="D62" s="236">
+      <c r="D62" s="216">
         <f>C62/53</f>
         <v>0</v>
       </c>
-      <c r="E62" s="233"/>
-[...3 lines deleted...]
-      <c r="B63" s="234" t="s">
+      <c r="E62" s="213"/>
+    </row>
+    <row r="63" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="213"/>
+      <c r="B63" s="214" t="s">
         <v>627</v>
       </c>
-      <c r="C63" s="235">
+      <c r="C63" s="215">
         <f>COUNTIF(C6:C58, "=Fail")</f>
         <v>0</v>
       </c>
-      <c r="D63" s="236">
+      <c r="D63" s="216">
         <f>C63/53</f>
         <v>0</v>
       </c>
-      <c r="E63" s="233"/>
-[...3 lines deleted...]
-      <c r="B64" s="234" t="s">
+      <c r="E63" s="213"/>
+    </row>
+    <row r="64" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="213"/>
+      <c r="B64" s="214" t="s">
         <v>628</v>
       </c>
-      <c r="C64" s="235">
+      <c r="C64" s="215">
         <f>COUNTIF(C6:C58, "=N/A")</f>
         <v>0</v>
       </c>
-      <c r="D64" s="236">
+      <c r="D64" s="216">
         <f>C64/53</f>
         <v>0</v>
       </c>
-      <c r="E64" s="233"/>
-[...9 lines deleted...]
-      <c r="A66" s="541" t="s">
+      <c r="E64" s="213"/>
+    </row>
+    <row r="65" spans="1:5" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="477"/>
+      <c r="B65" s="477"/>
+      <c r="C65" s="477"/>
+      <c r="D65" s="477"/>
+      <c r="E65" s="477"/>
+    </row>
+    <row r="66" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="474" t="s">
         <v>629</v>
       </c>
-      <c r="B66" s="542"/>
-[...31 lines deleted...]
-      <c r="B71" s="240" t="s">
+      <c r="B66" s="475"/>
+      <c r="C66" s="475"/>
+      <c r="D66" s="475"/>
+      <c r="E66" s="476"/>
+    </row>
+    <row r="67" spans="1:5" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="478"/>
+      <c r="B67" s="478"/>
+      <c r="C67" s="478"/>
+      <c r="D67" s="478"/>
+      <c r="E67" s="478"/>
+    </row>
+    <row r="68" spans="1:5" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="479"/>
+      <c r="B68" s="480"/>
+      <c r="C68" s="480"/>
+      <c r="D68" s="480"/>
+      <c r="E68" s="481"/>
+    </row>
+    <row r="69" spans="1:5" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="470"/>
+      <c r="B69" s="470"/>
+      <c r="C69" s="470"/>
+      <c r="D69" s="470"/>
+      <c r="E69" s="470"/>
+    </row>
+    <row r="70" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="218"/>
+      <c r="D70" s="471"/>
+      <c r="E70" s="471"/>
+    </row>
+    <row r="71" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B71" s="220" t="s">
         <v>630</v>
       </c>
-      <c r="C71" s="241"/>
-      <c r="D71" s="539" t="s">
+      <c r="C71" s="221"/>
+      <c r="D71" s="472" t="s">
         <v>631</v>
       </c>
-      <c r="E71" s="539"/>
-[...6 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2"/>
+      <c r="E71" s="472"/>
+    </row>
+    <row r="73" spans="1:5" ht="13.2" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:5" ht="13.2" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="1:5" ht="13.2" x14ac:dyDescent="0.25"/>
+    <row r="76" spans="1:5" ht="13.2" x14ac:dyDescent="0.25"/>
+    <row r="77" spans="1:5" ht="13.2" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:5" ht="13.2" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="75">
-    <mergeCell ref="A69:E69"/>
-[...25 lines deleted...]
-    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="A6:A22"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A27:A30"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="A23:A26"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
     <mergeCell ref="A47:A49"/>
     <mergeCell ref="D47:E47"/>
     <mergeCell ref="D48:E48"/>
     <mergeCell ref="D49:E49"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="A34:A42"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="D40:E40"/>
-    <mergeCell ref="A23:A26"/>
-[...30 lines deleted...]
-    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="A43:A46"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="A53:A58"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="A69:E69"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="A59:E59"/>
+    <mergeCell ref="A60:E60"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A68:E68"/>
   </mergeCells>
   <conditionalFormatting sqref="A2">
     <cfRule type="cellIs" dxfId="31" priority="5" stopIfTrue="1" operator="equal">
       <formula>"Lab: "</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3 A4:D4">
     <cfRule type="cellIs" dxfId="30" priority="6" stopIfTrue="1" operator="equal">
       <formula>"Software Description: "</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B2:C2">
     <cfRule type="cellIs" dxfId="29" priority="3" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C6:C58">
     <cfRule type="cellIs" dxfId="28" priority="8" stopIfTrue="1" operator="equal">
       <formula>"Pass"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="27" priority="9" stopIfTrue="1" operator="equal">
       <formula>"Fail"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="26" priority="10" stopIfTrue="1" operator="equal">
       <formula>""</formula>
@@ -38509,4458 +38147,4136 @@
     <cfRule type="cellIs" dxfId="22" priority="1" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C58" xr:uid="{B0C9D5C1-AF1E-480C-998A-02F0E5D525B7}">
       <formula1>$H$8:$H$10</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="B2:M15"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="190" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="248" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="248"/>
+    <col min="1" max="1" width="4.5546875" style="228" customWidth="1"/>
+    <col min="2" max="2" width="17" style="228" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="228"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B2" s="247" t="s">
+    <row r="2" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B2" s="227" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="3" spans="2:13" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B4" s="247" t="s">
+    <row r="3" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B3" s="227"/>
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B4" s="227" t="s">
         <v>639</v>
       </c>
-      <c r="C4" s="551" t="s">
+      <c r="C4" s="497" t="s">
         <v>642</v>
       </c>
-      <c r="D4" s="551"/>
-[...23 lines deleted...]
-      <c r="B6" s="249" t="s">
+      <c r="D4" s="497"/>
+      <c r="E4" s="497"/>
+      <c r="F4" s="497"/>
+      <c r="G4" s="497"/>
+      <c r="H4" s="497"/>
+      <c r="I4" s="497"/>
+      <c r="J4" s="497"/>
+      <c r="K4" s="497"/>
+      <c r="L4" s="497"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B5" s="227"/>
+      <c r="C5" s="231"/>
+      <c r="D5" s="231"/>
+      <c r="E5" s="231"/>
+      <c r="F5" s="231"/>
+      <c r="G5" s="231"/>
+      <c r="H5" s="231"/>
+      <c r="I5" s="231"/>
+      <c r="J5" s="231"/>
+      <c r="K5" s="231"/>
+      <c r="L5" s="231"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B6" s="229" t="s">
         <v>640</v>
       </c>
-      <c r="C6" s="550" t="s">
+      <c r="C6" s="496" t="s">
         <v>638</v>
       </c>
-      <c r="D6" s="550"/>
-[...12 lines deleted...]
-      <c r="C7" s="549" t="s">
+      <c r="D6" s="496"/>
+      <c r="E6" s="496"/>
+      <c r="F6" s="496"/>
+      <c r="G6" s="496"/>
+      <c r="H6" s="496"/>
+      <c r="I6" s="496"/>
+      <c r="J6" s="496"/>
+      <c r="K6" s="496"/>
+      <c r="L6" s="496"/>
+      <c r="M6" s="229"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B7" s="229"/>
+      <c r="C7" s="495" t="s">
         <v>45</v>
       </c>
-      <c r="D7" s="549"/>
-[...25 lines deleted...]
-      <c r="B9" s="249" t="s">
+      <c r="D7" s="495"/>
+      <c r="E7" s="495"/>
+      <c r="F7" s="495"/>
+      <c r="G7" s="495"/>
+      <c r="H7" s="495"/>
+      <c r="I7" s="495"/>
+      <c r="J7" s="495"/>
+      <c r="K7" s="495"/>
+      <c r="L7" s="495"/>
+      <c r="M7" s="229"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B8" s="229"/>
+      <c r="C8" s="230"/>
+      <c r="D8" s="230"/>
+      <c r="E8" s="230"/>
+      <c r="F8" s="230"/>
+      <c r="G8" s="230"/>
+      <c r="H8" s="230"/>
+      <c r="I8" s="230"/>
+      <c r="J8" s="230"/>
+      <c r="K8" s="230"/>
+      <c r="L8" s="230"/>
+      <c r="M8" s="229"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B9" s="229" t="s">
         <v>650</v>
       </c>
-      <c r="C9" s="552" t="s">
+      <c r="C9" s="498" t="s">
         <v>651</v>
       </c>
-      <c r="D9" s="552"/>
-[...25 lines deleted...]
-      <c r="B11" s="247" t="s">
+      <c r="D9" s="498"/>
+      <c r="E9" s="498"/>
+      <c r="F9" s="498"/>
+      <c r="G9" s="498"/>
+      <c r="H9" s="498"/>
+      <c r="I9" s="498"/>
+      <c r="J9" s="498"/>
+      <c r="K9" s="498"/>
+      <c r="L9" s="498"/>
+      <c r="M9" s="498"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B10" s="229"/>
+      <c r="C10" s="230"/>
+      <c r="D10" s="230"/>
+      <c r="E10" s="230"/>
+      <c r="F10" s="230"/>
+      <c r="G10" s="230"/>
+      <c r="H10" s="230"/>
+      <c r="I10" s="230"/>
+      <c r="J10" s="230"/>
+      <c r="K10" s="230"/>
+      <c r="L10" s="230"/>
+      <c r="M10" s="229"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B11" s="227" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C11" s="228" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B12" s="227"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B13" s="227" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C13" s="228" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B15" s="227" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C15" s="228" t="s">
         <v>1568</v>
       </c>
-      <c r="C11" s="248" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="247" t="s">
+      <c r="F15" s="228" t="s">
         <v>1569</v>
-      </c>
-[...12 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="neI/wYjTiMaXy2+UfSy7yuw9XGcC0o2ElWUrOyDygHH3VDMXyjmz6lJG+0C2WvjwmhGeqrIcuUspIj7m3uAiTA==" saltValue="5uWcY+ik1YNTqLjNhbwz+Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="4">
     <mergeCell ref="C7:L7"/>
     <mergeCell ref="C6:L6"/>
     <mergeCell ref="C4:L4"/>
     <mergeCell ref="C9:M9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LNIST OWM</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
-    <col min="2" max="2" width="10.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="30.140625" customWidth="1"/>
+    <col min="2" max="2" width="10.5546875" customWidth="1"/>
+    <col min="3" max="3" width="21.109375" customWidth="1"/>
+    <col min="4" max="6" width="30.109375" customWidth="1"/>
+    <col min="7" max="7" width="30.109375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="30.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I1" s="3"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="D2" s="562" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D2" s="508" t="s">
         <v>46</v>
       </c>
-      <c r="E2" s="562"/>
-[...2 lines deleted...]
-      <c r="H2" s="562"/>
+      <c r="E2" s="508"/>
+      <c r="F2" s="508"/>
+      <c r="G2" s="508"/>
+      <c r="H2" s="508"/>
       <c r="I2" s="3"/>
     </row>
-    <row r="3" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I3" s="3"/>
     </row>
-    <row r="4" spans="1:10" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="557" t="s">
+    <row r="4" spans="1:10" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="503" t="s">
         <v>54</v>
       </c>
-      <c r="C4" s="49" t="s">
+      <c r="C4" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="D4" s="568" t="s">
+      <c r="D4" s="514" t="s">
         <v>56</v>
       </c>
-      <c r="E4" s="563" t="s">
+      <c r="E4" s="509" t="s">
         <v>57</v>
       </c>
-      <c r="F4" s="563" t="s">
+      <c r="F4" s="509" t="s">
         <v>58</v>
       </c>
-      <c r="G4" s="560" t="s">
+      <c r="G4" s="506" t="s">
         <v>59</v>
       </c>
-      <c r="H4" s="565" t="s">
+      <c r="H4" s="511" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C5" s="50" t="s">
+    <row r="5" spans="1:10" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="504"/>
+      <c r="C5" s="43" t="s">
         <v>61</v>
       </c>
-      <c r="D5" s="569"/>
-[...7 lines deleted...]
-      <c r="C6" s="51" t="s">
+      <c r="D5" s="515"/>
+      <c r="E5" s="510"/>
+      <c r="F5" s="513"/>
+      <c r="G5" s="507"/>
+      <c r="H5" s="512"/>
+    </row>
+    <row r="6" spans="1:10" ht="101.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="505"/>
+      <c r="C6" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="D6" s="570"/>
-      <c r="E6" s="56" t="s">
+      <c r="D6" s="516"/>
+      <c r="E6" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="G6" s="57" t="s">
+      <c r="G6" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="H6" s="58" t="s">
+      <c r="H6" s="51" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="47" t="s">
+    <row r="7" spans="1:10" ht="144.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="C7" s="52" t="s">
+      <c r="C7" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="D7" s="191" t="s">
+      <c r="D7" s="177" t="s">
         <v>68</v>
       </c>
-      <c r="E7" s="192" t="s">
+      <c r="E7" s="178" t="s">
         <v>69</v>
       </c>
-      <c r="F7" s="192" t="s">
+      <c r="F7" s="178" t="s">
         <v>70</v>
       </c>
-      <c r="G7" s="192" t="s">
+      <c r="G7" s="178" t="s">
         <v>71</v>
       </c>
-      <c r="H7" s="193" t="s">
+      <c r="H7" s="179" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="150" x14ac:dyDescent="0.25">
-      <c r="B8" s="555" t="s">
+    <row r="8" spans="1:10" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="B8" s="501" t="s">
         <v>73</v>
       </c>
-      <c r="C8" s="553" t="s">
+      <c r="C8" s="499" t="s">
         <v>74</v>
       </c>
-      <c r="D8" s="187" t="s">
+      <c r="D8" s="173" t="s">
         <v>75</v>
       </c>
-      <c r="E8" s="188" t="s">
+      <c r="E8" s="174" t="s">
         <v>76</v>
       </c>
-      <c r="F8" s="189" t="s">
+      <c r="F8" s="175" t="s">
         <v>77</v>
       </c>
-      <c r="G8" s="189" t="s">
+      <c r="G8" s="175" t="s">
         <v>78</v>
       </c>
-      <c r="H8" s="190" t="s">
+      <c r="H8" s="176" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="135.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D9" s="186" t="s">
+    <row r="9" spans="1:10" ht="101.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="502"/>
+      <c r="C9" s="500"/>
+      <c r="D9" s="172" t="s">
         <v>80</v>
       </c>
-      <c r="E9" s="45" t="s">
+      <c r="E9" s="38" t="s">
         <v>81</v>
       </c>
-      <c r="F9" s="46" t="s">
+      <c r="F9" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="G9" s="46" t="s">
+      <c r="G9" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="H9" s="54" t="s">
+      <c r="H9" s="47" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="48" t="s">
+    <row r="10" spans="1:10" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="C10" s="53" t="s">
+      <c r="C10" s="46" t="s">
         <v>86</v>
       </c>
-      <c r="D10" s="194" t="s">
+      <c r="D10" s="180" t="s">
         <v>87</v>
       </c>
-      <c r="E10" s="195" t="s">
+      <c r="E10" s="181" t="s">
         <v>88</v>
       </c>
-      <c r="F10" s="195" t="s">
+      <c r="F10" s="181" t="s">
         <v>89</v>
       </c>
-      <c r="G10" s="195" t="s">
+      <c r="G10" s="181" t="s">
         <v>90</v>
       </c>
-      <c r="H10" s="196" t="s">
+      <c r="H10" s="182" t="s">
         <v>91</v>
       </c>
-      <c r="I10" s="5"/>
-[...7 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B12" t="s">
         <v>92</v>
       </c>
-      <c r="G12" s="7"/>
-[...1 lines deleted...]
-      <c r="J12" s="5"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="hxaj6bCeYWPfGzXt/tXwoxEdPcY+HpyoC9hJaWpNVRmPs5I7Z4TxBGQZbg+8PPWyI4np67l54pvY/3blMujiDA==" saltValue="04n7VlmRevcFAIBYsBRYrw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="D4:D6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor rgb="FFFFFF61"/>
   </sheetPr>
   <dimension ref="A1:W184"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B183" sqref="B183:F184"/>
+      <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="1" max="1" width="4.44140625" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
-    <col min="3" max="3" width="22.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="22.88671875" customWidth="1"/>
+    <col min="4" max="4" width="25.109375" customWidth="1"/>
+    <col min="5" max="6" width="30.44140625" customWidth="1"/>
+    <col min="7" max="7" width="21.88671875" customWidth="1"/>
+    <col min="8" max="8" width="13.44140625" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
-    <col min="10" max="10" width="15.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="22" width="9.140625" style="78"/>
+    <col min="10" max="10" width="15.44140625" customWidth="1"/>
+    <col min="11" max="11" width="2.109375" customWidth="1"/>
+    <col min="12" max="13" width="9.109375" style="1"/>
+    <col min="14" max="14" width="20" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="20" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14.44140625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="14" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="30" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="13.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:22" ht="21" x14ac:dyDescent="0.35">
-      <c r="B1" s="26" t="s">
+    <row r="1" spans="2:15" ht="21" x14ac:dyDescent="0.4">
+      <c r="B1" s="21" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="2" spans="2:22" ht="21" x14ac:dyDescent="0.35">
-      <c r="B2" s="332" t="s">
+    <row r="2" spans="2:15" ht="21" x14ac:dyDescent="0.4">
+      <c r="B2" s="307" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="4" spans="2:22" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="72" t="s">
+    <row r="4" spans="2:15" ht="18" x14ac:dyDescent="0.3">
+      <c r="B4" s="65" t="s">
         <v>95</v>
       </c>
-      <c r="C4" s="571" t="str">
+      <c r="C4" s="465" t="str">
         <f>CONCATENATE(IF(C7="National","NAT",C7),"-",IF(C8=2018,18,IF(C8=2019,19,IF(C8=2020,20,IF(C8=2021,21,IF(C8=2022,22,IF(C8=2022,22,IF(C8=2023,23,IF(C8=2024,24,IF(C8=2025,25,IF(C8=2026,26,IF(C8=2027,27,IF(C8=2028,28,IF(C8=2029,29,IF(C8=2030,30,"")))))))))))))),"-",IF(C9="Mass Echelon I","MI",IF(C9="Mass Echelon II","MII",IF(C9="Mass Echelon III","MIII",IF(C9="Volume Echelon I, VG","VG",IF(C9="Volume Echelon II, VT","VT",IF(C9="Length, Tape","LT",IF(C9="Length, Ruler","LR",IF(C9="Temperature Class I","T1",IF(C9="Temperature Class II","T2",IF(C9="Temperature Class III","T3",IF(C9="Temperature Class IV","T4",IF(C9="Frequency","FF",IF(C9="Time","FT",IF(C9="Hydrometer","H",IF(C9="Grain Moisture","GM",IF(C9="Wheel Load Weigher","WW","")))))))))))))))),"-",IF(C10="US Customary","US",IF(C10="Metric","M","")),"-",C11)</f>
         <v>----</v>
       </c>
-      <c r="D4" s="572"/>
-[...9 lines deleted...]
-      <c r="B6" s="147" t="s">
+      <c r="D4" s="466"/>
+      <c r="M4" s="382"/>
+    </row>
+    <row r="5" spans="2:15" ht="18" x14ac:dyDescent="0.3">
+      <c r="B5" s="131"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="M5" s="382"/>
+    </row>
+    <row r="6" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B6" s="133" t="s">
         <v>96</v>
       </c>
-      <c r="M6" s="413"/>
-[...2 lines deleted...]
-      <c r="B7" s="38" t="s">
+      <c r="M6" s="382"/>
+    </row>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B7" s="31" t="s">
         <v>97</v>
       </c>
-      <c r="C7" s="59"/>
-[...2 lines deleted...]
-      <c r="B8" s="38" t="s">
+      <c r="C7" s="52"/>
+    </row>
+    <row r="8" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B8" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="59"/>
-[...2 lines deleted...]
-      <c r="B9" s="38" t="s">
+      <c r="C8" s="52"/>
+    </row>
+    <row r="9" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B9" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="C9" s="59"/>
-[...2 lines deleted...]
-      <c r="B10" s="38" t="s">
+      <c r="C9" s="52"/>
+    </row>
+    <row r="10" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B10" s="31" t="s">
         <v>100</v>
       </c>
-      <c r="C10" s="59"/>
-[...2 lines deleted...]
-      <c r="B11" s="38" t="s">
+      <c r="C10" s="52"/>
+    </row>
+    <row r="11" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B11" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="C11" s="59"/>
-[...2 lines deleted...]
-      <c r="B12" s="38" t="s">
+      <c r="C11" s="52"/>
+    </row>
+    <row r="12" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B12" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="C12" s="59"/>
-[...2 lines deleted...]
-      <c r="B14" s="146" t="s">
+      <c r="C12" s="52"/>
+    </row>
+    <row r="14" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B14" s="132" t="s">
         <v>103</v>
       </c>
-      <c r="C14" s="506" t="s">
+      <c r="C14" s="458" t="s">
         <v>104</v>
       </c>
-      <c r="D14" s="506" t="s">
+      <c r="D14" s="458" t="s">
         <v>1006</v>
       </c>
-      <c r="E14" s="506" t="s">
+      <c r="E14" s="458" t="s">
         <v>106</v>
       </c>
-      <c r="F14" s="506" t="s">
+      <c r="F14" s="458" t="s">
         <v>107</v>
       </c>
-      <c r="J14" s="78"/>
-[...5 lines deleted...]
-      <c r="B15" s="520" t="s">
+      <c r="K14" s="1"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B15" s="31" t="s">
         <v>108</v>
       </c>
-      <c r="C15" s="73"/>
-[...9 lines deleted...]
-      <c r="B16" s="38" t="s">
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="390"/>
+      <c r="F15" s="66"/>
+      <c r="K15" s="1"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B16" s="31" t="s">
         <v>109</v>
       </c>
-      <c r="C16" s="73"/>
-[...9 lines deleted...]
-      <c r="B17" s="38" t="s">
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+      <c r="K16" s="1"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B17" s="31" t="s">
         <v>802</v>
       </c>
-      <c r="C17" s="73"/>
-[...9 lines deleted...]
-      <c r="B18" s="38" t="s">
+      <c r="C17" s="66"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="K17" s="1"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B18" s="31" t="s">
         <v>803</v>
       </c>
-      <c r="C18" s="73"/>
-[...9 lines deleted...]
-      <c r="B19" s="38" t="s">
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="K18" s="1"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B19" s="31" t="s">
         <v>110</v>
       </c>
-      <c r="C19" s="143"/>
-      <c r="D19" s="410" t="str">
+      <c r="C19" s="129"/>
+      <c r="D19" s="380" t="str">
         <f>IF($C$19&gt;0,VLOOKUP($C$19,LookupTables!$AD$3:$AH$13,5,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="E19" s="410" t="str">
+      <c r="E19" s="380" t="str">
         <f>IF($C$19&gt;0,VLOOKUP($C$19,LookupTables!$AD$3:$AH$13,2,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="F19" s="410" t="str">
+      <c r="F19" s="380" t="str">
         <f>IF($C$19&gt;0,VLOOKUP($C$19,LookupTables!$AD$3:$AH$13,3,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="J19" s="78"/>
-[...5 lines deleted...]
-      <c r="B20" s="38" t="s">
+      <c r="K19" s="1"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B20" s="31" t="s">
         <v>111</v>
       </c>
-      <c r="C20" s="143"/>
-      <c r="D20" s="143" t="str">
+      <c r="C20" s="129"/>
+      <c r="D20" s="129" t="str">
         <f>IF($C$20&gt;0,VLOOKUP($C$20,LookupTables!$AD$18:$AH$25,5,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="E20" s="410" t="str">
+      <c r="E20" s="380" t="str">
         <f>IF($C$20&gt;0,VLOOKUP($C$20,LookupTables!$AD$18:$AH$25,2,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="F20" s="410" t="str">
+      <c r="F20" s="380" t="str">
         <f>IF($C$20&gt;0,VLOOKUP($C$20,LookupTables!$AD$18:$AH$25,3,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="J20" s="78"/>
-[...5 lines deleted...]
-      <c r="B21" s="38" t="s">
+      <c r="K20" s="1"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B21" s="31" t="s">
         <v>804</v>
       </c>
-      <c r="C21" s="143"/>
-      <c r="D21" s="143" t="str">
+      <c r="C21" s="129"/>
+      <c r="D21" s="129" t="str">
         <f>IF($C$21&gt;0,VLOOKUP($C$21,LookupTables!$AD$18:$AH$25,5,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="E21" s="410" t="str">
+      <c r="E21" s="380" t="str">
         <f>IF($C$21&gt;0,VLOOKUP($C$21,LookupTables!$AD$18:$AH$25,2,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="F21" s="410" t="str">
+      <c r="F21" s="380" t="str">
         <f>IF($C$21&gt;0,VLOOKUP($C$21,LookupTables!$AD$18:$AH$25,3,FALSE),"---")</f>
         <v>---</v>
       </c>
-      <c r="J21" s="78"/>
-[...5 lines deleted...]
-      <c r="B22" s="38" t="s">
+      <c r="K21" s="1"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B22" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="C22" s="73"/>
-[...9 lines deleted...]
-      <c r="B24" s="573" t="s">
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="K22" s="1"/>
+      <c r="O22"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B24" s="467" t="s">
         <v>113</v>
       </c>
-      <c r="C24" s="574"/>
-      <c r="D24" s="257" t="s">
+      <c r="C24" s="468"/>
+      <c r="D24" s="236" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C25" s="18" t="s">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B25" s="8"/>
+      <c r="C25" s="15" t="s">
         <v>115</v>
       </c>
-      <c r="D25" s="481"/>
-[...3 lines deleted...]
-      <c r="C26" s="18" t="s">
+      <c r="D25" s="440"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B26" s="8"/>
+      <c r="C26" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="D26" s="481"/>
-[...3 lines deleted...]
-      <c r="C27" s="18" t="s">
+      <c r="D26" s="440"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B27" s="8"/>
+      <c r="C27" s="15" t="s">
         <v>117</v>
       </c>
-      <c r="D27" s="481"/>
-[...3 lines deleted...]
-      <c r="C28" s="18" t="s">
+      <c r="D27" s="440"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B28" s="8"/>
+      <c r="C28" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="D28" s="74"/>
-[...2 lines deleted...]
-      <c r="B30" s="71" t="s">
+      <c r="D28" s="67"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B30" s="64" t="s">
         <v>119</v>
       </c>
-      <c r="H30" s="152" t="s">
+      <c r="H30" s="138" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="31" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="83" t="s">
+    <row r="31" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="73" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="448" t="s">
+      <c r="B31" s="413" t="s">
         <v>121</v>
       </c>
-      <c r="C31" s="448" t="s">
+      <c r="C31" s="413" t="s">
         <v>122</v>
       </c>
-      <c r="D31" s="448" t="s">
+      <c r="D31" s="413" t="s">
         <v>123</v>
       </c>
-      <c r="E31" s="448" t="s">
+      <c r="E31" s="413" t="s">
         <v>1016</v>
       </c>
-      <c r="F31" s="448" t="s">
+      <c r="F31" s="413" t="s">
         <v>124</v>
       </c>
-      <c r="G31" s="448" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="448" t="s">
+      <c r="G31" s="413" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H31" s="413" t="s">
         <v>125</v>
       </c>
-      <c r="I31" s="449" t="s">
+      <c r="I31" s="414" t="s">
         <v>126</v>
       </c>
-      <c r="J31" s="449" t="s">
+      <c r="J31" s="414" t="s">
         <v>127</v>
       </c>
-      <c r="K31"/>
-[...4 lines deleted...]
-    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="L31"/>
+      <c r="P31" s="1"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A32" s="1">
         <v>1</v>
       </c>
-      <c r="B32" s="60"/>
-[...2 lines deleted...]
-      <c r="E32" s="480" t="str">
+      <c r="B32" s="53"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="439" t="str">
         <f>IF($D32="","",VLOOKUP($D32,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F32" s="82"/>
-      <c r="G32" s="480" t="str">
+      <c r="F32" s="72"/>
+      <c r="G32" s="439" t="str">
         <f>IF(OR($E32="", $F32=""),"",CONCATENATE($E32,"-",LEFT($F32,1),LEFT(MID($F32,FIND(" ",$F32)+1,256),1)))</f>
         <v/>
       </c>
-      <c r="H32" s="82"/>
-[...7 lines deleted...]
-    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="68"/>
+      <c r="L32"/>
+      <c r="P32" s="1"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A33" s="1">
         <v>2</v>
       </c>
-      <c r="B33" s="60"/>
-[...2 lines deleted...]
-      <c r="E33" s="480" t="str">
+      <c r="B33" s="53"/>
+      <c r="C33" s="72"/>
+      <c r="D33" s="72"/>
+      <c r="E33" s="439" t="str">
         <f>IF($D33="","",VLOOKUP($D33,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F33" s="82"/>
-      <c r="G33" s="480" t="str">
+      <c r="F33" s="72"/>
+      <c r="G33" s="439" t="str">
         <f t="shared" ref="G33:G96" si="0">IF(OR($E33="", $F33=""),"",CONCATENATE($E33,"-",LEFT($F33,1),LEFT(MID($F33,FIND(" ",$F33)+1,256),1)))</f>
         <v/>
       </c>
-      <c r="H33" s="82"/>
-[...7 lines deleted...]
-    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H33" s="72"/>
+      <c r="I33" s="72"/>
+      <c r="J33" s="68"/>
+      <c r="L33"/>
+      <c r="P33" s="1"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A34" s="1">
         <v>3</v>
       </c>
-      <c r="B34" s="60"/>
-[...2 lines deleted...]
-      <c r="E34" s="480" t="str">
+      <c r="B34" s="53"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="439" t="str">
         <f>IF($D34="","",VLOOKUP($D34,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F34" s="82"/>
-      <c r="G34" s="480" t="str">
+      <c r="F34" s="72"/>
+      <c r="G34" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H34" s="82"/>
-[...7 lines deleted...]
-    <row r="35" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="68"/>
+      <c r="L34"/>
+      <c r="P34" s="1"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A35" s="1">
         <v>4</v>
       </c>
-      <c r="B35" s="60"/>
-[...2 lines deleted...]
-      <c r="E35" s="480" t="str">
+      <c r="B35" s="53"/>
+      <c r="C35" s="72"/>
+      <c r="D35" s="72"/>
+      <c r="E35" s="439" t="str">
         <f>IF($D35="","",VLOOKUP($D35,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F35" s="82"/>
-      <c r="G35" s="480" t="str">
+      <c r="F35" s="72"/>
+      <c r="G35" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H35" s="82"/>
-[...7 lines deleted...]
-    <row r="36" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H35" s="72"/>
+      <c r="I35" s="72"/>
+      <c r="J35" s="68"/>
+      <c r="L35"/>
+      <c r="P35" s="1"/>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A36" s="1">
         <v>5</v>
       </c>
-      <c r="B36" s="60"/>
-[...2 lines deleted...]
-      <c r="E36" s="480" t="str">
+      <c r="B36" s="53"/>
+      <c r="C36" s="68"/>
+      <c r="D36" s="72"/>
+      <c r="E36" s="439" t="str">
         <f>IF($D36="","",VLOOKUP($D36,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F36" s="82"/>
-      <c r="G36" s="480" t="str">
+      <c r="F36" s="72"/>
+      <c r="G36" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H36" s="82"/>
-[...7 lines deleted...]
-    <row r="37" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H36" s="72"/>
+      <c r="I36" s="72"/>
+      <c r="J36" s="68"/>
+      <c r="L36"/>
+      <c r="P36" s="1"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A37" s="1">
         <v>6</v>
       </c>
-      <c r="B37" s="60"/>
-[...2 lines deleted...]
-      <c r="E37" s="480" t="str">
+      <c r="B37" s="53"/>
+      <c r="C37" s="68"/>
+      <c r="D37" s="72"/>
+      <c r="E37" s="439" t="str">
         <f>IF($D37="","",VLOOKUP($D37,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F37" s="82"/>
-      <c r="G37" s="480" t="str">
+      <c r="F37" s="72"/>
+      <c r="G37" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H37" s="82"/>
-[...7 lines deleted...]
-    <row r="38" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H37" s="72"/>
+      <c r="I37" s="72"/>
+      <c r="J37" s="68"/>
+      <c r="L37"/>
+      <c r="P37" s="1"/>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A38" s="1">
         <v>7</v>
       </c>
-      <c r="B38" s="60"/>
-[...2 lines deleted...]
-      <c r="E38" s="480" t="str">
+      <c r="B38" s="53"/>
+      <c r="C38" s="68"/>
+      <c r="D38" s="72"/>
+      <c r="E38" s="439" t="str">
         <f>IF($D38="","",VLOOKUP($D38,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F38" s="82"/>
-      <c r="G38" s="480" t="str">
+      <c r="F38" s="72"/>
+      <c r="G38" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H38" s="82"/>
-[...7 lines deleted...]
-    <row r="39" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H38" s="72"/>
+      <c r="I38" s="72"/>
+      <c r="J38" s="68"/>
+      <c r="L38"/>
+      <c r="P38" s="1"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A39" s="1">
         <v>8</v>
       </c>
-      <c r="B39" s="60"/>
-[...2 lines deleted...]
-      <c r="E39" s="480" t="str">
+      <c r="B39" s="53"/>
+      <c r="C39" s="68"/>
+      <c r="D39" s="72"/>
+      <c r="E39" s="439" t="str">
         <f>IF($D39="","",VLOOKUP($D39,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F39" s="82"/>
-      <c r="G39" s="480" t="str">
+      <c r="F39" s="72"/>
+      <c r="G39" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H39" s="82"/>
-[...7 lines deleted...]
-    <row r="40" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="68"/>
+      <c r="L39"/>
+      <c r="P39" s="1"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A40" s="1">
         <v>9</v>
       </c>
-      <c r="B40" s="60"/>
-[...2 lines deleted...]
-      <c r="E40" s="480" t="str">
+      <c r="B40" s="53"/>
+      <c r="C40" s="68"/>
+      <c r="D40" s="72"/>
+      <c r="E40" s="439" t="str">
         <f>IF($D40="","",VLOOKUP($D40,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F40" s="82"/>
-      <c r="G40" s="480" t="str">
+      <c r="F40" s="72"/>
+      <c r="G40" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H40" s="82"/>
-[...7 lines deleted...]
-    <row r="41" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H40" s="72"/>
+      <c r="I40" s="72"/>
+      <c r="J40" s="68"/>
+      <c r="L40"/>
+      <c r="P40" s="1"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A41" s="1">
         <v>10</v>
       </c>
-      <c r="B41" s="60"/>
-[...2 lines deleted...]
-      <c r="E41" s="480" t="str">
+      <c r="B41" s="53"/>
+      <c r="C41" s="68"/>
+      <c r="D41" s="72"/>
+      <c r="E41" s="439" t="str">
         <f>IF($D41="","",VLOOKUP($D41,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F41" s="82"/>
-      <c r="G41" s="480" t="str">
+      <c r="F41" s="72"/>
+      <c r="G41" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H41" s="82"/>
-[...7 lines deleted...]
-    <row r="42" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H41" s="72"/>
+      <c r="I41" s="72"/>
+      <c r="J41" s="68"/>
+      <c r="L41"/>
+      <c r="P41" s="1"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A42" s="1">
         <v>11</v>
       </c>
-      <c r="B42" s="60"/>
-[...2 lines deleted...]
-      <c r="E42" s="480" t="str">
+      <c r="B42" s="53"/>
+      <c r="C42" s="68"/>
+      <c r="D42" s="72"/>
+      <c r="E42" s="439" t="str">
         <f>IF($D42="","",VLOOKUP($D42,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F42" s="82"/>
-      <c r="G42" s="480" t="str">
+      <c r="F42" s="72"/>
+      <c r="G42" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H42" s="82"/>
-[...7 lines deleted...]
-    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H42" s="72"/>
+      <c r="I42" s="72"/>
+      <c r="J42" s="68"/>
+      <c r="L42"/>
+      <c r="P42" s="1"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A43" s="1">
         <v>12</v>
       </c>
-      <c r="B43" s="60"/>
-[...2 lines deleted...]
-      <c r="E43" s="480" t="str">
+      <c r="B43" s="53"/>
+      <c r="C43" s="68"/>
+      <c r="D43" s="72"/>
+      <c r="E43" s="439" t="str">
         <f>IF($D43="","",VLOOKUP($D43,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F43" s="82"/>
-      <c r="G43" s="480" t="str">
+      <c r="F43" s="72"/>
+      <c r="G43" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H43" s="82"/>
-[...7 lines deleted...]
-    <row r="44" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H43" s="72"/>
+      <c r="I43" s="72"/>
+      <c r="J43" s="68"/>
+      <c r="L43"/>
+      <c r="P43" s="1"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A44" s="1">
         <v>13</v>
       </c>
-      <c r="B44" s="60"/>
-[...2 lines deleted...]
-      <c r="E44" s="480" t="str">
+      <c r="B44" s="53"/>
+      <c r="C44" s="68"/>
+      <c r="D44" s="72"/>
+      <c r="E44" s="439" t="str">
         <f>IF($D44="","",VLOOKUP($D44,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F44" s="82"/>
-      <c r="G44" s="480" t="str">
+      <c r="F44" s="72"/>
+      <c r="G44" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H44" s="82"/>
-[...7 lines deleted...]
-    <row r="45" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H44" s="72"/>
+      <c r="I44" s="72"/>
+      <c r="J44" s="68"/>
+      <c r="L44"/>
+      <c r="P44" s="1"/>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A45" s="1">
         <v>14</v>
       </c>
-      <c r="B45" s="60"/>
-[...2 lines deleted...]
-      <c r="E45" s="480" t="str">
+      <c r="B45" s="53"/>
+      <c r="C45" s="68"/>
+      <c r="D45" s="72"/>
+      <c r="E45" s="439" t="str">
         <f>IF($D45="","",VLOOKUP($D45,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F45" s="82"/>
-      <c r="G45" s="480" t="str">
+      <c r="F45" s="72"/>
+      <c r="G45" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H45" s="82"/>
-[...7 lines deleted...]
-    <row r="46" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H45" s="72"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="68"/>
+      <c r="L45"/>
+      <c r="P45" s="1"/>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A46" s="1">
         <v>15</v>
       </c>
-      <c r="B46" s="60"/>
-[...2 lines deleted...]
-      <c r="E46" s="480" t="str">
+      <c r="B46" s="53"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="72"/>
+      <c r="E46" s="439" t="str">
         <f>IF($D46="","",VLOOKUP($D46,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F46" s="82"/>
-      <c r="G46" s="480" t="str">
+      <c r="F46" s="72"/>
+      <c r="G46" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H46" s="82"/>
-[...7 lines deleted...]
-    <row r="47" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H46" s="72"/>
+      <c r="I46" s="72"/>
+      <c r="J46" s="68"/>
+      <c r="L46"/>
+      <c r="P46" s="1"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A47" s="1">
         <v>16</v>
       </c>
-      <c r="B47" s="60"/>
-[...2 lines deleted...]
-      <c r="E47" s="480" t="str">
+      <c r="B47" s="53"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="72"/>
+      <c r="E47" s="439" t="str">
         <f>IF($D47="","",VLOOKUP($D47,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F47" s="82"/>
-      <c r="G47" s="480" t="str">
+      <c r="F47" s="72"/>
+      <c r="G47" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H47" s="82"/>
-[...8 lines deleted...]
-    <row r="48" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H47" s="72"/>
+      <c r="I47" s="72"/>
+      <c r="J47" s="68"/>
+      <c r="L47"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="1"/>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A48" s="1">
         <v>17</v>
       </c>
-      <c r="B48" s="60"/>
-[...2 lines deleted...]
-      <c r="E48" s="480" t="str">
+      <c r="B48" s="53"/>
+      <c r="C48" s="68"/>
+      <c r="D48" s="72"/>
+      <c r="E48" s="439" t="str">
         <f>IF($D48="","",VLOOKUP($D48,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F48" s="82"/>
-      <c r="G48" s="480" t="str">
+      <c r="F48" s="72"/>
+      <c r="G48" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H48" s="82"/>
-[...8 lines deleted...]
-    <row r="49" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H48" s="72"/>
+      <c r="I48" s="72"/>
+      <c r="J48" s="68"/>
+      <c r="L48"/>
+      <c r="P48" s="1"/>
+      <c r="Q48" s="1"/>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A49" s="1">
         <v>18</v>
       </c>
-      <c r="B49" s="60"/>
-[...2 lines deleted...]
-      <c r="E49" s="480" t="str">
+      <c r="B49" s="53"/>
+      <c r="C49" s="68"/>
+      <c r="D49" s="72"/>
+      <c r="E49" s="439" t="str">
         <f>IF($D49="","",VLOOKUP($D49,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F49" s="82"/>
-      <c r="G49" s="480" t="str">
+      <c r="F49" s="72"/>
+      <c r="G49" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H49" s="82"/>
-[...8 lines deleted...]
-    <row r="50" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H49" s="72"/>
+      <c r="I49" s="72"/>
+      <c r="J49" s="68"/>
+      <c r="L49"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A50" s="1">
         <v>19</v>
       </c>
-      <c r="B50" s="60"/>
-[...2 lines deleted...]
-      <c r="E50" s="480" t="str">
+      <c r="B50" s="53"/>
+      <c r="C50" s="68"/>
+      <c r="D50" s="72"/>
+      <c r="E50" s="439" t="str">
         <f>IF($D50="","",VLOOKUP($D50,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F50" s="82"/>
-      <c r="G50" s="480" t="str">
+      <c r="F50" s="72"/>
+      <c r="G50" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H50" s="82"/>
-[...7 lines deleted...]
-    <row r="51" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H50" s="72"/>
+      <c r="I50" s="72"/>
+      <c r="J50" s="68"/>
+      <c r="L50"/>
+      <c r="P50" s="1"/>
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A51" s="1">
         <v>20</v>
       </c>
-      <c r="B51" s="60"/>
-[...2 lines deleted...]
-      <c r="E51" s="480" t="str">
+      <c r="B51" s="53"/>
+      <c r="C51" s="68"/>
+      <c r="D51" s="72"/>
+      <c r="E51" s="439" t="str">
         <f>IF($D51="","",VLOOKUP($D51,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F51" s="82"/>
-      <c r="G51" s="480" t="str">
+      <c r="F51" s="72"/>
+      <c r="G51" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H51" s="82"/>
-[...7 lines deleted...]
-    <row r="52" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H51" s="72"/>
+      <c r="I51" s="72"/>
+      <c r="J51" s="68"/>
+      <c r="L51"/>
+      <c r="P51" s="1"/>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A52" s="1">
         <v>21</v>
       </c>
-      <c r="B52" s="60"/>
-[...2 lines deleted...]
-      <c r="E52" s="480" t="str">
+      <c r="B52" s="53"/>
+      <c r="C52" s="68"/>
+      <c r="D52" s="72"/>
+      <c r="E52" s="439" t="str">
         <f>IF($D52="","",VLOOKUP($D52,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F52" s="82"/>
-      <c r="G52" s="480" t="str">
+      <c r="F52" s="72"/>
+      <c r="G52" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H52" s="82"/>
-[...7 lines deleted...]
-    <row r="53" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H52" s="72"/>
+      <c r="I52" s="72"/>
+      <c r="J52" s="68"/>
+      <c r="L52"/>
+      <c r="P52" s="1"/>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A53" s="1">
         <v>22</v>
       </c>
-      <c r="B53" s="60"/>
-[...2 lines deleted...]
-      <c r="E53" s="480" t="str">
+      <c r="B53" s="53"/>
+      <c r="C53" s="68"/>
+      <c r="D53" s="72"/>
+      <c r="E53" s="439" t="str">
         <f>IF($D53="","",VLOOKUP($D53,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F53" s="82"/>
-      <c r="G53" s="480" t="str">
+      <c r="F53" s="72"/>
+      <c r="G53" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H53" s="82"/>
-[...7 lines deleted...]
-    <row r="54" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H53" s="72"/>
+      <c r="I53" s="72"/>
+      <c r="J53" s="68"/>
+      <c r="L53"/>
+      <c r="P53" s="1"/>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A54" s="1">
         <v>23</v>
       </c>
-      <c r="B54" s="60"/>
-[...2 lines deleted...]
-      <c r="E54" s="480" t="str">
+      <c r="B54" s="53"/>
+      <c r="C54" s="68"/>
+      <c r="D54" s="72"/>
+      <c r="E54" s="439" t="str">
         <f>IF($D54="","",VLOOKUP($D54,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F54" s="82"/>
-      <c r="G54" s="480" t="str">
+      <c r="F54" s="72"/>
+      <c r="G54" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H54" s="82"/>
-[...7 lines deleted...]
-    <row r="55" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H54" s="72"/>
+      <c r="I54" s="72"/>
+      <c r="J54" s="68"/>
+      <c r="L54"/>
+      <c r="P54" s="1"/>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A55" s="1">
         <v>24</v>
       </c>
-      <c r="B55" s="60"/>
-[...2 lines deleted...]
-      <c r="E55" s="480" t="str">
+      <c r="B55" s="53"/>
+      <c r="C55" s="68"/>
+      <c r="D55" s="72"/>
+      <c r="E55" s="439" t="str">
         <f>IF($D55="","",VLOOKUP($D55,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F55" s="82"/>
-      <c r="G55" s="480" t="str">
+      <c r="F55" s="72"/>
+      <c r="G55" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H55" s="82"/>
-[...7 lines deleted...]
-    <row r="56" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H55" s="72"/>
+      <c r="I55" s="72"/>
+      <c r="J55" s="68"/>
+      <c r="L55"/>
+      <c r="P55" s="1"/>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A56" s="1">
         <v>25</v>
       </c>
-      <c r="B56" s="60"/>
-[...2 lines deleted...]
-      <c r="E56" s="480" t="str">
+      <c r="B56" s="53"/>
+      <c r="C56" s="68"/>
+      <c r="D56" s="72"/>
+      <c r="E56" s="439" t="str">
         <f>IF($D56="","",VLOOKUP($D56,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F56" s="82"/>
-      <c r="G56" s="480" t="str">
+      <c r="F56" s="72"/>
+      <c r="G56" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H56" s="82"/>
-[...7 lines deleted...]
-    <row r="57" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H56" s="72"/>
+      <c r="I56" s="72"/>
+      <c r="J56" s="68"/>
+      <c r="L56"/>
+      <c r="P56" s="1"/>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A57" s="1">
         <v>26</v>
       </c>
-      <c r="B57" s="60"/>
-[...2 lines deleted...]
-      <c r="E57" s="480" t="str">
+      <c r="B57" s="53"/>
+      <c r="C57" s="68"/>
+      <c r="D57" s="72"/>
+      <c r="E57" s="439" t="str">
         <f>IF($D57="","",VLOOKUP($D57,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F57" s="82"/>
-      <c r="G57" s="480" t="str">
+      <c r="F57" s="72"/>
+      <c r="G57" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H57" s="82"/>
-[...7 lines deleted...]
-    <row r="58" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H57" s="72"/>
+      <c r="I57" s="72"/>
+      <c r="J57" s="68"/>
+      <c r="L57"/>
+      <c r="P57" s="1"/>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A58" s="1">
         <v>27</v>
       </c>
-      <c r="B58" s="60"/>
-[...2 lines deleted...]
-      <c r="E58" s="480" t="str">
+      <c r="B58" s="53"/>
+      <c r="C58" s="68"/>
+      <c r="D58" s="72"/>
+      <c r="E58" s="439" t="str">
         <f>IF($D58="","",VLOOKUP($D58,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F58" s="82"/>
-      <c r="G58" s="480" t="str">
+      <c r="F58" s="72"/>
+      <c r="G58" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H58" s="82"/>
-[...7 lines deleted...]
-    <row r="59" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H58" s="72"/>
+      <c r="I58" s="72"/>
+      <c r="J58" s="68"/>
+      <c r="L58"/>
+      <c r="P58" s="1"/>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A59" s="1">
         <v>28</v>
       </c>
-      <c r="B59" s="60"/>
-[...2 lines deleted...]
-      <c r="E59" s="480" t="str">
+      <c r="B59" s="53"/>
+      <c r="C59" s="68"/>
+      <c r="D59" s="72"/>
+      <c r="E59" s="439" t="str">
         <f>IF($D59="","",VLOOKUP($D59,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F59" s="82"/>
-      <c r="G59" s="480" t="str">
+      <c r="F59" s="72"/>
+      <c r="G59" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H59" s="82"/>
-[...8 lines deleted...]
-    <row r="60" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H59" s="72"/>
+      <c r="I59" s="72"/>
+      <c r="J59" s="68"/>
+      <c r="L59"/>
+      <c r="P59" s="1"/>
+      <c r="Q59" s="1"/>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A60" s="1">
         <v>29</v>
       </c>
-      <c r="B60" s="60"/>
-[...2 lines deleted...]
-      <c r="E60" s="480" t="str">
+      <c r="B60" s="53"/>
+      <c r="C60" s="68"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="439" t="str">
         <f>IF($D60="","",VLOOKUP($D60,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F60" s="82"/>
-      <c r="G60" s="480" t="str">
+      <c r="F60" s="72"/>
+      <c r="G60" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H60" s="82"/>
-[...8 lines deleted...]
-    <row r="61" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H60" s="72"/>
+      <c r="I60" s="72"/>
+      <c r="J60" s="68"/>
+      <c r="L60"/>
+      <c r="P60" s="1"/>
+      <c r="Q60" s="1"/>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A61" s="1">
         <v>30</v>
       </c>
-      <c r="B61" s="60"/>
-[...2 lines deleted...]
-      <c r="E61" s="480" t="str">
+      <c r="B61" s="53"/>
+      <c r="C61" s="68"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="439" t="str">
         <f>IF($D61="","",VLOOKUP($D61,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F61" s="82"/>
-      <c r="G61" s="480" t="str">
+      <c r="F61" s="72"/>
+      <c r="G61" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H61" s="82"/>
-[...8 lines deleted...]
-    <row r="62" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H61" s="72"/>
+      <c r="I61" s="72"/>
+      <c r="J61" s="68"/>
+      <c r="L61"/>
+      <c r="P61" s="1"/>
+      <c r="Q61" s="1"/>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A62" s="1">
         <v>31</v>
       </c>
-      <c r="B62" s="60"/>
-[...2 lines deleted...]
-      <c r="E62" s="480" t="str">
+      <c r="B62" s="53"/>
+      <c r="C62" s="68"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="439" t="str">
         <f>IF($D62="","",VLOOKUP($D62,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F62" s="82"/>
-      <c r="G62" s="480" t="str">
+      <c r="F62" s="72"/>
+      <c r="G62" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H62" s="82"/>
-[...7 lines deleted...]
-    <row r="63" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H62" s="72"/>
+      <c r="I62" s="72"/>
+      <c r="J62" s="68"/>
+      <c r="L62"/>
+      <c r="P62" s="1"/>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A63" s="1">
         <v>32</v>
       </c>
-      <c r="B63" s="60"/>
-[...2 lines deleted...]
-      <c r="E63" s="480" t="str">
+      <c r="B63" s="53"/>
+      <c r="C63" s="68"/>
+      <c r="D63" s="72"/>
+      <c r="E63" s="439" t="str">
         <f>IF($D63="","",VLOOKUP($D63,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F63" s="82"/>
-      <c r="G63" s="480" t="str">
+      <c r="F63" s="72"/>
+      <c r="G63" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H63" s="82"/>
-[...8 lines deleted...]
-    <row r="64" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H63" s="72"/>
+      <c r="I63" s="72"/>
+      <c r="J63" s="68"/>
+      <c r="L63"/>
+      <c r="P63" s="1"/>
+      <c r="Q63" s="1"/>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A64" s="1">
         <v>33</v>
       </c>
-      <c r="B64" s="60"/>
-[...2 lines deleted...]
-      <c r="E64" s="480" t="str">
+      <c r="B64" s="53"/>
+      <c r="C64" s="68"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="439" t="str">
         <f>IF($D64="","",VLOOKUP($D64,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F64" s="82"/>
-      <c r="G64" s="480" t="str">
+      <c r="F64" s="72"/>
+      <c r="G64" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H64" s="82"/>
-[...8 lines deleted...]
-    <row r="65" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H64" s="72"/>
+      <c r="I64" s="72"/>
+      <c r="J64" s="68"/>
+      <c r="L64"/>
+      <c r="P64" s="1"/>
+      <c r="Q64" s="1"/>
+    </row>
+    <row r="65" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A65" s="1">
         <v>34</v>
       </c>
-      <c r="B65" s="60"/>
-[...2 lines deleted...]
-      <c r="E65" s="480" t="str">
+      <c r="B65" s="53"/>
+      <c r="C65" s="68"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="439" t="str">
         <f>IF($D65="","",VLOOKUP($D65,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F65" s="82"/>
-      <c r="G65" s="480" t="str">
+      <c r="F65" s="72"/>
+      <c r="G65" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H65" s="82"/>
-[...8 lines deleted...]
-    <row r="66" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H65" s="72"/>
+      <c r="I65" s="72"/>
+      <c r="J65" s="68"/>
+      <c r="L65"/>
+      <c r="P65" s="1"/>
+      <c r="Q65" s="1"/>
+    </row>
+    <row r="66" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A66" s="1">
         <v>35</v>
       </c>
-      <c r="B66" s="60"/>
-[...2 lines deleted...]
-      <c r="E66" s="480" t="str">
+      <c r="B66" s="53"/>
+      <c r="C66" s="68"/>
+      <c r="D66" s="72"/>
+      <c r="E66" s="439" t="str">
         <f>IF($D66="","",VLOOKUP($D66,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F66" s="82"/>
-      <c r="G66" s="480" t="str">
+      <c r="F66" s="72"/>
+      <c r="G66" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H66" s="82"/>
-[...8 lines deleted...]
-    <row r="67" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H66" s="72"/>
+      <c r="I66" s="72"/>
+      <c r="J66" s="68"/>
+      <c r="L66"/>
+      <c r="P66" s="1"/>
+      <c r="Q66" s="1"/>
+    </row>
+    <row r="67" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A67" s="1">
         <v>36</v>
       </c>
-      <c r="B67" s="60"/>
-[...2 lines deleted...]
-      <c r="E67" s="480" t="str">
+      <c r="B67" s="53"/>
+      <c r="C67" s="68"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="439" t="str">
         <f>IF($D67="","",VLOOKUP($D67,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F67" s="82"/>
-      <c r="G67" s="480" t="str">
+      <c r="F67" s="72"/>
+      <c r="G67" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H67" s="82"/>
-[...8 lines deleted...]
-    <row r="68" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H67" s="72"/>
+      <c r="I67" s="72"/>
+      <c r="J67" s="68"/>
+      <c r="L67"/>
+      <c r="P67" s="1"/>
+      <c r="Q67" s="1"/>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A68" s="1">
         <v>37</v>
       </c>
-      <c r="B68" s="60"/>
-[...2 lines deleted...]
-      <c r="E68" s="480" t="str">
+      <c r="B68" s="53"/>
+      <c r="C68" s="68"/>
+      <c r="D68" s="72"/>
+      <c r="E68" s="439" t="str">
         <f>IF($D68="","",VLOOKUP($D68,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F68" s="82"/>
-      <c r="G68" s="480" t="str">
+      <c r="F68" s="72"/>
+      <c r="G68" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H68" s="82"/>
-[...8 lines deleted...]
-    <row r="69" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H68" s="72"/>
+      <c r="I68" s="72"/>
+      <c r="J68" s="68"/>
+      <c r="L68"/>
+      <c r="P68" s="1"/>
+      <c r="Q68" s="1"/>
+    </row>
+    <row r="69" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A69" s="1">
         <v>38</v>
       </c>
-      <c r="B69" s="60"/>
-[...2 lines deleted...]
-      <c r="E69" s="480" t="str">
+      <c r="B69" s="53"/>
+      <c r="C69" s="68"/>
+      <c r="D69" s="72"/>
+      <c r="E69" s="439" t="str">
         <f>IF($D69="","",VLOOKUP($D69,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F69" s="82"/>
-      <c r="G69" s="480" t="str">
+      <c r="F69" s="72"/>
+      <c r="G69" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H69" s="82"/>
-[...7 lines deleted...]
-    <row r="70" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H69" s="72"/>
+      <c r="I69" s="72"/>
+      <c r="J69" s="68"/>
+      <c r="L69"/>
+      <c r="P69" s="1"/>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A70" s="1">
         <v>39</v>
       </c>
-      <c r="B70" s="60"/>
-[...2 lines deleted...]
-      <c r="E70" s="480" t="str">
+      <c r="B70" s="53"/>
+      <c r="C70" s="68"/>
+      <c r="D70" s="72"/>
+      <c r="E70" s="439" t="str">
         <f>IF($D70="","",VLOOKUP($D70,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F70" s="82"/>
-      <c r="G70" s="480" t="str">
+      <c r="F70" s="72"/>
+      <c r="G70" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H70" s="82"/>
-[...7 lines deleted...]
-    <row r="71" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H70" s="72"/>
+      <c r="I70" s="72"/>
+      <c r="J70" s="68"/>
+      <c r="L70"/>
+      <c r="P70" s="1"/>
+    </row>
+    <row r="71" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A71" s="1">
         <v>40</v>
       </c>
-      <c r="B71" s="60"/>
-[...2 lines deleted...]
-      <c r="E71" s="480" t="str">
+      <c r="B71" s="53"/>
+      <c r="C71" s="68"/>
+      <c r="D71" s="72"/>
+      <c r="E71" s="439" t="str">
         <f>IF($D71="","",VLOOKUP($D71,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F71" s="82"/>
-      <c r="G71" s="480" t="str">
+      <c r="F71" s="72"/>
+      <c r="G71" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H71" s="82"/>
-[...7 lines deleted...]
-    <row r="72" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H71" s="72"/>
+      <c r="I71" s="72"/>
+      <c r="J71" s="68"/>
+      <c r="L71"/>
+      <c r="P71" s="1"/>
+    </row>
+    <row r="72" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A72" s="1">
         <v>41</v>
       </c>
-      <c r="B72" s="60"/>
-[...2 lines deleted...]
-      <c r="E72" s="480" t="str">
+      <c r="B72" s="53"/>
+      <c r="C72" s="68"/>
+      <c r="D72" s="72"/>
+      <c r="E72" s="439" t="str">
         <f>IF($D72="","",VLOOKUP($D72,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F72" s="82"/>
-      <c r="G72" s="480" t="str">
+      <c r="F72" s="72"/>
+      <c r="G72" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H72" s="82"/>
-[...7 lines deleted...]
-    <row r="73" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H72" s="72"/>
+      <c r="I72" s="72"/>
+      <c r="J72" s="68"/>
+      <c r="L72"/>
+      <c r="P72" s="1"/>
+    </row>
+    <row r="73" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A73" s="1">
         <v>42</v>
       </c>
-      <c r="B73" s="60"/>
-[...2 lines deleted...]
-      <c r="E73" s="480" t="str">
+      <c r="B73" s="53"/>
+      <c r="C73" s="68"/>
+      <c r="D73" s="72"/>
+      <c r="E73" s="439" t="str">
         <f>IF($D73="","",VLOOKUP($D73,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F73" s="82"/>
-      <c r="G73" s="480" t="str">
+      <c r="F73" s="72"/>
+      <c r="G73" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H73" s="82"/>
-[...7 lines deleted...]
-    <row r="74" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H73" s="72"/>
+      <c r="I73" s="72"/>
+      <c r="J73" s="68"/>
+      <c r="L73"/>
+      <c r="P73" s="1"/>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A74" s="1">
         <v>43</v>
       </c>
-      <c r="B74" s="60"/>
-[...2 lines deleted...]
-      <c r="E74" s="480" t="str">
+      <c r="B74" s="53"/>
+      <c r="C74" s="68"/>
+      <c r="D74" s="72"/>
+      <c r="E74" s="439" t="str">
         <f>IF($D74="","",VLOOKUP($D74,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F74" s="82"/>
-      <c r="G74" s="480" t="str">
+      <c r="F74" s="72"/>
+      <c r="G74" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H74" s="82"/>
-[...7 lines deleted...]
-    <row r="75" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H74" s="72"/>
+      <c r="I74" s="72"/>
+      <c r="J74" s="68"/>
+      <c r="L74"/>
+      <c r="P74" s="1"/>
+    </row>
+    <row r="75" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A75" s="1">
         <v>44</v>
       </c>
-      <c r="B75" s="60"/>
-[...2 lines deleted...]
-      <c r="E75" s="480" t="str">
+      <c r="B75" s="53"/>
+      <c r="C75" s="68"/>
+      <c r="D75" s="72"/>
+      <c r="E75" s="439" t="str">
         <f>IF($D75="","",VLOOKUP($D75,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F75" s="82"/>
-      <c r="G75" s="480" t="str">
+      <c r="F75" s="72"/>
+      <c r="G75" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H75" s="82"/>
-[...7 lines deleted...]
-    <row r="76" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H75" s="72"/>
+      <c r="I75" s="72"/>
+      <c r="J75" s="68"/>
+      <c r="L75"/>
+      <c r="P75" s="1"/>
+    </row>
+    <row r="76" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A76" s="1">
         <v>45</v>
       </c>
-      <c r="B76" s="60"/>
-[...2 lines deleted...]
-      <c r="E76" s="480" t="str">
+      <c r="B76" s="53"/>
+      <c r="C76" s="68"/>
+      <c r="D76" s="72"/>
+      <c r="E76" s="439" t="str">
         <f>IF($D76="","",VLOOKUP($D76,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F76" s="82"/>
-      <c r="G76" s="480" t="str">
+      <c r="F76" s="72"/>
+      <c r="G76" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H76" s="82"/>
-[...7 lines deleted...]
-    <row r="77" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H76" s="72"/>
+      <c r="I76" s="72"/>
+      <c r="J76" s="68"/>
+      <c r="L76"/>
+      <c r="P76" s="1"/>
+    </row>
+    <row r="77" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A77" s="1">
         <v>46</v>
       </c>
-      <c r="B77" s="60"/>
-[...2 lines deleted...]
-      <c r="E77" s="480" t="str">
+      <c r="B77" s="53"/>
+      <c r="C77" s="68"/>
+      <c r="D77" s="72"/>
+      <c r="E77" s="439" t="str">
         <f>IF($D77="","",VLOOKUP($D77,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F77" s="82"/>
-      <c r="G77" s="480" t="str">
+      <c r="F77" s="72"/>
+      <c r="G77" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H77" s="82"/>
-[...7 lines deleted...]
-    <row r="78" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H77" s="72"/>
+      <c r="I77" s="72"/>
+      <c r="J77" s="68"/>
+      <c r="L77"/>
+      <c r="P77" s="1"/>
+    </row>
+    <row r="78" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A78" s="1">
         <v>47</v>
       </c>
-      <c r="B78" s="60"/>
-[...2 lines deleted...]
-      <c r="E78" s="480" t="str">
+      <c r="B78" s="53"/>
+      <c r="C78" s="68"/>
+      <c r="D78" s="72"/>
+      <c r="E78" s="439" t="str">
         <f>IF($D78="","",VLOOKUP($D78,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F78" s="82"/>
-      <c r="G78" s="480" t="str">
+      <c r="F78" s="72"/>
+      <c r="G78" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H78" s="82"/>
-[...7 lines deleted...]
-    <row r="79" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H78" s="72"/>
+      <c r="I78" s="72"/>
+      <c r="J78" s="68"/>
+      <c r="L78"/>
+      <c r="P78" s="1"/>
+    </row>
+    <row r="79" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A79" s="1">
         <v>48</v>
       </c>
-      <c r="B79" s="60"/>
-[...2 lines deleted...]
-      <c r="E79" s="480" t="str">
+      <c r="B79" s="53"/>
+      <c r="C79" s="68"/>
+      <c r="D79" s="72"/>
+      <c r="E79" s="439" t="str">
         <f>IF($D79="","",VLOOKUP($D79,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F79" s="82"/>
-      <c r="G79" s="480" t="str">
+      <c r="F79" s="72"/>
+      <c r="G79" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H79" s="82"/>
-[...7 lines deleted...]
-    <row r="80" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H79" s="72"/>
+      <c r="I79" s="72"/>
+      <c r="J79" s="68"/>
+      <c r="L79"/>
+      <c r="P79" s="1"/>
+    </row>
+    <row r="80" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A80" s="1">
         <v>49</v>
       </c>
-      <c r="B80" s="60"/>
-[...2 lines deleted...]
-      <c r="E80" s="480" t="str">
+      <c r="B80" s="53"/>
+      <c r="C80" s="68"/>
+      <c r="D80" s="72"/>
+      <c r="E80" s="439" t="str">
         <f>IF($D80="","",VLOOKUP($D80,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F80" s="82"/>
-      <c r="G80" s="480" t="str">
+      <c r="F80" s="72"/>
+      <c r="G80" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H80" s="82"/>
-[...7 lines deleted...]
-    <row r="81" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H80" s="72"/>
+      <c r="I80" s="72"/>
+      <c r="J80" s="68"/>
+      <c r="L80"/>
+      <c r="P80" s="1"/>
+    </row>
+    <row r="81" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A81" s="1">
         <v>50</v>
       </c>
-      <c r="B81" s="60"/>
-[...2 lines deleted...]
-      <c r="E81" s="480" t="str">
+      <c r="B81" s="53"/>
+      <c r="C81" s="68"/>
+      <c r="D81" s="72"/>
+      <c r="E81" s="439" t="str">
         <f>IF($D81="","",VLOOKUP($D81,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F81" s="82"/>
-      <c r="G81" s="480" t="str">
+      <c r="F81" s="72"/>
+      <c r="G81" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H81" s="82"/>
-[...7 lines deleted...]
-    <row r="82" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H81" s="72"/>
+      <c r="I81" s="72"/>
+      <c r="J81" s="68"/>
+      <c r="L81"/>
+      <c r="P81" s="1"/>
+    </row>
+    <row r="82" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A82" s="1">
         <v>51</v>
       </c>
-      <c r="B82" s="60"/>
-[...2 lines deleted...]
-      <c r="E82" s="480" t="str">
+      <c r="B82" s="53"/>
+      <c r="C82" s="68"/>
+      <c r="D82" s="72"/>
+      <c r="E82" s="439" t="str">
         <f>IF($D82="","",VLOOKUP($D82,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F82" s="82"/>
-      <c r="G82" s="480" t="str">
+      <c r="F82" s="72"/>
+      <c r="G82" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H82" s="82"/>
-[...7 lines deleted...]
-    <row r="83" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H82" s="72"/>
+      <c r="I82" s="72"/>
+      <c r="J82" s="68"/>
+      <c r="L82"/>
+      <c r="P82" s="1"/>
+    </row>
+    <row r="83" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A83" s="1">
         <v>52</v>
       </c>
-      <c r="B83" s="60"/>
-[...2 lines deleted...]
-      <c r="E83" s="480" t="str">
+      <c r="B83" s="53"/>
+      <c r="C83" s="68"/>
+      <c r="D83" s="72"/>
+      <c r="E83" s="439" t="str">
         <f>IF($D83="","",VLOOKUP($D83,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F83" s="82"/>
-      <c r="G83" s="480" t="str">
+      <c r="F83" s="72"/>
+      <c r="G83" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H83" s="82"/>
-[...8 lines deleted...]
-    <row r="84" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="H83" s="72"/>
+      <c r="I83" s="72"/>
+      <c r="J83" s="68"/>
+      <c r="L83"/>
+      <c r="N83" s="5"/>
+      <c r="P83" s="1"/>
+    </row>
+    <row r="84" spans="1:23" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A84" s="1">
         <v>53</v>
       </c>
-      <c r="B84" s="60"/>
-[...2 lines deleted...]
-      <c r="E84" s="480" t="str">
+      <c r="B84" s="53"/>
+      <c r="C84" s="68"/>
+      <c r="D84" s="72"/>
+      <c r="E84" s="439" t="str">
         <f>IF($D84="","",VLOOKUP($D84,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F84" s="82"/>
-      <c r="G84" s="480" t="str">
+      <c r="F84" s="72"/>
+      <c r="G84" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H84" s="82"/>
-[...8 lines deleted...]
-    <row r="85" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H84" s="72"/>
+      <c r="I84" s="72"/>
+      <c r="J84" s="68"/>
+      <c r="L84"/>
+      <c r="M84" s="25"/>
+      <c r="P84" s="1"/>
+    </row>
+    <row r="85" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A85" s="1">
         <v>54</v>
       </c>
-      <c r="B85" s="60"/>
-[...2 lines deleted...]
-      <c r="E85" s="480" t="str">
+      <c r="B85" s="53"/>
+      <c r="C85" s="68"/>
+      <c r="D85" s="72"/>
+      <c r="E85" s="439" t="str">
         <f>IF($D85="","",VLOOKUP($D85,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F85" s="82"/>
-      <c r="G85" s="480" t="str">
+      <c r="F85" s="72"/>
+      <c r="G85" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H85" s="82"/>
-[...8 lines deleted...]
-    <row r="86" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H85" s="72"/>
+      <c r="I85" s="72"/>
+      <c r="J85" s="68"/>
+      <c r="L85"/>
+      <c r="P85" s="1"/>
+      <c r="Q85" s="5"/>
+    </row>
+    <row r="86" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A86" s="1">
         <v>55</v>
       </c>
-      <c r="B86" s="60"/>
-[...2 lines deleted...]
-      <c r="E86" s="480" t="str">
+      <c r="B86" s="53"/>
+      <c r="C86" s="68"/>
+      <c r="D86" s="72"/>
+      <c r="E86" s="439" t="str">
         <f>IF($D86="","",VLOOKUP($D86,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F86" s="82"/>
-      <c r="G86" s="480" t="str">
+      <c r="F86" s="72"/>
+      <c r="G86" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H86" s="82"/>
-[...7 lines deleted...]
-    <row r="87" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H86" s="72"/>
+      <c r="I86" s="72"/>
+      <c r="J86" s="68"/>
+      <c r="L86"/>
+      <c r="P86" s="1"/>
+    </row>
+    <row r="87" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A87" s="1">
         <v>56</v>
       </c>
-      <c r="B87" s="60"/>
-[...2 lines deleted...]
-      <c r="E87" s="480" t="str">
+      <c r="B87" s="53"/>
+      <c r="C87" s="68"/>
+      <c r="D87" s="72"/>
+      <c r="E87" s="439" t="str">
         <f>IF($D87="","",VLOOKUP($D87,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F87" s="82"/>
-      <c r="G87" s="480" t="str">
+      <c r="F87" s="72"/>
+      <c r="G87" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H87" s="82"/>
-[...13 lines deleted...]
-    <row r="88" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H87" s="72"/>
+      <c r="I87" s="72"/>
+      <c r="J87" s="68"/>
+      <c r="L87"/>
+      <c r="P87" s="1"/>
+      <c r="Q87" s="64"/>
+      <c r="R87" s="64"/>
+      <c r="S87" s="64"/>
+      <c r="T87" s="64"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="383"/>
+      <c r="W87" s="2"/>
+    </row>
+    <row r="88" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A88" s="1">
         <v>57</v>
       </c>
-      <c r="B88" s="60"/>
-[...2 lines deleted...]
-      <c r="E88" s="480" t="str">
+      <c r="B88" s="53"/>
+      <c r="C88" s="68"/>
+      <c r="D88" s="72"/>
+      <c r="E88" s="439" t="str">
         <f>IF($D88="","",VLOOKUP($D88,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F88" s="82"/>
-      <c r="G88" s="480" t="str">
+      <c r="F88" s="72"/>
+      <c r="G88" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H88" s="82"/>
-[...10 lines deleted...]
-    <row r="89" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H88" s="72"/>
+      <c r="I88" s="72"/>
+      <c r="J88" s="68"/>
+      <c r="L88"/>
+      <c r="P88" s="1"/>
+      <c r="R88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="383"/>
+    </row>
+    <row r="89" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A89" s="1">
         <v>58</v>
       </c>
-      <c r="B89" s="60"/>
-[...2 lines deleted...]
-      <c r="E89" s="480" t="str">
+      <c r="B89" s="53"/>
+      <c r="C89" s="68"/>
+      <c r="D89" s="72"/>
+      <c r="E89" s="439" t="str">
         <f>IF($D89="","",VLOOKUP($D89,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F89" s="82"/>
-      <c r="G89" s="480" t="str">
+      <c r="F89" s="72"/>
+      <c r="G89" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H89" s="82"/>
-[...9 lines deleted...]
-    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H89" s="72"/>
+      <c r="I89" s="72"/>
+      <c r="J89" s="68"/>
+      <c r="L89"/>
+      <c r="P89" s="1"/>
+      <c r="R89" s="1"/>
+      <c r="V89" s="383"/>
+    </row>
+    <row r="90" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A90" s="1">
         <v>59</v>
       </c>
-      <c r="B90" s="60"/>
-[...2 lines deleted...]
-      <c r="E90" s="480" t="str">
+      <c r="B90" s="53"/>
+      <c r="C90" s="68"/>
+      <c r="D90" s="72"/>
+      <c r="E90" s="439" t="str">
         <f>IF($D90="","",VLOOKUP($D90,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F90" s="82"/>
-      <c r="G90" s="480" t="str">
+      <c r="F90" s="72"/>
+      <c r="G90" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H90" s="82"/>
-[...9 lines deleted...]
-    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H90" s="72"/>
+      <c r="I90" s="72"/>
+      <c r="J90" s="68"/>
+      <c r="L90"/>
+      <c r="P90" s="1"/>
+      <c r="R90" s="1"/>
+      <c r="V90" s="383"/>
+    </row>
+    <row r="91" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A91" s="1">
         <v>60</v>
       </c>
-      <c r="B91" s="60"/>
-[...2 lines deleted...]
-      <c r="E91" s="480" t="str">
+      <c r="B91" s="53"/>
+      <c r="C91" s="68"/>
+      <c r="D91" s="72"/>
+      <c r="E91" s="439" t="str">
         <f>IF($D91="","",VLOOKUP($D91,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F91" s="82"/>
-      <c r="G91" s="480" t="str">
+      <c r="F91" s="72"/>
+      <c r="G91" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H91" s="82"/>
-[...9 lines deleted...]
-    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H91" s="72"/>
+      <c r="I91" s="72"/>
+      <c r="J91" s="68"/>
+      <c r="L91"/>
+      <c r="P91" s="1"/>
+      <c r="R91" s="1"/>
+      <c r="V91" s="383"/>
+    </row>
+    <row r="92" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A92" s="1">
         <v>61</v>
       </c>
-      <c r="B92" s="60"/>
-[...2 lines deleted...]
-      <c r="E92" s="480" t="str">
+      <c r="B92" s="53"/>
+      <c r="C92" s="68"/>
+      <c r="D92" s="72"/>
+      <c r="E92" s="439" t="str">
         <f>IF($D92="","",VLOOKUP($D92,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F92" s="82"/>
-      <c r="G92" s="480" t="str">
+      <c r="F92" s="72"/>
+      <c r="G92" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H92" s="82"/>
-[...8 lines deleted...]
-    <row r="93" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H92" s="72"/>
+      <c r="I92" s="72"/>
+      <c r="J92" s="68"/>
+      <c r="L92"/>
+      <c r="P92" s="1"/>
+      <c r="R92" s="1"/>
+    </row>
+    <row r="93" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A93" s="1">
         <v>62</v>
       </c>
-      <c r="B93" s="60"/>
-[...2 lines deleted...]
-      <c r="E93" s="480" t="str">
+      <c r="B93" s="53"/>
+      <c r="C93" s="68"/>
+      <c r="D93" s="72"/>
+      <c r="E93" s="439" t="str">
         <f>IF($D93="","",VLOOKUP($D93,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F93" s="82"/>
-      <c r="G93" s="480" t="str">
+      <c r="F93" s="72"/>
+      <c r="G93" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H93" s="82"/>
-[...9 lines deleted...]
-    <row r="94" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H93" s="72"/>
+      <c r="I93" s="72"/>
+      <c r="J93" s="68"/>
+      <c r="L93"/>
+      <c r="P93" s="1"/>
+      <c r="R93" s="1"/>
+      <c r="S93" s="381"/>
+    </row>
+    <row r="94" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A94" s="1">
         <v>63</v>
       </c>
-      <c r="B94" s="60"/>
-[...2 lines deleted...]
-      <c r="E94" s="480" t="str">
+      <c r="B94" s="53"/>
+      <c r="C94" s="68"/>
+      <c r="D94" s="72"/>
+      <c r="E94" s="439" t="str">
         <f>IF($D94="","",VLOOKUP($D94,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F94" s="82"/>
-      <c r="G94" s="480" t="str">
+      <c r="F94" s="72"/>
+      <c r="G94" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H94" s="82"/>
-[...9 lines deleted...]
-    <row r="95" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H94" s="72"/>
+      <c r="I94" s="72"/>
+      <c r="J94" s="68"/>
+      <c r="L94"/>
+      <c r="P94" s="1"/>
+      <c r="R94" s="1"/>
+      <c r="S94" s="381"/>
+    </row>
+    <row r="95" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A95" s="1">
         <v>64</v>
       </c>
-      <c r="B95" s="60"/>
-[...2 lines deleted...]
-      <c r="E95" s="480" t="str">
+      <c r="B95" s="53"/>
+      <c r="C95" s="68"/>
+      <c r="D95" s="72"/>
+      <c r="E95" s="439" t="str">
         <f>IF($D95="","",VLOOKUP($D95,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F95" s="82"/>
-      <c r="G95" s="480" t="str">
+      <c r="F95" s="72"/>
+      <c r="G95" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H95" s="82"/>
-[...9 lines deleted...]
-    <row r="96" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H95" s="72"/>
+      <c r="I95" s="72"/>
+      <c r="J95" s="68"/>
+      <c r="L95"/>
+      <c r="P95" s="1"/>
+      <c r="R95" s="1"/>
+      <c r="S95" s="381"/>
+    </row>
+    <row r="96" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A96" s="1">
         <v>65</v>
       </c>
-      <c r="B96" s="60"/>
-[...2 lines deleted...]
-      <c r="E96" s="480" t="str">
+      <c r="B96" s="53"/>
+      <c r="C96" s="68"/>
+      <c r="D96" s="72"/>
+      <c r="E96" s="439" t="str">
         <f>IF($D96="","",VLOOKUP($D96,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F96" s="82"/>
-      <c r="G96" s="480" t="str">
+      <c r="F96" s="72"/>
+      <c r="G96" s="439" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H96" s="82"/>
-[...11 lines deleted...]
-    <row r="97" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H96" s="72"/>
+      <c r="I96" s="72"/>
+      <c r="J96" s="68"/>
+      <c r="L96"/>
+      <c r="P96" s="1"/>
+      <c r="Q96" s="80"/>
+      <c r="R96" s="80"/>
+      <c r="S96" s="80"/>
+      <c r="T96" s="80"/>
+    </row>
+    <row r="97" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A97" s="1">
         <v>66</v>
       </c>
-      <c r="B97" s="60"/>
-[...2 lines deleted...]
-      <c r="E97" s="480" t="str">
+      <c r="B97" s="53"/>
+      <c r="C97" s="68"/>
+      <c r="D97" s="72"/>
+      <c r="E97" s="439" t="str">
         <f>IF($D97="","",VLOOKUP($D97,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F97" s="82"/>
-      <c r="G97" s="480" t="str">
+      <c r="F97" s="72"/>
+      <c r="G97" s="439" t="str">
         <f t="shared" ref="G97:G160" si="1">IF(OR($E97="", $F97=""),"",CONCATENATE($E97,"-",LEFT($F97,1),LEFT(MID($F97,FIND(" ",$F97)+1,256),1)))</f>
         <v/>
       </c>
-      <c r="H97" s="82"/>
-[...7 lines deleted...]
-    <row r="98" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H97" s="72"/>
+      <c r="I97" s="72"/>
+      <c r="J97" s="68"/>
+      <c r="L97"/>
+      <c r="P97" s="1"/>
+    </row>
+    <row r="98" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A98" s="1">
         <v>67</v>
       </c>
-      <c r="B98" s="60"/>
-[...2 lines deleted...]
-      <c r="E98" s="480" t="str">
+      <c r="B98" s="53"/>
+      <c r="C98" s="68"/>
+      <c r="D98" s="72"/>
+      <c r="E98" s="439" t="str">
         <f>IF($D98="","",VLOOKUP($D98,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F98" s="82"/>
-      <c r="G98" s="480" t="str">
+      <c r="F98" s="72"/>
+      <c r="G98" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H98" s="82"/>
-[...7 lines deleted...]
-    <row r="99" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H98" s="72"/>
+      <c r="I98" s="72"/>
+      <c r="J98" s="68"/>
+      <c r="L98"/>
+      <c r="P98" s="1"/>
+    </row>
+    <row r="99" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A99" s="1">
         <v>68</v>
       </c>
-      <c r="B99" s="60"/>
-[...2 lines deleted...]
-      <c r="E99" s="480" t="str">
+      <c r="B99" s="53"/>
+      <c r="C99" s="68"/>
+      <c r="D99" s="72"/>
+      <c r="E99" s="439" t="str">
         <f>IF($D99="","",VLOOKUP($D99,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F99" s="82"/>
-      <c r="G99" s="480" t="str">
+      <c r="F99" s="72"/>
+      <c r="G99" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H99" s="82"/>
-[...7 lines deleted...]
-    <row r="100" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H99" s="72"/>
+      <c r="I99" s="72"/>
+      <c r="J99" s="68"/>
+      <c r="L99"/>
+      <c r="P99" s="1"/>
+    </row>
+    <row r="100" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A100" s="1">
         <v>69</v>
       </c>
-      <c r="B100" s="60"/>
-[...2 lines deleted...]
-      <c r="E100" s="480" t="str">
+      <c r="B100" s="53"/>
+      <c r="C100" s="68"/>
+      <c r="D100" s="72"/>
+      <c r="E100" s="439" t="str">
         <f>IF($D100="","",VLOOKUP($D100,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F100" s="82"/>
-      <c r="G100" s="480" t="str">
+      <c r="F100" s="72"/>
+      <c r="G100" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H100" s="82"/>
-[...11 lines deleted...]
-    <row r="101" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H100" s="72"/>
+      <c r="I100" s="72"/>
+      <c r="J100" s="68"/>
+      <c r="L100"/>
+      <c r="P100" s="1"/>
+      <c r="Q100" s="64"/>
+      <c r="R100" s="64"/>
+      <c r="S100" s="64"/>
+      <c r="T100" s="64"/>
+    </row>
+    <row r="101" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A101" s="1">
         <v>70</v>
       </c>
-      <c r="B101" s="60"/>
-[...2 lines deleted...]
-      <c r="E101" s="480" t="str">
+      <c r="B101" s="53"/>
+      <c r="C101" s="68"/>
+      <c r="D101" s="72"/>
+      <c r="E101" s="439" t="str">
         <f>IF($D101="","",VLOOKUP($D101,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F101" s="82"/>
-      <c r="G101" s="480" t="str">
+      <c r="F101" s="72"/>
+      <c r="G101" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H101" s="82"/>
-[...9 lines deleted...]
-    <row r="102" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H101" s="72"/>
+      <c r="I101" s="72"/>
+      <c r="J101" s="68"/>
+      <c r="L101"/>
+      <c r="P101" s="1"/>
+      <c r="R101" s="1"/>
+      <c r="S101" s="5"/>
+    </row>
+    <row r="102" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A102" s="1">
         <v>71</v>
       </c>
-      <c r="B102" s="60"/>
-[...2 lines deleted...]
-      <c r="E102" s="480" t="str">
+      <c r="B102" s="53"/>
+      <c r="C102" s="68"/>
+      <c r="D102" s="72"/>
+      <c r="E102" s="439" t="str">
         <f>IF($D102="","",VLOOKUP($D102,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F102" s="82"/>
-      <c r="G102" s="480" t="str">
+      <c r="F102" s="72"/>
+      <c r="G102" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H102" s="82"/>
-[...9 lines deleted...]
-    <row r="103" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H102" s="72"/>
+      <c r="I102" s="72"/>
+      <c r="J102" s="68"/>
+      <c r="L102"/>
+      <c r="P102" s="1"/>
+      <c r="R102" s="1"/>
+      <c r="S102" s="360"/>
+    </row>
+    <row r="103" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A103" s="1">
         <v>72</v>
       </c>
-      <c r="B103" s="60"/>
-[...2 lines deleted...]
-      <c r="E103" s="480" t="str">
+      <c r="B103" s="53"/>
+      <c r="C103" s="68"/>
+      <c r="D103" s="72"/>
+      <c r="E103" s="439" t="str">
         <f>IF($D103="","",VLOOKUP($D103,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F103" s="82"/>
-      <c r="G103" s="480" t="str">
+      <c r="F103" s="72"/>
+      <c r="G103" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H103" s="82"/>
-[...9 lines deleted...]
-    <row r="104" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H103" s="72"/>
+      <c r="I103" s="72"/>
+      <c r="J103" s="68"/>
+      <c r="L103"/>
+      <c r="P103" s="1"/>
+      <c r="R103" s="1"/>
+      <c r="S103" s="360"/>
+    </row>
+    <row r="104" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A104" s="1">
         <v>73</v>
       </c>
-      <c r="B104" s="60"/>
-[...2 lines deleted...]
-      <c r="E104" s="480" t="str">
+      <c r="B104" s="53"/>
+      <c r="C104" s="68"/>
+      <c r="D104" s="72"/>
+      <c r="E104" s="439" t="str">
         <f>IF($D104="","",VLOOKUP($D104,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F104" s="82"/>
-      <c r="G104" s="480" t="str">
+      <c r="F104" s="72"/>
+      <c r="G104" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H104" s="82"/>
-[...9 lines deleted...]
-    <row r="105" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H104" s="72"/>
+      <c r="I104" s="72"/>
+      <c r="J104" s="68"/>
+      <c r="L104"/>
+      <c r="P104" s="1"/>
+      <c r="R104" s="1"/>
+      <c r="S104" s="360"/>
+    </row>
+    <row r="105" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A105" s="1">
         <v>74</v>
       </c>
-      <c r="B105" s="60"/>
-[...2 lines deleted...]
-      <c r="E105" s="480" t="str">
+      <c r="B105" s="53"/>
+      <c r="C105" s="68"/>
+      <c r="D105" s="72"/>
+      <c r="E105" s="439" t="str">
         <f>IF($D105="","",VLOOKUP($D105,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F105" s="82"/>
-      <c r="G105" s="480" t="str">
+      <c r="F105" s="72"/>
+      <c r="G105" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H105" s="82"/>
-[...11 lines deleted...]
-    <row r="106" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H105" s="72"/>
+      <c r="I105" s="72"/>
+      <c r="J105" s="68"/>
+      <c r="L105"/>
+      <c r="P105" s="1"/>
+      <c r="Q105" s="80"/>
+      <c r="R105" s="80"/>
+      <c r="S105" s="80"/>
+      <c r="T105" s="80"/>
+    </row>
+    <row r="106" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A106" s="1">
         <v>75</v>
       </c>
-      <c r="B106" s="60"/>
-[...2 lines deleted...]
-      <c r="E106" s="480" t="str">
+      <c r="B106" s="53"/>
+      <c r="C106" s="68"/>
+      <c r="D106" s="72"/>
+      <c r="E106" s="439" t="str">
         <f>IF($D106="","",VLOOKUP($D106,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F106" s="82"/>
-      <c r="G106" s="480" t="str">
+      <c r="F106" s="72"/>
+      <c r="G106" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H106" s="82"/>
-[...7 lines deleted...]
-    <row r="107" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H106" s="72"/>
+      <c r="I106" s="72"/>
+      <c r="J106" s="68"/>
+      <c r="L106"/>
+      <c r="P106" s="1"/>
+    </row>
+    <row r="107" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A107" s="1">
         <v>76</v>
       </c>
-      <c r="B107" s="60"/>
-[...2 lines deleted...]
-      <c r="E107" s="480" t="str">
+      <c r="B107" s="53"/>
+      <c r="C107" s="68"/>
+      <c r="D107" s="72"/>
+      <c r="E107" s="439" t="str">
         <f>IF($D107="","",VLOOKUP($D107,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F107" s="82"/>
-      <c r="G107" s="480" t="str">
+      <c r="F107" s="72"/>
+      <c r="G107" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H107" s="82"/>
-[...7 lines deleted...]
-    <row r="108" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H107" s="72"/>
+      <c r="I107" s="72"/>
+      <c r="J107" s="68"/>
+      <c r="L107"/>
+      <c r="P107" s="1"/>
+    </row>
+    <row r="108" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A108" s="1">
         <v>77</v>
       </c>
-      <c r="B108" s="60"/>
-[...2 lines deleted...]
-      <c r="E108" s="480" t="str">
+      <c r="B108" s="53"/>
+      <c r="C108" s="68"/>
+      <c r="D108" s="72"/>
+      <c r="E108" s="439" t="str">
         <f>IF($D108="","",VLOOKUP($D108,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F108" s="82"/>
-      <c r="G108" s="480" t="str">
+      <c r="F108" s="72"/>
+      <c r="G108" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H108" s="82"/>
-[...7 lines deleted...]
-    <row r="109" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H108" s="72"/>
+      <c r="I108" s="72"/>
+      <c r="J108" s="68"/>
+      <c r="L108"/>
+      <c r="P108" s="1"/>
+    </row>
+    <row r="109" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A109" s="1">
         <v>78</v>
       </c>
-      <c r="B109" s="60"/>
-[...2 lines deleted...]
-      <c r="E109" s="480" t="str">
+      <c r="B109" s="53"/>
+      <c r="C109" s="68"/>
+      <c r="D109" s="72"/>
+      <c r="E109" s="439" t="str">
         <f>IF($D109="","",VLOOKUP($D109,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F109" s="82"/>
-      <c r="G109" s="480" t="str">
+      <c r="F109" s="72"/>
+      <c r="G109" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H109" s="82"/>
-[...7 lines deleted...]
-    <row r="110" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H109" s="72"/>
+      <c r="I109" s="72"/>
+      <c r="J109" s="68"/>
+      <c r="L109"/>
+      <c r="P109" s="1"/>
+    </row>
+    <row r="110" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A110" s="1">
         <v>79</v>
       </c>
-      <c r="B110" s="60"/>
-[...2 lines deleted...]
-      <c r="E110" s="480" t="str">
+      <c r="B110" s="53"/>
+      <c r="C110" s="68"/>
+      <c r="D110" s="72"/>
+      <c r="E110" s="439" t="str">
         <f>IF($D110="","",VLOOKUP($D110,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F110" s="82"/>
-      <c r="G110" s="480" t="str">
+      <c r="F110" s="72"/>
+      <c r="G110" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H110" s="82"/>
-[...7 lines deleted...]
-    <row r="111" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H110" s="72"/>
+      <c r="I110" s="72"/>
+      <c r="J110" s="68"/>
+      <c r="L110"/>
+      <c r="P110" s="1"/>
+    </row>
+    <row r="111" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A111" s="1">
         <v>80</v>
       </c>
-      <c r="B111" s="60"/>
-[...2 lines deleted...]
-      <c r="E111" s="480" t="str">
+      <c r="B111" s="53"/>
+      <c r="C111" s="68"/>
+      <c r="D111" s="72"/>
+      <c r="E111" s="439" t="str">
         <f>IF($D111="","",VLOOKUP($D111,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F111" s="82"/>
-      <c r="G111" s="480" t="str">
+      <c r="F111" s="72"/>
+      <c r="G111" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H111" s="82"/>
-[...7 lines deleted...]
-    <row r="112" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H111" s="72"/>
+      <c r="I111" s="72"/>
+      <c r="J111" s="68"/>
+      <c r="L111"/>
+      <c r="P111" s="1"/>
+    </row>
+    <row r="112" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A112" s="1">
         <v>81</v>
       </c>
-      <c r="B112" s="60"/>
-[...2 lines deleted...]
-      <c r="E112" s="480" t="str">
+      <c r="B112" s="53"/>
+      <c r="C112" s="68"/>
+      <c r="D112" s="72"/>
+      <c r="E112" s="439" t="str">
         <f>IF($D112="","",VLOOKUP($D112,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F112" s="82"/>
-      <c r="G112" s="480" t="str">
+      <c r="F112" s="72"/>
+      <c r="G112" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H112" s="82"/>
-[...7 lines deleted...]
-    <row r="113" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H112" s="72"/>
+      <c r="I112" s="72"/>
+      <c r="J112" s="68"/>
+      <c r="L112"/>
+      <c r="P112" s="1"/>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A113" s="1">
         <v>82</v>
       </c>
-      <c r="B113" s="60"/>
-[...2 lines deleted...]
-      <c r="E113" s="480" t="str">
+      <c r="B113" s="53"/>
+      <c r="C113" s="68"/>
+      <c r="D113" s="72"/>
+      <c r="E113" s="439" t="str">
         <f>IF($D113="","",VLOOKUP($D113,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F113" s="82"/>
-      <c r="G113" s="480" t="str">
+      <c r="F113" s="72"/>
+      <c r="G113" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H113" s="82"/>
-[...7 lines deleted...]
-    <row r="114" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H113" s="72"/>
+      <c r="I113" s="72"/>
+      <c r="J113" s="68"/>
+      <c r="L113"/>
+      <c r="P113" s="1"/>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A114" s="1">
         <v>83</v>
       </c>
-      <c r="B114" s="60"/>
-[...2 lines deleted...]
-      <c r="E114" s="480" t="str">
+      <c r="B114" s="53"/>
+      <c r="C114" s="68"/>
+      <c r="D114" s="72"/>
+      <c r="E114" s="439" t="str">
         <f>IF($D114="","",VLOOKUP($D114,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F114" s="82"/>
-      <c r="G114" s="480" t="str">
+      <c r="F114" s="72"/>
+      <c r="G114" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H114" s="82"/>
-[...7 lines deleted...]
-    <row r="115" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H114" s="72"/>
+      <c r="I114" s="72"/>
+      <c r="J114" s="68"/>
+      <c r="L114"/>
+      <c r="P114" s="1"/>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A115" s="1">
         <v>84</v>
       </c>
-      <c r="B115" s="60"/>
-[...2 lines deleted...]
-      <c r="E115" s="480" t="str">
+      <c r="B115" s="53"/>
+      <c r="C115" s="68"/>
+      <c r="D115" s="72"/>
+      <c r="E115" s="439" t="str">
         <f>IF($D115="","",VLOOKUP($D115,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F115" s="82"/>
-      <c r="G115" s="480" t="str">
+      <c r="F115" s="72"/>
+      <c r="G115" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H115" s="82"/>
-[...7 lines deleted...]
-    <row r="116" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H115" s="72"/>
+      <c r="I115" s="72"/>
+      <c r="J115" s="68"/>
+      <c r="L115"/>
+      <c r="P115" s="1"/>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A116" s="1">
         <v>85</v>
       </c>
-      <c r="B116" s="60"/>
-[...2 lines deleted...]
-      <c r="E116" s="480" t="str">
+      <c r="B116" s="53"/>
+      <c r="C116" s="68"/>
+      <c r="D116" s="72"/>
+      <c r="E116" s="439" t="str">
         <f>IF($D116="","",VLOOKUP($D116,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F116" s="82"/>
-      <c r="G116" s="480" t="str">
+      <c r="F116" s="72"/>
+      <c r="G116" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H116" s="82"/>
-[...7 lines deleted...]
-    <row r="117" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H116" s="72"/>
+      <c r="I116" s="72"/>
+      <c r="J116" s="68"/>
+      <c r="L116"/>
+      <c r="P116" s="1"/>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A117" s="1">
         <v>86</v>
       </c>
-      <c r="B117" s="60"/>
-[...2 lines deleted...]
-      <c r="E117" s="480" t="str">
+      <c r="B117" s="53"/>
+      <c r="C117" s="68"/>
+      <c r="D117" s="72"/>
+      <c r="E117" s="439" t="str">
         <f>IF($D117="","",VLOOKUP($D117,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F117" s="82"/>
-      <c r="G117" s="480" t="str">
+      <c r="F117" s="72"/>
+      <c r="G117" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H117" s="82"/>
-[...7 lines deleted...]
-    <row r="118" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H117" s="72"/>
+      <c r="I117" s="72"/>
+      <c r="J117" s="68"/>
+      <c r="L117"/>
+      <c r="P117" s="1"/>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A118" s="1">
         <v>87</v>
       </c>
-      <c r="B118" s="60"/>
-[...2 lines deleted...]
-      <c r="E118" s="480" t="str">
+      <c r="B118" s="53"/>
+      <c r="C118" s="68"/>
+      <c r="D118" s="72"/>
+      <c r="E118" s="439" t="str">
         <f>IF($D118="","",VLOOKUP($D118,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F118" s="82"/>
-      <c r="G118" s="480" t="str">
+      <c r="F118" s="72"/>
+      <c r="G118" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H118" s="82"/>
-[...7 lines deleted...]
-    <row r="119" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H118" s="72"/>
+      <c r="I118" s="72"/>
+      <c r="J118" s="68"/>
+      <c r="L118"/>
+      <c r="P118" s="1"/>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A119" s="1">
         <v>88</v>
       </c>
-      <c r="B119" s="60"/>
-[...2 lines deleted...]
-      <c r="E119" s="480" t="str">
+      <c r="B119" s="53"/>
+      <c r="C119" s="68"/>
+      <c r="D119" s="72"/>
+      <c r="E119" s="439" t="str">
         <f>IF($D119="","",VLOOKUP($D119,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F119" s="82"/>
-      <c r="G119" s="480" t="str">
+      <c r="F119" s="72"/>
+      <c r="G119" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H119" s="82"/>
-[...7 lines deleted...]
-    <row r="120" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H119" s="72"/>
+      <c r="I119" s="72"/>
+      <c r="J119" s="68"/>
+      <c r="L119"/>
+      <c r="P119" s="1"/>
+    </row>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A120" s="1">
         <v>89</v>
       </c>
-      <c r="B120" s="60"/>
-[...2 lines deleted...]
-      <c r="E120" s="480" t="str">
+      <c r="B120" s="53"/>
+      <c r="C120" s="68"/>
+      <c r="D120" s="72"/>
+      <c r="E120" s="439" t="str">
         <f>IF($D120="","",VLOOKUP($D120,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F120" s="82"/>
-      <c r="G120" s="480" t="str">
+      <c r="F120" s="72"/>
+      <c r="G120" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H120" s="82"/>
-[...7 lines deleted...]
-    <row r="121" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H120" s="72"/>
+      <c r="I120" s="72"/>
+      <c r="J120" s="68"/>
+      <c r="L120"/>
+      <c r="P120" s="1"/>
+    </row>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A121" s="1">
         <v>90</v>
       </c>
-      <c r="B121" s="60"/>
-[...2 lines deleted...]
-      <c r="E121" s="480" t="str">
+      <c r="B121" s="53"/>
+      <c r="C121" s="68"/>
+      <c r="D121" s="72"/>
+      <c r="E121" s="439" t="str">
         <f>IF($D121="","",VLOOKUP($D121,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F121" s="82"/>
-      <c r="G121" s="480" t="str">
+      <c r="F121" s="72"/>
+      <c r="G121" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H121" s="82"/>
-[...7 lines deleted...]
-    <row r="122" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H121" s="72"/>
+      <c r="I121" s="72"/>
+      <c r="J121" s="68"/>
+      <c r="L121"/>
+      <c r="P121" s="1"/>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A122" s="1">
         <v>91</v>
       </c>
-      <c r="B122" s="60"/>
-[...2 lines deleted...]
-      <c r="E122" s="480" t="str">
+      <c r="B122" s="53"/>
+      <c r="C122" s="68"/>
+      <c r="D122" s="72"/>
+      <c r="E122" s="439" t="str">
         <f>IF($D122="","",VLOOKUP($D122,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F122" s="82"/>
-      <c r="G122" s="480" t="str">
+      <c r="F122" s="72"/>
+      <c r="G122" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H122" s="82"/>
-[...7 lines deleted...]
-    <row r="123" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H122" s="72"/>
+      <c r="I122" s="72"/>
+      <c r="J122" s="68"/>
+      <c r="L122"/>
+      <c r="P122" s="1"/>
+    </row>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A123" s="1">
         <v>92</v>
       </c>
-      <c r="B123" s="60"/>
-[...2 lines deleted...]
-      <c r="E123" s="480" t="str">
+      <c r="B123" s="53"/>
+      <c r="C123" s="68"/>
+      <c r="D123" s="72"/>
+      <c r="E123" s="439" t="str">
         <f>IF($D123="","",VLOOKUP($D123,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F123" s="82"/>
-      <c r="G123" s="480" t="str">
+      <c r="F123" s="72"/>
+      <c r="G123" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H123" s="82"/>
-[...7 lines deleted...]
-    <row r="124" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H123" s="72"/>
+      <c r="I123" s="72"/>
+      <c r="J123" s="68"/>
+      <c r="L123"/>
+      <c r="P123" s="1"/>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A124" s="1">
         <v>93</v>
       </c>
-      <c r="B124" s="60"/>
-[...2 lines deleted...]
-      <c r="E124" s="480" t="str">
+      <c r="B124" s="53"/>
+      <c r="C124" s="68"/>
+      <c r="D124" s="72"/>
+      <c r="E124" s="439" t="str">
         <f>IF($D124="","",VLOOKUP($D124,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F124" s="82"/>
-      <c r="G124" s="480" t="str">
+      <c r="F124" s="72"/>
+      <c r="G124" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H124" s="82"/>
-[...7 lines deleted...]
-    <row r="125" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H124" s="72"/>
+      <c r="I124" s="72"/>
+      <c r="J124" s="68"/>
+      <c r="L124"/>
+      <c r="P124" s="1"/>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A125" s="1">
         <v>94</v>
       </c>
-      <c r="B125" s="60"/>
-[...2 lines deleted...]
-      <c r="E125" s="480" t="str">
+      <c r="B125" s="53"/>
+      <c r="C125" s="68"/>
+      <c r="D125" s="72"/>
+      <c r="E125" s="439" t="str">
         <f>IF($D125="","",VLOOKUP($D125,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F125" s="82"/>
-      <c r="G125" s="480" t="str">
+      <c r="F125" s="72"/>
+      <c r="G125" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H125" s="82"/>
-[...7 lines deleted...]
-    <row r="126" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H125" s="72"/>
+      <c r="I125" s="72"/>
+      <c r="J125" s="68"/>
+      <c r="L125"/>
+      <c r="P125" s="1"/>
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A126" s="1">
         <v>95</v>
       </c>
-      <c r="B126" s="60"/>
-[...2 lines deleted...]
-      <c r="E126" s="480" t="str">
+      <c r="B126" s="53"/>
+      <c r="C126" s="68"/>
+      <c r="D126" s="72"/>
+      <c r="E126" s="439" t="str">
         <f>IF($D126="","",VLOOKUP($D126,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F126" s="82"/>
-      <c r="G126" s="480" t="str">
+      <c r="F126" s="72"/>
+      <c r="G126" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H126" s="82"/>
-[...7 lines deleted...]
-    <row r="127" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H126" s="72"/>
+      <c r="I126" s="72"/>
+      <c r="J126" s="68"/>
+      <c r="L126"/>
+      <c r="P126" s="1"/>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A127" s="1">
         <v>96</v>
       </c>
-      <c r="B127" s="60"/>
-[...2 lines deleted...]
-      <c r="E127" s="480" t="str">
+      <c r="B127" s="53"/>
+      <c r="C127" s="68"/>
+      <c r="D127" s="72"/>
+      <c r="E127" s="439" t="str">
         <f>IF($D127="","",VLOOKUP($D127,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F127" s="82"/>
-      <c r="G127" s="480" t="str">
+      <c r="F127" s="72"/>
+      <c r="G127" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H127" s="82"/>
-[...7 lines deleted...]
-    <row r="128" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H127" s="72"/>
+      <c r="I127" s="72"/>
+      <c r="J127" s="68"/>
+      <c r="L127"/>
+      <c r="P127" s="1"/>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A128" s="1">
         <v>97</v>
       </c>
-      <c r="B128" s="60"/>
-[...2 lines deleted...]
-      <c r="E128" s="480" t="str">
+      <c r="B128" s="53"/>
+      <c r="C128" s="68"/>
+      <c r="D128" s="72"/>
+      <c r="E128" s="439" t="str">
         <f>IF($D128="","",VLOOKUP($D128,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F128" s="82"/>
-      <c r="G128" s="480" t="str">
+      <c r="F128" s="72"/>
+      <c r="G128" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H128" s="82"/>
-[...7 lines deleted...]
-    <row r="129" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H128" s="72"/>
+      <c r="I128" s="72"/>
+      <c r="J128" s="68"/>
+      <c r="L128"/>
+      <c r="P128" s="1"/>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A129" s="1">
         <v>98</v>
       </c>
-      <c r="B129" s="60"/>
-[...2 lines deleted...]
-      <c r="E129" s="480" t="str">
+      <c r="B129" s="53"/>
+      <c r="C129" s="68"/>
+      <c r="D129" s="72"/>
+      <c r="E129" s="439" t="str">
         <f>IF($D129="","",VLOOKUP($D129,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F129" s="82"/>
-      <c r="G129" s="480" t="str">
+      <c r="F129" s="72"/>
+      <c r="G129" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H129" s="82"/>
-[...7 lines deleted...]
-    <row r="130" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H129" s="72"/>
+      <c r="I129" s="72"/>
+      <c r="J129" s="68"/>
+      <c r="L129"/>
+      <c r="P129" s="1"/>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A130" s="1">
         <v>99</v>
       </c>
-      <c r="B130" s="60"/>
-[...2 lines deleted...]
-      <c r="E130" s="480" t="str">
+      <c r="B130" s="53"/>
+      <c r="C130" s="68"/>
+      <c r="D130" s="72"/>
+      <c r="E130" s="439" t="str">
         <f>IF($D130="","",VLOOKUP($D130,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F130" s="82"/>
-      <c r="G130" s="480" t="str">
+      <c r="F130" s="72"/>
+      <c r="G130" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H130" s="82"/>
-[...7 lines deleted...]
-    <row r="131" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H130" s="72"/>
+      <c r="I130" s="72"/>
+      <c r="J130" s="68"/>
+      <c r="L130"/>
+      <c r="P130" s="1"/>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A131" s="1">
         <v>100</v>
       </c>
-      <c r="B131" s="60"/>
-[...2 lines deleted...]
-      <c r="E131" s="480" t="str">
+      <c r="B131" s="53"/>
+      <c r="C131" s="68"/>
+      <c r="D131" s="72"/>
+      <c r="E131" s="439" t="str">
         <f>IF($D131="","",VLOOKUP($D131,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F131" s="82"/>
-      <c r="G131" s="480" t="str">
+      <c r="F131" s="72"/>
+      <c r="G131" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H131" s="82"/>
-[...7 lines deleted...]
-    <row r="132" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H131" s="72"/>
+      <c r="I131" s="72"/>
+      <c r="J131" s="68"/>
+      <c r="L131"/>
+      <c r="P131" s="1"/>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A132" s="1">
         <v>101</v>
       </c>
-      <c r="B132" s="60"/>
-[...2 lines deleted...]
-      <c r="E132" s="480" t="str">
+      <c r="B132" s="53"/>
+      <c r="C132" s="68"/>
+      <c r="D132" s="72"/>
+      <c r="E132" s="439" t="str">
         <f>IF($D132="","",VLOOKUP($D132,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F132" s="82"/>
-      <c r="G132" s="480" t="str">
+      <c r="F132" s="72"/>
+      <c r="G132" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H132" s="82"/>
-[...7 lines deleted...]
-    <row r="133" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H132" s="72"/>
+      <c r="I132" s="72"/>
+      <c r="J132" s="68"/>
+      <c r="L132"/>
+      <c r="P132" s="1"/>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A133" s="1">
         <v>102</v>
       </c>
-      <c r="B133" s="60"/>
-[...2 lines deleted...]
-      <c r="E133" s="480" t="str">
+      <c r="B133" s="53"/>
+      <c r="C133" s="68"/>
+      <c r="D133" s="72"/>
+      <c r="E133" s="439" t="str">
         <f>IF($D133="","",VLOOKUP($D133,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F133" s="82"/>
-      <c r="G133" s="480" t="str">
+      <c r="F133" s="72"/>
+      <c r="G133" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H133" s="82"/>
-[...7 lines deleted...]
-    <row r="134" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H133" s="72"/>
+      <c r="I133" s="72"/>
+      <c r="J133" s="68"/>
+      <c r="L133"/>
+      <c r="P133" s="1"/>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A134" s="1">
         <v>103</v>
       </c>
-      <c r="B134" s="60"/>
-[...2 lines deleted...]
-      <c r="E134" s="480" t="str">
+      <c r="B134" s="53"/>
+      <c r="C134" s="68"/>
+      <c r="D134" s="72"/>
+      <c r="E134" s="439" t="str">
         <f>IF($D134="","",VLOOKUP($D134,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F134" s="82"/>
-      <c r="G134" s="480" t="str">
+      <c r="F134" s="72"/>
+      <c r="G134" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H134" s="82"/>
-[...7 lines deleted...]
-    <row r="135" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H134" s="72"/>
+      <c r="I134" s="72"/>
+      <c r="J134" s="68"/>
+      <c r="L134"/>
+      <c r="P134" s="1"/>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A135" s="1">
         <v>104</v>
       </c>
-      <c r="B135" s="60"/>
-[...2 lines deleted...]
-      <c r="E135" s="480" t="str">
+      <c r="B135" s="53"/>
+      <c r="C135" s="68"/>
+      <c r="D135" s="72"/>
+      <c r="E135" s="439" t="str">
         <f>IF($D135="","",VLOOKUP($D135,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F135" s="82"/>
-      <c r="G135" s="480" t="str">
+      <c r="F135" s="72"/>
+      <c r="G135" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H135" s="82"/>
-[...7 lines deleted...]
-    <row r="136" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H135" s="72"/>
+      <c r="I135" s="72"/>
+      <c r="J135" s="68"/>
+      <c r="L135"/>
+      <c r="P135" s="1"/>
+    </row>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A136" s="1">
         <v>105</v>
       </c>
-      <c r="B136" s="60"/>
-[...2 lines deleted...]
-      <c r="E136" s="480" t="str">
+      <c r="B136" s="53"/>
+      <c r="C136" s="68"/>
+      <c r="D136" s="72"/>
+      <c r="E136" s="439" t="str">
         <f>IF($D136="","",VLOOKUP($D136,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F136" s="82"/>
-      <c r="G136" s="480" t="str">
+      <c r="F136" s="72"/>
+      <c r="G136" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H136" s="82"/>
-[...7 lines deleted...]
-    <row r="137" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H136" s="72"/>
+      <c r="I136" s="72"/>
+      <c r="J136" s="68"/>
+      <c r="L136"/>
+      <c r="P136" s="1"/>
+    </row>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A137" s="1">
         <v>106</v>
       </c>
-      <c r="B137" s="60"/>
-[...2 lines deleted...]
-      <c r="E137" s="480" t="str">
+      <c r="B137" s="53"/>
+      <c r="C137" s="68"/>
+      <c r="D137" s="72"/>
+      <c r="E137" s="439" t="str">
         <f>IF($D137="","",VLOOKUP($D137,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F137" s="82"/>
-      <c r="G137" s="480" t="str">
+      <c r="F137" s="72"/>
+      <c r="G137" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H137" s="82"/>
-[...7 lines deleted...]
-    <row r="138" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H137" s="72"/>
+      <c r="I137" s="72"/>
+      <c r="J137" s="68"/>
+      <c r="L137"/>
+      <c r="P137" s="1"/>
+    </row>
+    <row r="138" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A138" s="1">
         <v>107</v>
       </c>
-      <c r="B138" s="60"/>
-[...2 lines deleted...]
-      <c r="E138" s="480" t="str">
+      <c r="B138" s="53"/>
+      <c r="C138" s="68"/>
+      <c r="D138" s="72"/>
+      <c r="E138" s="439" t="str">
         <f>IF($D138="","",VLOOKUP($D138,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F138" s="82"/>
-      <c r="G138" s="480" t="str">
+      <c r="F138" s="72"/>
+      <c r="G138" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H138" s="82"/>
-[...7 lines deleted...]
-    <row r="139" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H138" s="72"/>
+      <c r="I138" s="72"/>
+      <c r="J138" s="68"/>
+      <c r="L138"/>
+      <c r="P138" s="1"/>
+    </row>
+    <row r="139" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A139" s="1">
         <v>108</v>
       </c>
-      <c r="B139" s="60"/>
-[...2 lines deleted...]
-      <c r="E139" s="480" t="str">
+      <c r="B139" s="53"/>
+      <c r="C139" s="68"/>
+      <c r="D139" s="72"/>
+      <c r="E139" s="439" t="str">
         <f>IF($D139="","",VLOOKUP($D139,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F139" s="82"/>
-      <c r="G139" s="480" t="str">
+      <c r="F139" s="72"/>
+      <c r="G139" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H139" s="82"/>
-[...7 lines deleted...]
-    <row r="140" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H139" s="72"/>
+      <c r="I139" s="72"/>
+      <c r="J139" s="68"/>
+      <c r="L139"/>
+      <c r="P139" s="1"/>
+    </row>
+    <row r="140" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A140" s="1">
         <v>109</v>
       </c>
-      <c r="B140" s="60"/>
-[...2 lines deleted...]
-      <c r="E140" s="480" t="str">
+      <c r="B140" s="53"/>
+      <c r="C140" s="68"/>
+      <c r="D140" s="72"/>
+      <c r="E140" s="439" t="str">
         <f>IF($D140="","",VLOOKUP($D140,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F140" s="82"/>
-      <c r="G140" s="480" t="str">
+      <c r="F140" s="72"/>
+      <c r="G140" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H140" s="82"/>
-[...7 lines deleted...]
-    <row r="141" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H140" s="72"/>
+      <c r="I140" s="72"/>
+      <c r="J140" s="68"/>
+      <c r="L140"/>
+      <c r="P140" s="1"/>
+    </row>
+    <row r="141" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A141" s="1">
         <v>110</v>
       </c>
-      <c r="B141" s="60"/>
-[...2 lines deleted...]
-      <c r="E141" s="480" t="str">
+      <c r="B141" s="53"/>
+      <c r="C141" s="68"/>
+      <c r="D141" s="72"/>
+      <c r="E141" s="439" t="str">
         <f>IF($D141="","",VLOOKUP($D141,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F141" s="82"/>
-      <c r="G141" s="480" t="str">
+      <c r="F141" s="72"/>
+      <c r="G141" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H141" s="82"/>
-[...7 lines deleted...]
-    <row r="142" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H141" s="72"/>
+      <c r="I141" s="72"/>
+      <c r="J141" s="68"/>
+      <c r="L141"/>
+      <c r="P141" s="1"/>
+    </row>
+    <row r="142" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A142" s="1">
         <v>111</v>
       </c>
-      <c r="B142" s="60"/>
-[...2 lines deleted...]
-      <c r="E142" s="480" t="str">
+      <c r="B142" s="53"/>
+      <c r="C142" s="68"/>
+      <c r="D142" s="72"/>
+      <c r="E142" s="439" t="str">
         <f>IF($D142="","",VLOOKUP($D142,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F142" s="82"/>
-      <c r="G142" s="480" t="str">
+      <c r="F142" s="72"/>
+      <c r="G142" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H142" s="82"/>
-[...7 lines deleted...]
-    <row r="143" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H142" s="72"/>
+      <c r="I142" s="72"/>
+      <c r="J142" s="68"/>
+      <c r="L142"/>
+      <c r="P142" s="1"/>
+    </row>
+    <row r="143" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A143" s="1">
         <v>112</v>
       </c>
-      <c r="B143" s="60"/>
-[...2 lines deleted...]
-      <c r="E143" s="480" t="str">
+      <c r="B143" s="53"/>
+      <c r="C143" s="68"/>
+      <c r="D143" s="72"/>
+      <c r="E143" s="439" t="str">
         <f>IF($D143="","",VLOOKUP($D143,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F143" s="82"/>
-      <c r="G143" s="480" t="str">
+      <c r="F143" s="72"/>
+      <c r="G143" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H143" s="82"/>
-[...7 lines deleted...]
-    <row r="144" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H143" s="72"/>
+      <c r="I143" s="72"/>
+      <c r="J143" s="68"/>
+      <c r="L143"/>
+      <c r="P143" s="1"/>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A144" s="1">
         <v>113</v>
       </c>
-      <c r="B144" s="60"/>
-[...2 lines deleted...]
-      <c r="E144" s="480" t="str">
+      <c r="B144" s="53"/>
+      <c r="C144" s="68"/>
+      <c r="D144" s="72"/>
+      <c r="E144" s="439" t="str">
         <f>IF($D144="","",VLOOKUP($D144,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F144" s="82"/>
-      <c r="G144" s="480" t="str">
+      <c r="F144" s="72"/>
+      <c r="G144" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H144" s="82"/>
-[...7 lines deleted...]
-    <row r="145" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H144" s="72"/>
+      <c r="I144" s="72"/>
+      <c r="J144" s="68"/>
+      <c r="L144"/>
+      <c r="P144" s="1"/>
+    </row>
+    <row r="145" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A145" s="1">
         <v>114</v>
       </c>
-      <c r="B145" s="60"/>
-[...2 lines deleted...]
-      <c r="E145" s="480" t="str">
+      <c r="B145" s="53"/>
+      <c r="C145" s="68"/>
+      <c r="D145" s="72"/>
+      <c r="E145" s="439" t="str">
         <f>IF($D145="","",VLOOKUP($D145,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F145" s="82"/>
-      <c r="G145" s="480" t="str">
+      <c r="F145" s="72"/>
+      <c r="G145" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H145" s="82"/>
-[...7 lines deleted...]
-    <row r="146" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H145" s="72"/>
+      <c r="I145" s="72"/>
+      <c r="J145" s="68"/>
+      <c r="L145"/>
+      <c r="P145" s="1"/>
+    </row>
+    <row r="146" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A146" s="1">
         <v>115</v>
       </c>
-      <c r="B146" s="60"/>
-[...2 lines deleted...]
-      <c r="E146" s="480" t="str">
+      <c r="B146" s="53"/>
+      <c r="C146" s="68"/>
+      <c r="D146" s="72"/>
+      <c r="E146" s="439" t="str">
         <f>IF($D146="","",VLOOKUP($D146,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F146" s="82"/>
-      <c r="G146" s="480" t="str">
+      <c r="F146" s="72"/>
+      <c r="G146" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H146" s="82"/>
-[...7 lines deleted...]
-    <row r="147" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H146" s="72"/>
+      <c r="I146" s="72"/>
+      <c r="J146" s="68"/>
+      <c r="L146"/>
+      <c r="P146" s="1"/>
+    </row>
+    <row r="147" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A147" s="1">
         <v>116</v>
       </c>
-      <c r="B147" s="60"/>
-[...2 lines deleted...]
-      <c r="E147" s="480" t="str">
+      <c r="B147" s="53"/>
+      <c r="C147" s="68"/>
+      <c r="D147" s="72"/>
+      <c r="E147" s="439" t="str">
         <f>IF($D147="","",VLOOKUP($D147,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F147" s="82"/>
-      <c r="G147" s="480" t="str">
+      <c r="F147" s="72"/>
+      <c r="G147" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H147" s="82"/>
-[...7 lines deleted...]
-    <row r="148" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H147" s="72"/>
+      <c r="I147" s="72"/>
+      <c r="J147" s="68"/>
+      <c r="L147"/>
+      <c r="P147" s="1"/>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A148" s="1">
         <v>117</v>
       </c>
-      <c r="B148" s="60"/>
-[...2 lines deleted...]
-      <c r="E148" s="480" t="str">
+      <c r="B148" s="53"/>
+      <c r="C148" s="68"/>
+      <c r="D148" s="72"/>
+      <c r="E148" s="439" t="str">
         <f>IF($D148="","",VLOOKUP($D148,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F148" s="82"/>
-      <c r="G148" s="480" t="str">
+      <c r="F148" s="72"/>
+      <c r="G148" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H148" s="82"/>
-[...7 lines deleted...]
-    <row r="149" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H148" s="72"/>
+      <c r="I148" s="72"/>
+      <c r="J148" s="68"/>
+      <c r="L148"/>
+      <c r="P148" s="1"/>
+    </row>
+    <row r="149" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A149" s="1">
         <v>118</v>
       </c>
-      <c r="B149" s="60"/>
-[...2 lines deleted...]
-      <c r="E149" s="480" t="str">
+      <c r="B149" s="53"/>
+      <c r="C149" s="68"/>
+      <c r="D149" s="72"/>
+      <c r="E149" s="439" t="str">
         <f>IF($D149="","",VLOOKUP($D149,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F149" s="82"/>
-      <c r="G149" s="480" t="str">
+      <c r="F149" s="72"/>
+      <c r="G149" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H149" s="82"/>
-[...7 lines deleted...]
-    <row r="150" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H149" s="72"/>
+      <c r="I149" s="72"/>
+      <c r="J149" s="68"/>
+      <c r="L149"/>
+      <c r="P149" s="1"/>
+    </row>
+    <row r="150" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A150" s="1">
         <v>119</v>
       </c>
-      <c r="B150" s="60"/>
-[...2 lines deleted...]
-      <c r="E150" s="480" t="str">
+      <c r="B150" s="53"/>
+      <c r="C150" s="68"/>
+      <c r="D150" s="72"/>
+      <c r="E150" s="439" t="str">
         <f>IF($D150="","",VLOOKUP($D150,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F150" s="82"/>
-      <c r="G150" s="480" t="str">
+      <c r="F150" s="72"/>
+      <c r="G150" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H150" s="82"/>
-[...7 lines deleted...]
-    <row r="151" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H150" s="72"/>
+      <c r="I150" s="72"/>
+      <c r="J150" s="68"/>
+      <c r="L150"/>
+      <c r="P150" s="1"/>
+    </row>
+    <row r="151" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A151" s="1">
         <v>120</v>
       </c>
-      <c r="B151" s="60"/>
-[...2 lines deleted...]
-      <c r="E151" s="480" t="str">
+      <c r="B151" s="53"/>
+      <c r="C151" s="68"/>
+      <c r="D151" s="72"/>
+      <c r="E151" s="439" t="str">
         <f>IF($D151="","",VLOOKUP($D151,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F151" s="82"/>
-      <c r="G151" s="480" t="str">
+      <c r="F151" s="72"/>
+      <c r="G151" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H151" s="82"/>
-[...7 lines deleted...]
-    <row r="152" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H151" s="72"/>
+      <c r="I151" s="72"/>
+      <c r="J151" s="68"/>
+      <c r="L151"/>
+      <c r="P151" s="1"/>
+    </row>
+    <row r="152" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A152" s="1">
         <v>121</v>
       </c>
-      <c r="B152" s="60"/>
-[...2 lines deleted...]
-      <c r="E152" s="480" t="str">
+      <c r="B152" s="53"/>
+      <c r="C152" s="68"/>
+      <c r="D152" s="72"/>
+      <c r="E152" s="439" t="str">
         <f>IF($D152="","",VLOOKUP($D152,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F152" s="82"/>
-      <c r="G152" s="480" t="str">
+      <c r="F152" s="72"/>
+      <c r="G152" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H152" s="82"/>
-[...7 lines deleted...]
-    <row r="153" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H152" s="72"/>
+      <c r="I152" s="72"/>
+      <c r="J152" s="68"/>
+      <c r="L152"/>
+      <c r="P152" s="1"/>
+    </row>
+    <row r="153" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A153" s="1">
         <v>122</v>
       </c>
-      <c r="B153" s="60"/>
-[...2 lines deleted...]
-      <c r="E153" s="480" t="str">
+      <c r="B153" s="53"/>
+      <c r="C153" s="68"/>
+      <c r="D153" s="72"/>
+      <c r="E153" s="439" t="str">
         <f>IF($D153="","",VLOOKUP($D153,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F153" s="82"/>
-      <c r="G153" s="480" t="str">
+      <c r="F153" s="72"/>
+      <c r="G153" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H153" s="82"/>
-[...7 lines deleted...]
-    <row r="154" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H153" s="72"/>
+      <c r="I153" s="72"/>
+      <c r="J153" s="68"/>
+      <c r="L153"/>
+      <c r="P153" s="1"/>
+    </row>
+    <row r="154" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A154" s="1">
         <v>123</v>
       </c>
-      <c r="B154" s="60"/>
-[...2 lines deleted...]
-      <c r="E154" s="480" t="str">
+      <c r="B154" s="53"/>
+      <c r="C154" s="68"/>
+      <c r="D154" s="72"/>
+      <c r="E154" s="439" t="str">
         <f>IF($D154="","",VLOOKUP($D154,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F154" s="82"/>
-      <c r="G154" s="480" t="str">
+      <c r="F154" s="72"/>
+      <c r="G154" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H154" s="82"/>
-[...7 lines deleted...]
-    <row r="155" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H154" s="72"/>
+      <c r="I154" s="72"/>
+      <c r="J154" s="68"/>
+      <c r="L154"/>
+      <c r="P154" s="1"/>
+    </row>
+    <row r="155" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A155" s="1">
         <v>124</v>
       </c>
-      <c r="B155" s="60"/>
-[...2 lines deleted...]
-      <c r="E155" s="480" t="str">
+      <c r="B155" s="53"/>
+      <c r="C155" s="68"/>
+      <c r="D155" s="72"/>
+      <c r="E155" s="439" t="str">
         <f>IF($D155="","",VLOOKUP($D155,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F155" s="82"/>
-      <c r="G155" s="480" t="str">
+      <c r="F155" s="72"/>
+      <c r="G155" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H155" s="82"/>
-[...7 lines deleted...]
-    <row r="156" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H155" s="72"/>
+      <c r="I155" s="72"/>
+      <c r="J155" s="68"/>
+      <c r="L155"/>
+      <c r="P155" s="1"/>
+    </row>
+    <row r="156" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A156" s="1">
         <v>125</v>
       </c>
-      <c r="B156" s="60"/>
-[...2 lines deleted...]
-      <c r="E156" s="480" t="str">
+      <c r="B156" s="53"/>
+      <c r="C156" s="68"/>
+      <c r="D156" s="72"/>
+      <c r="E156" s="439" t="str">
         <f>IF($D156="","",VLOOKUP($D156,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F156" s="82"/>
-      <c r="G156" s="480" t="str">
+      <c r="F156" s="72"/>
+      <c r="G156" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H156" s="82"/>
-[...7 lines deleted...]
-    <row r="157" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H156" s="72"/>
+      <c r="I156" s="72"/>
+      <c r="J156" s="68"/>
+      <c r="L156"/>
+      <c r="P156" s="1"/>
+    </row>
+    <row r="157" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A157" s="1">
         <v>126</v>
       </c>
-      <c r="B157" s="60"/>
-[...2 lines deleted...]
-      <c r="E157" s="480" t="str">
+      <c r="B157" s="53"/>
+      <c r="C157" s="68"/>
+      <c r="D157" s="72"/>
+      <c r="E157" s="439" t="str">
         <f>IF($D157="","",VLOOKUP($D157,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F157" s="82"/>
-      <c r="G157" s="480" t="str">
+      <c r="F157" s="72"/>
+      <c r="G157" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H157" s="82"/>
-[...7 lines deleted...]
-    <row r="158" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H157" s="72"/>
+      <c r="I157" s="72"/>
+      <c r="J157" s="68"/>
+      <c r="L157"/>
+      <c r="P157" s="1"/>
+    </row>
+    <row r="158" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A158" s="1">
         <v>127</v>
       </c>
-      <c r="B158" s="60"/>
-[...2 lines deleted...]
-      <c r="E158" s="480" t="str">
+      <c r="B158" s="53"/>
+      <c r="C158" s="68"/>
+      <c r="D158" s="72"/>
+      <c r="E158" s="439" t="str">
         <f>IF($D158="","",VLOOKUP($D158,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F158" s="82"/>
-      <c r="G158" s="480" t="str">
+      <c r="F158" s="72"/>
+      <c r="G158" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H158" s="82"/>
-[...7 lines deleted...]
-    <row r="159" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H158" s="72"/>
+      <c r="I158" s="72"/>
+      <c r="J158" s="68"/>
+      <c r="L158"/>
+      <c r="P158" s="1"/>
+    </row>
+    <row r="159" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A159" s="1">
         <v>128</v>
       </c>
-      <c r="B159" s="60"/>
-[...2 lines deleted...]
-      <c r="E159" s="480" t="str">
+      <c r="B159" s="53"/>
+      <c r="C159" s="68"/>
+      <c r="D159" s="72"/>
+      <c r="E159" s="439" t="str">
         <f>IF($D159="","",VLOOKUP($D159,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F159" s="82"/>
-      <c r="G159" s="480" t="str">
+      <c r="F159" s="72"/>
+      <c r="G159" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H159" s="82"/>
-[...7 lines deleted...]
-    <row r="160" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H159" s="72"/>
+      <c r="I159" s="72"/>
+      <c r="J159" s="68"/>
+      <c r="L159"/>
+      <c r="P159" s="1"/>
+    </row>
+    <row r="160" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A160" s="1">
         <v>129</v>
       </c>
-      <c r="B160" s="60"/>
-[...2 lines deleted...]
-      <c r="E160" s="480" t="str">
+      <c r="B160" s="53"/>
+      <c r="C160" s="68"/>
+      <c r="D160" s="72"/>
+      <c r="E160" s="439" t="str">
         <f>IF($D160="","",VLOOKUP($D160,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F160" s="82"/>
-      <c r="G160" s="480" t="str">
+      <c r="F160" s="72"/>
+      <c r="G160" s="439" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H160" s="82"/>
-[...7 lines deleted...]
-    <row r="161" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H160" s="72"/>
+      <c r="I160" s="72"/>
+      <c r="J160" s="68"/>
+      <c r="L160"/>
+      <c r="P160" s="1"/>
+    </row>
+    <row r="161" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A161" s="1">
         <v>130</v>
       </c>
-      <c r="B161" s="60"/>
-[...2 lines deleted...]
-      <c r="E161" s="480" t="str">
+      <c r="B161" s="53"/>
+      <c r="C161" s="68"/>
+      <c r="D161" s="72"/>
+      <c r="E161" s="439" t="str">
         <f>IF($D161="","",VLOOKUP($D161,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F161" s="82"/>
-      <c r="G161" s="480" t="str">
+      <c r="F161" s="72"/>
+      <c r="G161" s="439" t="str">
         <f t="shared" ref="G161:G181" si="2">IF(OR($E161="", $F161=""),"",CONCATENATE($E161,"-",LEFT($F161,1),LEFT(MID($F161,FIND(" ",$F161)+1,256),1)))</f>
         <v/>
       </c>
-      <c r="H161" s="82"/>
-[...7 lines deleted...]
-    <row r="162" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H161" s="72"/>
+      <c r="I161" s="72"/>
+      <c r="J161" s="68"/>
+      <c r="L161"/>
+      <c r="P161" s="1"/>
+    </row>
+    <row r="162" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A162" s="1">
         <v>131</v>
       </c>
-      <c r="B162" s="60"/>
-[...2 lines deleted...]
-      <c r="E162" s="480" t="str">
+      <c r="B162" s="53"/>
+      <c r="C162" s="68"/>
+      <c r="D162" s="72"/>
+      <c r="E162" s="439" t="str">
         <f>IF($D162="","",VLOOKUP($D162,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F162" s="82"/>
-      <c r="G162" s="480" t="str">
+      <c r="F162" s="72"/>
+      <c r="G162" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H162" s="82"/>
-[...7 lines deleted...]
-    <row r="163" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H162" s="72"/>
+      <c r="I162" s="72"/>
+      <c r="J162" s="68"/>
+      <c r="L162"/>
+      <c r="P162" s="1"/>
+    </row>
+    <row r="163" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A163" s="1">
         <v>132</v>
       </c>
-      <c r="B163" s="60"/>
-[...2 lines deleted...]
-      <c r="E163" s="480" t="str">
+      <c r="B163" s="53"/>
+      <c r="C163" s="68"/>
+      <c r="D163" s="72"/>
+      <c r="E163" s="439" t="str">
         <f>IF($D163="","",VLOOKUP($D163,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F163" s="82"/>
-      <c r="G163" s="480" t="str">
+      <c r="F163" s="72"/>
+      <c r="G163" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H163" s="82"/>
-[...7 lines deleted...]
-    <row r="164" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H163" s="72"/>
+      <c r="I163" s="72"/>
+      <c r="J163" s="68"/>
+      <c r="L163"/>
+      <c r="P163" s="1"/>
+    </row>
+    <row r="164" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A164" s="1">
         <v>133</v>
       </c>
-      <c r="B164" s="60"/>
-[...2 lines deleted...]
-      <c r="E164" s="480" t="str">
+      <c r="B164" s="53"/>
+      <c r="C164" s="68"/>
+      <c r="D164" s="72"/>
+      <c r="E164" s="439" t="str">
         <f>IF($D164="","",VLOOKUP($D164,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F164" s="82"/>
-      <c r="G164" s="480" t="str">
+      <c r="F164" s="72"/>
+      <c r="G164" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H164" s="82"/>
-[...7 lines deleted...]
-    <row r="165" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H164" s="72"/>
+      <c r="I164" s="72"/>
+      <c r="J164" s="68"/>
+      <c r="L164"/>
+      <c r="P164" s="1"/>
+    </row>
+    <row r="165" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A165" s="1">
         <v>134</v>
       </c>
-      <c r="B165" s="60"/>
-[...2 lines deleted...]
-      <c r="E165" s="480" t="str">
+      <c r="B165" s="53"/>
+      <c r="C165" s="68"/>
+      <c r="D165" s="72"/>
+      <c r="E165" s="439" t="str">
         <f>IF($D165="","",VLOOKUP($D165,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F165" s="82"/>
-      <c r="G165" s="480" t="str">
+      <c r="F165" s="72"/>
+      <c r="G165" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H165" s="82"/>
-[...7 lines deleted...]
-    <row r="166" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H165" s="72"/>
+      <c r="I165" s="72"/>
+      <c r="J165" s="68"/>
+      <c r="L165"/>
+      <c r="P165" s="1"/>
+    </row>
+    <row r="166" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A166" s="1">
         <v>135</v>
       </c>
-      <c r="B166" s="60"/>
-[...2 lines deleted...]
-      <c r="E166" s="480" t="str">
+      <c r="B166" s="53"/>
+      <c r="C166" s="68"/>
+      <c r="D166" s="72"/>
+      <c r="E166" s="439" t="str">
         <f>IF($D166="","",VLOOKUP($D166,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F166" s="82"/>
-      <c r="G166" s="480" t="str">
+      <c r="F166" s="72"/>
+      <c r="G166" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H166" s="82"/>
-[...7 lines deleted...]
-    <row r="167" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H166" s="72"/>
+      <c r="I166" s="72"/>
+      <c r="J166" s="68"/>
+      <c r="L166"/>
+      <c r="P166" s="1"/>
+    </row>
+    <row r="167" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A167" s="1">
         <v>136</v>
       </c>
-      <c r="B167" s="60"/>
-[...2 lines deleted...]
-      <c r="E167" s="480" t="str">
+      <c r="B167" s="53"/>
+      <c r="C167" s="68"/>
+      <c r="D167" s="72"/>
+      <c r="E167" s="439" t="str">
         <f>IF($D167="","",VLOOKUP($D167,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F167" s="82"/>
-      <c r="G167" s="480" t="str">
+      <c r="F167" s="72"/>
+      <c r="G167" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H167" s="82"/>
-[...7 lines deleted...]
-    <row r="168" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H167" s="72"/>
+      <c r="I167" s="72"/>
+      <c r="J167" s="68"/>
+      <c r="L167"/>
+      <c r="P167" s="1"/>
+    </row>
+    <row r="168" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A168" s="1">
         <v>137</v>
       </c>
-      <c r="B168" s="60"/>
-[...2 lines deleted...]
-      <c r="E168" s="480" t="str">
+      <c r="B168" s="53"/>
+      <c r="C168" s="68"/>
+      <c r="D168" s="72"/>
+      <c r="E168" s="439" t="str">
         <f>IF($D168="","",VLOOKUP($D168,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F168" s="82"/>
-      <c r="G168" s="480" t="str">
+      <c r="F168" s="72"/>
+      <c r="G168" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H168" s="82"/>
-[...7 lines deleted...]
-    <row r="169" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H168" s="72"/>
+      <c r="I168" s="72"/>
+      <c r="J168" s="68"/>
+      <c r="L168"/>
+      <c r="P168" s="1"/>
+    </row>
+    <row r="169" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A169" s="1">
         <v>138</v>
       </c>
-      <c r="B169" s="60"/>
-[...2 lines deleted...]
-      <c r="E169" s="480" t="str">
+      <c r="B169" s="53"/>
+      <c r="C169" s="68"/>
+      <c r="D169" s="72"/>
+      <c r="E169" s="439" t="str">
         <f>IF($D169="","",VLOOKUP($D169,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F169" s="82"/>
-      <c r="G169" s="480" t="str">
+      <c r="F169" s="72"/>
+      <c r="G169" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H169" s="82"/>
-[...7 lines deleted...]
-    <row r="170" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H169" s="72"/>
+      <c r="I169" s="72"/>
+      <c r="J169" s="68"/>
+      <c r="L169"/>
+      <c r="P169" s="1"/>
+    </row>
+    <row r="170" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A170" s="1">
         <v>139</v>
       </c>
-      <c r="B170" s="60"/>
-[...2 lines deleted...]
-      <c r="E170" s="480" t="str">
+      <c r="B170" s="53"/>
+      <c r="C170" s="68"/>
+      <c r="D170" s="72"/>
+      <c r="E170" s="439" t="str">
         <f>IF($D170="","",VLOOKUP($D170,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F170" s="82"/>
-      <c r="G170" s="480" t="str">
+      <c r="F170" s="72"/>
+      <c r="G170" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H170" s="82"/>
-[...7 lines deleted...]
-    <row r="171" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H170" s="72"/>
+      <c r="I170" s="72"/>
+      <c r="J170" s="68"/>
+      <c r="L170"/>
+      <c r="P170" s="1"/>
+    </row>
+    <row r="171" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A171" s="1">
         <v>140</v>
       </c>
-      <c r="B171" s="60"/>
-[...2 lines deleted...]
-      <c r="E171" s="480" t="str">
+      <c r="B171" s="53"/>
+      <c r="C171" s="68"/>
+      <c r="D171" s="72"/>
+      <c r="E171" s="439" t="str">
         <f>IF($D171="","",VLOOKUP($D171,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F171" s="82"/>
-      <c r="G171" s="480" t="str">
+      <c r="F171" s="72"/>
+      <c r="G171" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H171" s="82"/>
-[...7 lines deleted...]
-    <row r="172" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H171" s="72"/>
+      <c r="I171" s="72"/>
+      <c r="J171" s="68"/>
+      <c r="L171"/>
+      <c r="P171" s="1"/>
+    </row>
+    <row r="172" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A172" s="1">
         <v>141</v>
       </c>
-      <c r="B172" s="60"/>
-[...2 lines deleted...]
-      <c r="E172" s="480" t="str">
+      <c r="B172" s="53"/>
+      <c r="C172" s="68"/>
+      <c r="D172" s="72"/>
+      <c r="E172" s="439" t="str">
         <f>IF($D172="","",VLOOKUP($D172,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F172" s="82"/>
-      <c r="G172" s="480" t="str">
+      <c r="F172" s="72"/>
+      <c r="G172" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H172" s="82"/>
-[...7 lines deleted...]
-    <row r="173" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H172" s="72"/>
+      <c r="I172" s="72"/>
+      <c r="J172" s="68"/>
+      <c r="L172"/>
+      <c r="P172" s="1"/>
+    </row>
+    <row r="173" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A173" s="1">
         <v>142</v>
       </c>
-      <c r="B173" s="60"/>
-[...2 lines deleted...]
-      <c r="E173" s="480" t="str">
+      <c r="B173" s="53"/>
+      <c r="C173" s="68"/>
+      <c r="D173" s="72"/>
+      <c r="E173" s="439" t="str">
         <f>IF($D173="","",VLOOKUP($D173,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F173" s="82"/>
-      <c r="G173" s="480" t="str">
+      <c r="F173" s="72"/>
+      <c r="G173" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H173" s="82"/>
-[...7 lines deleted...]
-    <row r="174" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H173" s="72"/>
+      <c r="I173" s="72"/>
+      <c r="J173" s="68"/>
+      <c r="L173"/>
+      <c r="P173" s="1"/>
+    </row>
+    <row r="174" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A174" s="1">
         <v>143</v>
       </c>
-      <c r="B174" s="60"/>
-[...2 lines deleted...]
-      <c r="E174" s="480" t="str">
+      <c r="B174" s="53"/>
+      <c r="C174" s="68"/>
+      <c r="D174" s="72"/>
+      <c r="E174" s="439" t="str">
         <f>IF($D174="","",VLOOKUP($D174,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F174" s="82"/>
-      <c r="G174" s="480" t="str">
+      <c r="F174" s="72"/>
+      <c r="G174" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H174" s="82"/>
-[...7 lines deleted...]
-    <row r="175" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H174" s="72"/>
+      <c r="I174" s="72"/>
+      <c r="J174" s="68"/>
+      <c r="L174"/>
+      <c r="P174" s="1"/>
+    </row>
+    <row r="175" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A175" s="1">
         <v>144</v>
       </c>
-      <c r="B175" s="60"/>
-[...2 lines deleted...]
-      <c r="E175" s="480" t="str">
+      <c r="B175" s="53"/>
+      <c r="C175" s="68"/>
+      <c r="D175" s="72"/>
+      <c r="E175" s="439" t="str">
         <f>IF($D175="","",VLOOKUP($D175,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F175" s="82"/>
-      <c r="G175" s="480" t="str">
+      <c r="F175" s="72"/>
+      <c r="G175" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H175" s="82"/>
-[...7 lines deleted...]
-    <row r="176" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H175" s="72"/>
+      <c r="I175" s="72"/>
+      <c r="J175" s="68"/>
+      <c r="L175"/>
+      <c r="P175" s="1"/>
+    </row>
+    <row r="176" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A176" s="1">
         <v>145</v>
       </c>
-      <c r="B176" s="60"/>
-[...2 lines deleted...]
-      <c r="E176" s="480" t="str">
+      <c r="B176" s="53"/>
+      <c r="C176" s="68"/>
+      <c r="D176" s="72"/>
+      <c r="E176" s="439" t="str">
         <f>IF($D176="","",VLOOKUP($D176,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F176" s="82"/>
-      <c r="G176" s="480" t="str">
+      <c r="F176" s="72"/>
+      <c r="G176" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H176" s="82"/>
-[...7 lines deleted...]
-    <row r="177" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H176" s="72"/>
+      <c r="I176" s="72"/>
+      <c r="J176" s="68"/>
+      <c r="L176"/>
+      <c r="P176" s="1"/>
+    </row>
+    <row r="177" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A177" s="1">
         <v>146</v>
       </c>
-      <c r="B177" s="60"/>
-[...2 lines deleted...]
-      <c r="E177" s="480" t="str">
+      <c r="B177" s="53"/>
+      <c r="C177" s="68"/>
+      <c r="D177" s="72"/>
+      <c r="E177" s="439" t="str">
         <f>IF($D177="","",VLOOKUP($D177,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F177" s="82"/>
-      <c r="G177" s="480" t="str">
+      <c r="F177" s="72"/>
+      <c r="G177" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H177" s="82"/>
-[...7 lines deleted...]
-    <row r="178" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H177" s="72"/>
+      <c r="I177" s="72"/>
+      <c r="J177" s="68"/>
+      <c r="L177"/>
+      <c r="P177" s="1"/>
+    </row>
+    <row r="178" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A178" s="1">
         <v>147</v>
       </c>
-      <c r="B178" s="60"/>
-[...2 lines deleted...]
-      <c r="E178" s="480" t="str">
+      <c r="B178" s="53"/>
+      <c r="C178" s="68"/>
+      <c r="D178" s="72"/>
+      <c r="E178" s="439" t="str">
         <f>IF($D178="","",VLOOKUP($D178,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F178" s="82"/>
-      <c r="G178" s="480" t="str">
+      <c r="F178" s="72"/>
+      <c r="G178" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H178" s="82"/>
-[...7 lines deleted...]
-    <row r="179" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H178" s="72"/>
+      <c r="I178" s="72"/>
+      <c r="J178" s="68"/>
+      <c r="L178"/>
+      <c r="P178" s="1"/>
+    </row>
+    <row r="179" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A179" s="1">
         <v>148</v>
       </c>
-      <c r="B179" s="60"/>
-[...2 lines deleted...]
-      <c r="E179" s="480" t="str">
+      <c r="B179" s="53"/>
+      <c r="C179" s="68"/>
+      <c r="D179" s="72"/>
+      <c r="E179" s="439" t="str">
         <f>IF($D179="","",VLOOKUP($D179,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F179" s="82"/>
-      <c r="G179" s="480" t="str">
+      <c r="F179" s="72"/>
+      <c r="G179" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H179" s="82"/>
-[...7 lines deleted...]
-    <row r="180" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H179" s="72"/>
+      <c r="I179" s="72"/>
+      <c r="J179" s="68"/>
+      <c r="L179"/>
+      <c r="P179" s="1"/>
+    </row>
+    <row r="180" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A180" s="1">
         <v>149</v>
       </c>
-      <c r="B180" s="60"/>
-[...2 lines deleted...]
-      <c r="E180" s="480" t="str">
+      <c r="B180" s="53"/>
+      <c r="C180" s="68"/>
+      <c r="D180" s="72"/>
+      <c r="E180" s="439" t="str">
         <f>IF($D180="","",VLOOKUP($D180,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F180" s="82"/>
-      <c r="G180" s="480" t="str">
+      <c r="F180" s="72"/>
+      <c r="G180" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H180" s="82"/>
-[...7 lines deleted...]
-    <row r="181" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H180" s="72"/>
+      <c r="I180" s="72"/>
+      <c r="J180" s="68"/>
+      <c r="L180"/>
+      <c r="P180" s="1"/>
+    </row>
+    <row r="181" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A181" s="1">
         <v>150</v>
       </c>
-      <c r="B181" s="60"/>
-[...2 lines deleted...]
-      <c r="E181" s="480" t="str">
+      <c r="B181" s="53"/>
+      <c r="C181" s="68"/>
+      <c r="D181" s="72"/>
+      <c r="E181" s="439" t="str">
         <f>IF($D181="","",VLOOKUP($D181,LookupTables!$B$3:$D$172,2,0))</f>
         <v/>
       </c>
-      <c r="F181" s="82"/>
-      <c r="G181" s="480" t="str">
+      <c r="F181" s="72"/>
+      <c r="G181" s="439" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="H181" s="82"/>
-[...14 lines deleted...]
-        <v>1565</v>
+      <c r="H181" s="72"/>
+      <c r="I181" s="72"/>
+      <c r="J181" s="68"/>
+      <c r="L181"/>
+      <c r="P181" s="1"/>
+    </row>
+    <row r="183" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B183" s="64" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B184" s="463" t="s">
+        <v>1563</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Vg872S2gWmYdTRBRMW8shYv37N5wRmCXQDL3LMkhqnXMZWjfgySKE7nVfPMNhtdVXNxCw+XuJODYlXWquS412w==" saltValue="VixMManVbS/LHaRJgkzuiw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="2">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B24:C24"/>
   </mergeCells>
   <conditionalFormatting sqref="B5 C7:C12 C15:F22 D25:D28">
     <cfRule type="cellIs" dxfId="21" priority="3" operator="greaterThan">
       <formula>$M$83</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B32:B181">
     <cfRule type="cellIs" dxfId="20" priority="66" operator="lessThan">
       <formula>C32</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B32:J181">
     <cfRule type="expression" dxfId="19" priority="88">
       <formula>$B32&lt;&gt;""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="18" priority="89" operator="greaterThan">
       <formula>$M$83</formula>
     </cfRule>
@@ -43042,1062 +42358,1053 @@
           </x14:formula1>
           <xm:sqref>D32:D181</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8945BD0B-A843-4DA3-A8B4-4EF375210B16}">
           <x14:formula1>
             <xm:f>LookupTables!$AA$25:$AA$47</xm:f>
           </x14:formula1>
           <xm:sqref>H32:H181</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFFFFF61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O182"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="29.109375" customWidth="1"/>
+    <col min="2" max="2" width="3.44140625" customWidth="1"/>
+    <col min="7" max="7" width="3.44140625" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" customWidth="1"/>
     <col min="10" max="10" width="38" customWidth="1"/>
-    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+      <c r="A1" s="21" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="26" t="s">
+    <row r="2" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+      <c r="A2" s="21" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A4" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="B4" s="575" t="str">
+      <c r="B4" s="551" t="str">
         <f>IF('P1; Organize the PT'!C4="","",'P1; Organize the PT'!C4)</f>
         <v>----</v>
       </c>
-      <c r="C4" s="575"/>
-[...5 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="C4" s="551"/>
+      <c r="D4" s="551"/>
+      <c r="E4" s="551"/>
+      <c r="F4" s="551"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B5" s="575" t="str">
+      <c r="B5" s="551" t="str">
         <f>IF('P1; Organize the PT'!C12="","",'P1; Organize the PT'!C12)</f>
         <v/>
       </c>
-      <c r="C5" s="575"/>
-[...5 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="C5" s="551"/>
+      <c r="D5" s="551"/>
+      <c r="E5" s="551"/>
+      <c r="F5" s="551"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="B6" s="575" t="str">
+      <c r="B6" s="551" t="str">
         <f>IF('P1; Organize the PT'!C15="","",'P1; Organize the PT'!C15)</f>
         <v/>
       </c>
-      <c r="C6" s="575"/>
-[...5 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="C6" s="551"/>
+      <c r="D6" s="551"/>
+      <c r="E6" s="551"/>
+      <c r="F6" s="551"/>
+    </row>
+    <row r="8" spans="1:10" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="29" t="s">
         <v>192</v>
       </c>
-      <c r="B8" s="576" t="s">
+      <c r="B8" s="536" t="s">
         <v>193</v>
       </c>
-      <c r="C8" s="577"/>
-[...9 lines deleted...]
-      <c r="A10" s="148" t="s">
+      <c r="C8" s="537"/>
+      <c r="D8" s="537"/>
+      <c r="E8" s="537"/>
+      <c r="F8" s="537"/>
+      <c r="G8" s="537"/>
+      <c r="H8" s="537"/>
+      <c r="I8" s="537"/>
+      <c r="J8" s="538"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="134" t="s">
         <v>194</v>
       </c>
-      <c r="B10" s="17"/>
-[...5 lines deleted...]
-      <c r="B12" s="60" t="s">
+      <c r="B10" s="14"/>
+    </row>
+    <row r="11" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="13"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B12" s="53" t="s">
         <v>195</v>
       </c>
       <c r="C12" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B14" s="60" t="s">
+    <row r="13" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="12"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B14" s="53" t="s">
         <v>195</v>
       </c>
       <c r="C14" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B16" s="60"/>
+    <row r="15" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="12"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B16" s="53"/>
       <c r="C16" t="s">
         <v>198</v>
       </c>
-      <c r="K16" s="78"/>
-[...7 lines deleted...]
-      <c r="C18" s="77" t="s">
+    </row>
+    <row r="17" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="12"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B18" s="53"/>
+      <c r="C18" s="70" t="s">
         <v>199</v>
       </c>
-      <c r="K18" s="79"/>
-[...7 lines deleted...]
-      <c r="C20" s="77" t="s">
+      <c r="K18" s="71"/>
+    </row>
+    <row r="19" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="12"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B20" s="53"/>
+      <c r="C20" s="70" t="s">
         <v>200</v>
       </c>
-      <c r="K20" s="79"/>
-[...6 lines deleted...]
-      <c r="B22" s="60"/>
+      <c r="K20" s="71"/>
+    </row>
+    <row r="21" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="12"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B22" s="53"/>
       <c r="C22" t="s">
         <v>201</v>
       </c>
-      <c r="K22" s="78"/>
-[...5 lines deleted...]
-      <c r="B24" s="60"/>
+    </row>
+    <row r="23" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="12"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B24" s="53"/>
       <c r="C24" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B26" s="60"/>
+    <row r="25" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="12"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B26" s="53"/>
       <c r="C26" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B28" s="60"/>
+    <row r="27" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="12"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B28" s="53"/>
       <c r="C28" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="A30" s="25" t="s">
+    <row r="29" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="28"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A30" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="B30" s="576"/>
-[...14 lines deleted...]
-      <c r="A32" s="25" t="s">
+      <c r="B30" s="536"/>
+      <c r="C30" s="537"/>
+      <c r="D30" s="537"/>
+      <c r="E30" s="537"/>
+      <c r="F30" s="537"/>
+      <c r="G30" s="537"/>
+      <c r="H30" s="537"/>
+      <c r="I30" s="537"/>
+      <c r="J30" s="538"/>
+    </row>
+    <row r="31" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="20"/>
+      <c r="B31" s="2"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="B32" s="576"/>
-[...14 lines deleted...]
-      <c r="A34" s="25" t="s">
+      <c r="B32" s="536"/>
+      <c r="C32" s="537"/>
+      <c r="D32" s="537"/>
+      <c r="E32" s="537"/>
+      <c r="F32" s="537"/>
+      <c r="G32" s="537"/>
+      <c r="H32" s="537"/>
+      <c r="I32" s="537"/>
+      <c r="J32" s="538"/>
+    </row>
+    <row r="33" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="20"/>
+      <c r="B33" s="2"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="B34" s="576"/>
-[...10 lines deleted...]
-      <c r="A37" s="149" t="s">
+      <c r="B34" s="536"/>
+      <c r="C34" s="537"/>
+      <c r="D34" s="537"/>
+      <c r="E34" s="537"/>
+      <c r="F34" s="537"/>
+      <c r="G34" s="537"/>
+      <c r="H34" s="537"/>
+      <c r="I34" s="537"/>
+      <c r="J34" s="538"/>
+    </row>
+    <row r="37" spans="1:10" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="135" t="s">
         <v>206</v>
       </c>
-      <c r="B37" s="581" t="s">
+      <c r="B37" s="554" t="s">
         <v>207</v>
       </c>
-      <c r="C37" s="582"/>
-[...10 lines deleted...]
-      <c r="B39" s="60" t="s">
+      <c r="C37" s="555"/>
+      <c r="D37" s="555"/>
+      <c r="E37" s="555"/>
+      <c r="F37" s="555"/>
+      <c r="G37" s="555"/>
+      <c r="H37" s="555"/>
+      <c r="I37" s="555"/>
+      <c r="J37" s="555"/>
+    </row>
+    <row r="38" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B39" s="53" t="s">
         <v>195</v>
       </c>
       <c r="C39" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B41" s="60" t="s">
+    <row r="40" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="12"/>
+    </row>
+    <row r="41" spans="1:10" ht="15.6" x14ac:dyDescent="0.35">
+      <c r="B41" s="53" t="s">
         <v>195</v>
       </c>
       <c r="C41" t="s">
         <v>858</v>
       </c>
     </row>
-    <row r="42" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1415</v>
+    <row r="42" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="12"/>
+    </row>
+    <row r="43" spans="1:10" ht="15.6" x14ac:dyDescent="0.35">
+      <c r="B43" s="53" t="s">
+        <v>1414</v>
       </c>
       <c r="C43" t="s">
         <v>859</v>
       </c>
     </row>
-    <row r="44" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B45" s="60"/>
+    <row r="44" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="12"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B45" s="53"/>
       <c r="C45" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B47" s="60"/>
+    <row r="46" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="12"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B47" s="53"/>
       <c r="C47" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="48" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B49" s="60"/>
+    <row r="48" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="12"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B49" s="53"/>
       <c r="C49" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="50" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B51" s="60"/>
+    <row r="50" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="12"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B51" s="53"/>
       <c r="C51" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="52" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="A53" s="25" t="s">
+    <row r="52" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="28"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A53" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="B53" s="576"/>
-[...14 lines deleted...]
-      <c r="A55" s="25" t="s">
+      <c r="B53" s="536"/>
+      <c r="C53" s="537"/>
+      <c r="D53" s="537"/>
+      <c r="E53" s="537"/>
+      <c r="F53" s="537"/>
+      <c r="G53" s="537"/>
+      <c r="H53" s="537"/>
+      <c r="I53" s="537"/>
+      <c r="J53" s="538"/>
+    </row>
+    <row r="54" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="20"/>
+      <c r="B54" s="2"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A55" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="B55" s="576"/>
-[...14 lines deleted...]
-      <c r="A57" s="25" t="s">
+      <c r="B55" s="536"/>
+      <c r="C55" s="537"/>
+      <c r="D55" s="537"/>
+      <c r="E55" s="537"/>
+      <c r="F55" s="537"/>
+      <c r="G55" s="537"/>
+      <c r="H55" s="537"/>
+      <c r="I55" s="537"/>
+      <c r="J55" s="538"/>
+    </row>
+    <row r="56" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="20"/>
+      <c r="B56" s="2"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A57" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="B57" s="576"/>
-[...10 lines deleted...]
-      <c r="A60" s="149" t="s">
+      <c r="B57" s="536"/>
+      <c r="C57" s="537"/>
+      <c r="D57" s="537"/>
+      <c r="E57" s="537"/>
+      <c r="F57" s="537"/>
+      <c r="G57" s="537"/>
+      <c r="H57" s="537"/>
+      <c r="I57" s="537"/>
+      <c r="J57" s="538"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A60" s="135" t="s">
         <v>213</v>
       </c>
-      <c r="B60" s="579" t="s">
+      <c r="B60" s="552" t="s">
         <v>214</v>
       </c>
-      <c r="C60" s="580"/>
-[...12 lines deleted...]
-      <c r="B62" s="60" t="s">
+      <c r="C60" s="553"/>
+      <c r="D60" s="553"/>
+      <c r="E60" s="553"/>
+      <c r="F60" s="553"/>
+      <c r="G60" s="553"/>
+      <c r="H60" s="553"/>
+      <c r="I60" s="553"/>
+      <c r="J60" s="192"/>
+    </row>
+    <row r="61" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B62" s="53" t="s">
         <v>195</v>
       </c>
       <c r="C62" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B64" s="60"/>
+    <row r="63" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="12"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B64" s="53"/>
       <c r="C64" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="65" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B66" s="60"/>
+    <row r="65" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="12"/>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B66" s="53"/>
       <c r="C66" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="67" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B68" s="60"/>
+    <row r="67" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="28"/>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B68" s="53"/>
       <c r="C68" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="69" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="A70" s="155" t="s">
+    <row r="69" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="28"/>
+    </row>
+    <row r="70" spans="1:11" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="141" t="s">
         <v>219</v>
       </c>
-      <c r="B70" s="576" t="s">
+      <c r="B70" s="536" t="s">
         <v>220</v>
       </c>
-      <c r="C70" s="577"/>
-[...9 lines deleted...]
-      <c r="A72" s="156" t="s">
+      <c r="C70" s="537"/>
+      <c r="D70" s="537"/>
+      <c r="E70" s="537"/>
+      <c r="F70" s="537"/>
+      <c r="G70" s="537"/>
+      <c r="H70" s="537"/>
+      <c r="I70" s="537"/>
+      <c r="J70" s="538"/>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A72" s="142" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A73" s="606" t="s">
+    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A73" s="528" t="s">
         <v>222</v>
       </c>
-      <c r="B73" s="600"/>
-[...49 lines deleted...]
-    <row r="77" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="522"/>
+      <c r="C73" s="523"/>
+      <c r="D73" s="523"/>
+      <c r="E73" s="523"/>
+      <c r="F73" s="523"/>
+      <c r="G73" s="523"/>
+      <c r="H73" s="523"/>
+      <c r="I73" s="523"/>
+      <c r="J73" s="524"/>
+      <c r="K73" s="279"/>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A74" s="529"/>
+      <c r="B74" s="525"/>
+      <c r="C74" s="526"/>
+      <c r="D74" s="526"/>
+      <c r="E74" s="526"/>
+      <c r="F74" s="526"/>
+      <c r="G74" s="526"/>
+      <c r="H74" s="526"/>
+      <c r="I74" s="526"/>
+      <c r="J74" s="527"/>
+      <c r="K74" s="279"/>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A75" s="529"/>
+      <c r="B75" s="519"/>
+      <c r="C75" s="520"/>
+      <c r="D75" s="520"/>
+      <c r="E75" s="520"/>
+      <c r="F75" s="520"/>
+      <c r="G75" s="520"/>
+      <c r="H75" s="520"/>
+      <c r="I75" s="520"/>
+      <c r="J75" s="521"/>
+      <c r="K75" s="279"/>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A76" s="530"/>
+      <c r="B76" s="531"/>
+      <c r="C76" s="532"/>
+      <c r="D76" s="532"/>
+      <c r="E76" s="532"/>
+      <c r="F76" s="532"/>
+      <c r="G76" s="532"/>
+      <c r="H76" s="532"/>
+      <c r="I76" s="532"/>
+      <c r="J76" s="533"/>
+      <c r="K76" s="279"/>
+    </row>
+    <row r="77" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="3"/>
-      <c r="B77" s="32"/>
-[...9 lines deleted...]
-      <c r="A78" s="35" t="s">
+      <c r="B77" s="27"/>
+      <c r="C77" s="27"/>
+      <c r="D77" s="27"/>
+      <c r="E77" s="27"/>
+      <c r="F77" s="27"/>
+      <c r="G77" s="27"/>
+      <c r="H77" s="27"/>
+      <c r="I77" s="27"/>
+    </row>
+    <row r="78" spans="1:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A78" s="30" t="s">
         <v>223</v>
       </c>
-      <c r="B78" s="576" t="s">
+      <c r="B78" s="536" t="s">
         <v>224</v>
       </c>
-      <c r="C78" s="577"/>
-[...8 lines deleted...]
-    <row r="79" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C78" s="537"/>
+      <c r="D78" s="537"/>
+      <c r="E78" s="537"/>
+      <c r="F78" s="537"/>
+      <c r="G78" s="537"/>
+      <c r="H78" s="537"/>
+      <c r="I78" s="537"/>
+      <c r="J78" s="538"/>
+    </row>
+    <row r="79" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="3"/>
-      <c r="B79" s="32"/>
-[...9 lines deleted...]
-      <c r="A80" s="35" t="s">
+      <c r="B79" s="27"/>
+      <c r="C79" s="27"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="27"/>
+      <c r="F79" s="27"/>
+      <c r="G79" s="27"/>
+      <c r="H79" s="27"/>
+      <c r="I79" s="27"/>
+    </row>
+    <row r="80" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="30" t="s">
         <v>225</v>
       </c>
-      <c r="B80" s="576" t="s">
+      <c r="B80" s="536" t="s">
         <v>226</v>
       </c>
-      <c r="C80" s="577"/>
-[...13 lines deleted...]
-      <c r="A82" s="35" t="s">
+      <c r="C80" s="537"/>
+      <c r="D80" s="537"/>
+      <c r="E80" s="537"/>
+      <c r="F80" s="537"/>
+      <c r="G80" s="537"/>
+      <c r="H80" s="537"/>
+      <c r="I80" s="537"/>
+      <c r="J80" s="538"/>
+    </row>
+    <row r="81" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="2"/>
+    </row>
+    <row r="82" spans="1:10" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="30" t="s">
         <v>227</v>
       </c>
-      <c r="B82" s="576" t="s">
+      <c r="B82" s="536" t="s">
         <v>228</v>
       </c>
-      <c r="C82" s="577"/>
-[...8 lines deleted...]
-    <row r="83" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C82" s="537"/>
+      <c r="D82" s="537"/>
+      <c r="E82" s="537"/>
+      <c r="F82" s="537"/>
+      <c r="G82" s="537"/>
+      <c r="H82" s="537"/>
+      <c r="I82" s="537"/>
+      <c r="J82" s="538"/>
+    </row>
+    <row r="83" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="3"/>
-      <c r="B83" s="32"/>
-[...9 lines deleted...]
-      <c r="A84" s="35" t="s">
+      <c r="B83" s="27"/>
+      <c r="C83" s="27"/>
+      <c r="D83" s="27"/>
+      <c r="E83" s="27"/>
+      <c r="F83" s="27"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="27"/>
+      <c r="I83" s="27"/>
+    </row>
+    <row r="84" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="30" t="s">
         <v>229</v>
       </c>
-      <c r="B84" s="576"/>
-[...9 lines deleted...]
-    <row r="85" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="536"/>
+      <c r="C84" s="537"/>
+      <c r="D84" s="537"/>
+      <c r="E84" s="537"/>
+      <c r="F84" s="537"/>
+      <c r="G84" s="537"/>
+      <c r="H84" s="537"/>
+      <c r="I84" s="537"/>
+      <c r="J84" s="538"/>
+    </row>
+    <row r="85" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="3"/>
-      <c r="B85" s="32"/>
-[...9 lines deleted...]
-      <c r="A86" s="35" t="s">
+      <c r="B85" s="27"/>
+      <c r="C85" s="27"/>
+      <c r="D85" s="27"/>
+      <c r="E85" s="27"/>
+      <c r="F85" s="27"/>
+      <c r="G85" s="27"/>
+      <c r="H85" s="27"/>
+      <c r="I85" s="27"/>
+    </row>
+    <row r="86" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="30" t="s">
         <v>230</v>
       </c>
-      <c r="B86" s="591"/>
-[...1 lines deleted...]
-      <c r="D86" s="588" t="str">
+      <c r="B86" s="547"/>
+      <c r="C86" s="548"/>
+      <c r="D86" s="544" t="str">
         <f>IF(B86="","",VLOOKUP(B86,LookupTables!P2:Q70,2,FALSE))</f>
         <v/>
       </c>
-      <c r="E86" s="589"/>
-[...6 lines deleted...]
-    <row r="87" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E86" s="545"/>
+      <c r="F86" s="545"/>
+      <c r="G86" s="545"/>
+      <c r="H86" s="545"/>
+      <c r="I86" s="545"/>
+      <c r="J86" s="546"/>
+    </row>
+    <row r="87" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="3"/>
-      <c r="B87" s="32"/>
-[...9 lines deleted...]
-      <c r="A88" s="35" t="s">
+      <c r="B87" s="27"/>
+      <c r="C87" s="27"/>
+      <c r="D87" s="27"/>
+      <c r="E87" s="27"/>
+      <c r="F87" s="27"/>
+      <c r="G87" s="27"/>
+      <c r="H87" s="27"/>
+      <c r="I87" s="27"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A88" s="30" t="s">
         <v>231</v>
       </c>
-      <c r="B88" s="586">
+      <c r="B88" s="542">
         <v>2</v>
       </c>
-      <c r="C88" s="587"/>
+      <c r="C88" s="543"/>
       <c r="D88" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="89" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="3"/>
-      <c r="B89" s="32"/>
-[...9 lines deleted...]
-      <c r="A90" s="35" t="s">
+      <c r="B89" s="27"/>
+      <c r="C89" s="27"/>
+      <c r="D89" s="27"/>
+      <c r="E89" s="27"/>
+      <c r="F89" s="27"/>
+      <c r="G89" s="27"/>
+      <c r="H89" s="27"/>
+      <c r="I89" s="27"/>
+    </row>
+    <row r="90" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A90" s="30" t="s">
         <v>233</v>
       </c>
-      <c r="B90" s="612" t="s">
+      <c r="B90" s="534" t="s">
         <v>234</v>
       </c>
-      <c r="C90" s="613"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C90" s="535"/>
+    </row>
+    <row r="91" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="3"/>
-      <c r="B91" s="32"/>
-[...9 lines deleted...]
-      <c r="A92" s="595" t="s">
+      <c r="B91" s="27"/>
+      <c r="C91" s="27"/>
+      <c r="D91" s="27"/>
+      <c r="E91" s="27"/>
+      <c r="F91" s="27"/>
+      <c r="G91" s="27"/>
+      <c r="H91" s="27"/>
+      <c r="I91" s="27"/>
+    </row>
+    <row r="92" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="517" t="s">
         <v>235</v>
       </c>
-      <c r="B92" s="576"/>
-[...21 lines deleted...]
-    <row r="94" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B92" s="536"/>
+      <c r="C92" s="537"/>
+      <c r="D92" s="537"/>
+      <c r="E92" s="537"/>
+      <c r="F92" s="537"/>
+      <c r="G92" s="537"/>
+      <c r="H92" s="537"/>
+      <c r="I92" s="537"/>
+      <c r="J92" s="538"/>
+    </row>
+    <row r="93" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="518"/>
+      <c r="B93" s="536"/>
+      <c r="C93" s="537"/>
+      <c r="D93" s="537"/>
+      <c r="E93" s="537"/>
+      <c r="F93" s="537"/>
+      <c r="G93" s="537"/>
+      <c r="H93" s="537"/>
+      <c r="I93" s="537"/>
+      <c r="J93" s="538"/>
+    </row>
+    <row r="94" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="3"/>
-      <c r="B94" s="32"/>
-[...9 lines deleted...]
-      <c r="A95" s="35" t="s">
+      <c r="B94" s="27"/>
+      <c r="C94" s="27"/>
+      <c r="D94" s="27"/>
+      <c r="E94" s="27"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="27"/>
+      <c r="H94" s="27"/>
+      <c r="I94" s="27"/>
+    </row>
+    <row r="95" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="30" t="s">
         <v>236</v>
       </c>
-      <c r="B95" s="593" t="s">
+      <c r="B95" s="549" t="s">
         <v>250</v>
       </c>
-      <c r="C95" s="594"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C95" s="550"/>
+    </row>
+    <row r="96" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="3"/>
-      <c r="B96" s="32"/>
-[...9 lines deleted...]
-      <c r="A97" s="35" t="s">
+      <c r="B96" s="27"/>
+      <c r="C96" s="27"/>
+      <c r="D96" s="27"/>
+      <c r="E96" s="27"/>
+      <c r="F96" s="27"/>
+      <c r="G96" s="27"/>
+      <c r="H96" s="27"/>
+      <c r="I96" s="27"/>
+    </row>
+    <row r="97" spans="1:10" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="30" t="s">
         <v>237</v>
       </c>
-      <c r="B97" s="576" t="s">
+      <c r="B97" s="536" t="s">
         <v>238</v>
       </c>
-      <c r="C97" s="577"/>
-[...8 lines deleted...]
-    <row r="98" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C97" s="537"/>
+      <c r="D97" s="537"/>
+      <c r="E97" s="537"/>
+      <c r="F97" s="537"/>
+      <c r="G97" s="537"/>
+      <c r="H97" s="537"/>
+      <c r="I97" s="537"/>
+      <c r="J97" s="538"/>
+    </row>
+    <row r="98" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="3"/>
-      <c r="B98" s="32"/>
-[...9 lines deleted...]
-      <c r="A99" s="35" t="s">
+      <c r="B98" s="27"/>
+      <c r="C98" s="27"/>
+      <c r="D98" s="27"/>
+      <c r="E98" s="27"/>
+      <c r="F98" s="27"/>
+      <c r="G98" s="27"/>
+      <c r="H98" s="27"/>
+      <c r="I98" s="27"/>
+    </row>
+    <row r="99" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A99" s="30" t="s">
         <v>239</v>
       </c>
-      <c r="B99" s="576" t="s">
+      <c r="B99" s="536" t="s">
         <v>246</v>
       </c>
-      <c r="C99" s="577"/>
-[...8 lines deleted...]
-    <row r="100" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C99" s="537"/>
+      <c r="D99" s="537"/>
+      <c r="E99" s="537"/>
+      <c r="F99" s="537"/>
+      <c r="G99" s="537"/>
+      <c r="H99" s="537"/>
+      <c r="I99" s="537"/>
+      <c r="J99" s="538"/>
+    </row>
+    <row r="100" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="3"/>
-      <c r="B100" s="32"/>
-[...9 lines deleted...]
-      <c r="A101" s="35" t="s">
+      <c r="B100" s="27"/>
+      <c r="C100" s="27"/>
+      <c r="D100" s="27"/>
+      <c r="E100" s="27"/>
+      <c r="F100" s="27"/>
+      <c r="G100" s="27"/>
+      <c r="H100" s="27"/>
+      <c r="I100" s="27"/>
+    </row>
+    <row r="101" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="30" t="s">
         <v>240</v>
       </c>
-      <c r="B101" s="576" t="s">
+      <c r="B101" s="536" t="s">
         <v>241</v>
       </c>
-      <c r="C101" s="577"/>
-[...8 lines deleted...]
-    <row r="102" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C101" s="537"/>
+      <c r="D101" s="537"/>
+      <c r="E101" s="537"/>
+      <c r="F101" s="537"/>
+      <c r="G101" s="537"/>
+      <c r="H101" s="537"/>
+      <c r="I101" s="537"/>
+      <c r="J101" s="538"/>
+    </row>
+    <row r="102" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="3"/>
-      <c r="B102" s="32"/>
-[...12 lines deleted...]
-      <c r="B103" s="583" t="str">
+      <c r="B102" s="27"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="27"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
+      <c r="H102" s="27"/>
+      <c r="I102" s="27"/>
+    </row>
+    <row r="103" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="30" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B103" s="539" t="str">
         <f>CONCATENATE("Certificate file(s) submitted to the PT Analyst should be named as “PT-ID_Participant-ID_Cert-YYYYMMDD”. For Example:",  $B$4,"_",'P1; Organize the PT'!$G$32,"_","Cert-",20250623)</f>
         <v>Certificate file(s) submitted to the PT Analyst should be named as “PT-ID_Participant-ID_Cert-YYYYMMDD”. For Example:----__Cert-20250623</v>
       </c>
-      <c r="C103" s="584"/>
-[...8 lines deleted...]
-    <row r="104" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C103" s="540"/>
+      <c r="D103" s="540"/>
+      <c r="E103" s="540"/>
+      <c r="F103" s="540"/>
+      <c r="G103" s="540"/>
+      <c r="H103" s="540"/>
+      <c r="I103" s="540"/>
+      <c r="J103" s="541"/>
+    </row>
+    <row r="104" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="3"/>
-      <c r="B104" s="32"/>
-[...141 lines deleted...]
-    <row r="182" s="204" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="B104" s="27"/>
+      <c r="C104" s="27"/>
+      <c r="D104" s="27"/>
+      <c r="E104" s="27"/>
+      <c r="F104" s="27"/>
+      <c r="G104" s="27"/>
+      <c r="H104" s="27"/>
+      <c r="I104" s="27"/>
+    </row>
+    <row r="114" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J114" s="287"/>
+    </row>
+    <row r="115" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J115" s="287"/>
+    </row>
+    <row r="116" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J116" s="287"/>
+      <c r="M116" s="2"/>
+      <c r="O116" s="288"/>
+    </row>
+    <row r="117" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J117" s="287"/>
+      <c r="O117" s="289"/>
+    </row>
+    <row r="118" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J118" s="287"/>
+    </row>
+    <row r="119" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J119" s="287"/>
+    </row>
+    <row r="120" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J120" s="287"/>
+    </row>
+    <row r="121" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J121" s="287"/>
+    </row>
+    <row r="122" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J122" s="287"/>
+    </row>
+    <row r="123" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J123" s="287"/>
+    </row>
+    <row r="124" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J124" s="287"/>
+    </row>
+    <row r="125" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J125" s="287"/>
+    </row>
+    <row r="126" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J126" s="287"/>
+    </row>
+    <row r="127" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J127" s="287"/>
+    </row>
+    <row r="128" spans="10:15" x14ac:dyDescent="0.3">
+      <c r="J128" s="287"/>
+    </row>
+    <row r="129" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J129" s="287"/>
+    </row>
+    <row r="130" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J130" s="287"/>
+    </row>
+    <row r="131" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J131" s="287"/>
+    </row>
+    <row r="132" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J132" s="287"/>
+    </row>
+    <row r="133" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J133" s="287"/>
+    </row>
+    <row r="134" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J134" s="287"/>
+    </row>
+    <row r="135" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J135" s="287"/>
+    </row>
+    <row r="136" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J136" s="287"/>
+    </row>
+    <row r="137" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J137" s="287"/>
+    </row>
+    <row r="138" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J138" s="287"/>
+    </row>
+    <row r="139" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J139" s="287"/>
+    </row>
+    <row r="140" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J140" s="287"/>
+    </row>
+    <row r="141" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J141" s="287"/>
+    </row>
+    <row r="142" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J142" s="287"/>
+    </row>
+    <row r="143" spans="10:10" x14ac:dyDescent="0.3">
+      <c r="J143" s="287"/>
+    </row>
+    <row r="145" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="146" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="147" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="148" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="149" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="150" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="151" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="152" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="153" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="154" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="155" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="156" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="157" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="158" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="159" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="160" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="161" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="162" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="163" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="164" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="165" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="166" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="167" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="168" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="169" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="170" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="171" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="172" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="173" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="174" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="175" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="176" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="177" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="178" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="179" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="180" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="181" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="182" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="AgoargCaJ5tzSPLfW18qb35uSQgagZzjzfuqbDh/G/ReEXTN5dUa1BKkyEZ1dq4KV/gsHy+zQ20vGzyY00YNfA==" saltValue="49tBKjTcvv3IjyuBZW9k8Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="34">
-    <mergeCell ref="A92:A93"/>
-[...5 lines deleted...]
-    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="B70:J70"/>
+    <mergeCell ref="B34:J34"/>
+    <mergeCell ref="B8:J8"/>
+    <mergeCell ref="B30:J30"/>
+    <mergeCell ref="B32:J32"/>
+    <mergeCell ref="B53:J53"/>
+    <mergeCell ref="B55:J55"/>
+    <mergeCell ref="B57:J57"/>
+    <mergeCell ref="B60:I60"/>
+    <mergeCell ref="B37:J37"/>
     <mergeCell ref="B97:J97"/>
     <mergeCell ref="B99:J99"/>
     <mergeCell ref="B103:J103"/>
     <mergeCell ref="B78:J78"/>
     <mergeCell ref="B88:C88"/>
     <mergeCell ref="B82:J82"/>
     <mergeCell ref="B84:J84"/>
     <mergeCell ref="B80:J80"/>
     <mergeCell ref="D86:J86"/>
     <mergeCell ref="B86:C86"/>
     <mergeCell ref="B95:C95"/>
     <mergeCell ref="B93:J93"/>
     <mergeCell ref="B101:J101"/>
     <mergeCell ref="B92:J92"/>
-    <mergeCell ref="B4:F4"/>
-[...11 lines deleted...]
-    <mergeCell ref="B37:J37"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B75:J75"/>
+    <mergeCell ref="B73:J73"/>
+    <mergeCell ref="B74:J74"/>
+    <mergeCell ref="A73:A76"/>
+    <mergeCell ref="B76:J76"/>
+    <mergeCell ref="B90:C90"/>
   </mergeCells>
   <conditionalFormatting sqref="B28">
     <cfRule type="cellIs" dxfId="16" priority="1" operator="greaterThan">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:J8 B12 B14 B16 B18 B20 B22 B24 B26 B30:J30 B32:J32 B34:J34 B39 B41 B43 B45 B47 B49 B51 B53:J53 B55:J55 B57:J57 B62 B64 B66:B68 B70:J70 B73:B76 B78 B80 B82 B84 B86:C86 B88 B90 B92:B93 B95 B97 B99 B101 B103">
     <cfRule type="cellIs" dxfId="15" priority="83" operator="greaterThan">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="824" yWindow="275" count="3">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B66:B68 B64 B62" xr:uid="{00000000-0002-0000-0600-000006000000}">
       <formula1>$M$115:$M$116</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B90:C90" xr:uid="{00000000-0002-0000-0600-000007000000}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B12 B14 B16 B18 B20 B22 B24 B26 B28 B39 B41 B43 B45 B47 B49 B51" xr:uid="{8323AD76-06A4-4DF2-AD60-FA6C0AC7B23B}">
       <formula1>"X,  ,"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
@@ -44163,581 +43470,563 @@
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{23B87B25-BA59-462C-B191-6059B4B86A00}">
           <x14:formula1>
             <xm:f>LookupTables!$AJ$39:$AJ$41</xm:f>
           </x14:formula1>
           <xm:sqref>B82:J82</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet8">
     <tabColor rgb="FFFFFF61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L57"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
-    <col min="2" max="2" width="95.42578125" customWidth="1"/>
+    <col min="1" max="1" width="29.44140625" customWidth="1"/>
+    <col min="2" max="2" width="95.44140625" customWidth="1"/>
     <col min="3" max="3" width="29" customWidth="1"/>
-    <col min="4" max="4" width="3.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="2.140625" customWidth="1"/>
+    <col min="4" max="4" width="3.5546875" customWidth="1"/>
+    <col min="5" max="5" width="45.88671875" customWidth="1"/>
+    <col min="6" max="6" width="205.109375" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="332" t="s">
+    <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.4">
+      <c r="A1" s="307" t="s">
         <v>93</v>
       </c>
-      <c r="G1" s="31"/>
-[...2 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="G1" s="26"/>
+    </row>
+    <row r="2" spans="1:12" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="21" t="s">
         <v>381</v>
       </c>
-      <c r="G2" s="31"/>
-[...3 lines deleted...]
-      <c r="H3" s="39"/>
+      <c r="G2" s="26"/>
+    </row>
+    <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G3" s="26"/>
+      <c r="H3" s="32"/>
       <c r="I3" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A4" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="B4" s="211" t="str">
+      <c r="B4" s="191" t="str">
         <f>IF('P1; Organize the PT'!C4="","",'P1; Organize the PT'!C4)</f>
         <v>----</v>
       </c>
-      <c r="G4" s="31"/>
-[...2 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="G4" s="26"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B5" s="211" t="str">
+      <c r="B5" s="191" t="str">
         <f>IF('P1; Organize the PT'!C12="","",'P1; Organize the PT'!C12)</f>
         <v/>
       </c>
-      <c r="G5" s="31"/>
-[...2 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="G5" s="26"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="B6" s="211" t="str">
+      <c r="B6" s="191" t="str">
         <f>IF('P1; Organize the PT'!C15="","",'P1; Organize the PT'!C15)</f>
         <v/>
       </c>
-      <c r="G6" s="31"/>
-[...8 lines deleted...]
-      <c r="H7" s="55" t="s">
+      <c r="G6" s="26"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="G7" s="26"/>
+      <c r="H7" s="48" t="s">
         <v>382</v>
       </c>
-      <c r="I7" s="55" t="s">
+      <c r="I7" s="48" t="s">
         <v>383</v>
       </c>
-      <c r="J7" s="55" t="s">
+      <c r="J7" s="48" t="s">
         <v>384</v>
       </c>
-      <c r="K7" s="55"/>
-      <c r="L7" s="55" t="s">
+      <c r="K7" s="48"/>
+      <c r="L7" s="48" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B9" s="252" t="s">
+    <row r="8" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="136" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G8" s="26"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+    </row>
+    <row r="9" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B9" s="232" t="s">
         <v>643</v>
       </c>
-      <c r="G9" s="31"/>
-[...2 lines deleted...]
-      <c r="A10" s="131" t="s">
+      <c r="G9" s="26"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="119" t="s">
         <v>395</v>
       </c>
-      <c r="B10" s="61"/>
+      <c r="B10" s="54"/>
       <c r="C10" t="s">
         <v>997</v>
       </c>
-      <c r="G10" s="31"/>
-[...2 lines deleted...]
-      <c r="A11" s="131" t="s">
+      <c r="G10" s="26"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" s="119" t="s">
         <v>396</v>
       </c>
-      <c r="B11" s="61" t="e">
+      <c r="B11" s="54" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G11" s="31"/>
-[...2 lines deleted...]
-      <c r="A12" s="131" t="s">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" s="119" t="s">
         <v>394</v>
       </c>
-      <c r="B12" s="335" t="e">
+      <c r="B12" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,3,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G12" s="31"/>
-[...2 lines deleted...]
-      <c r="A13" s="131" t="s">
+      <c r="G12" s="26"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="119" t="s">
         <v>398</v>
       </c>
-      <c r="B13" s="335" t="e">
+      <c r="B13" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,4,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G13" s="31"/>
-[...2 lines deleted...]
-      <c r="A14" s="131" t="s">
+      <c r="G13" s="26"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" s="119" t="s">
         <v>102</v>
       </c>
-      <c r="B14" s="335" t="e">
+      <c r="B14" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,5,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G14" s="31"/>
-[...2 lines deleted...]
-      <c r="A15" s="131" t="s">
+      <c r="G14" s="26"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" s="119" t="s">
         <v>397</v>
       </c>
-      <c r="B15" s="335" t="e">
+      <c r="B15" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,6,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G15" s="31"/>
-[...2 lines deleted...]
-      <c r="A16" s="339" t="s">
+      <c r="G15" s="26"/>
+    </row>
+    <row r="16" spans="1:12" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="314" t="s">
         <v>399</v>
       </c>
-      <c r="B16" s="335" t="e">
+      <c r="B16" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,7,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G16" s="340"/>
-[...2 lines deleted...]
-      <c r="A17" s="131" t="s">
+      <c r="G16" s="315"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="119" t="s">
         <v>400</v>
       </c>
-      <c r="B17" s="335" t="e">
+      <c r="B17" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,8,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G17" s="31"/>
-[...2 lines deleted...]
-      <c r="A18" s="131" t="s">
+      <c r="G17" s="26"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="119" t="s">
         <v>401</v>
       </c>
-      <c r="B18" s="335" t="e">
+      <c r="B18" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,9,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G18" s="31"/>
-[...2 lines deleted...]
-      <c r="A19" s="253" t="s">
+      <c r="G18" s="26"/>
+    </row>
+    <row r="19" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="233" t="s">
         <v>402</v>
       </c>
-      <c r="B19" s="460" t="e">
+      <c r="B19" s="424" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,10,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="C19" t="s">
         <v>998</v>
       </c>
-      <c r="G19" s="31"/>
-[...2 lines deleted...]
-      <c r="A20" s="253" t="s">
+      <c r="G19" s="26"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="233" t="s">
         <v>403</v>
       </c>
-      <c r="B20" s="335" t="e">
+      <c r="B20" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,13,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="C20" t="s">
         <v>998</v>
       </c>
-      <c r="G20" s="31"/>
-[...2 lines deleted...]
-      <c r="A21" s="253" t="s">
+      <c r="G20" s="26"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="233" t="s">
         <v>205</v>
       </c>
-      <c r="B21" s="61"/>
+      <c r="B21" s="54"/>
       <c r="C21" t="s">
         <v>998</v>
       </c>
-      <c r="G21" s="31"/>
-[...2 lines deleted...]
-      <c r="A22" s="253" t="s">
+      <c r="G21" s="26"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="233" t="s">
         <v>205</v>
       </c>
-      <c r="B22" s="61"/>
+      <c r="B22" s="54"/>
       <c r="C22" t="s">
         <v>998</v>
       </c>
-      <c r="G22" s="31"/>
-[...2 lines deleted...]
-      <c r="A23" s="253" t="s">
+      <c r="G22" s="26"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="233" t="s">
         <v>205</v>
       </c>
-      <c r="B23" s="61"/>
+      <c r="B23" s="54"/>
       <c r="C23" t="s">
         <v>998</v>
       </c>
-      <c r="G23" s="31"/>
-[...11 lines deleted...]
-      <c r="B25" s="30" t="s">
+      <c r="G23" s="26"/>
+    </row>
+    <row r="24" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B24" s="25"/>
+      <c r="G24" s="26"/>
+    </row>
+    <row r="25" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B25" s="25" t="s">
         <v>386</v>
       </c>
-      <c r="G25" s="31"/>
-[...7 lines deleted...]
-      <c r="A26" s="131" t="s">
+      <c r="G25" s="26"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="119" t="s">
         <v>387</v>
       </c>
-      <c r="B26" s="335" t="e">
+      <c r="B26" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,15,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G26" s="31"/>
-[...2 lines deleted...]
-      <c r="A27" s="131" t="s">
+      <c r="G26" s="26"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="119" t="s">
         <v>388</v>
       </c>
-      <c r="B27" s="335" t="e">
+      <c r="B27" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,16,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G27" s="31"/>
-[...2 lines deleted...]
-      <c r="A28" s="131" t="s">
+      <c r="G27" s="26"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="119" t="s">
         <v>389</v>
       </c>
-      <c r="B28" s="335" t="e">
+      <c r="B28" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,17,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G28" s="31"/>
-[...2 lines deleted...]
-      <c r="A29" s="131" t="s">
+      <c r="G28" s="26"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="119" t="s">
         <v>390</v>
       </c>
-      <c r="B29" s="335" t="e">
+      <c r="B29" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,18,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G29" s="31"/>
-[...5 lines deleted...]
-      <c r="B30" s="335" t="e">
+      <c r="G29" s="26"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="119" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B30" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,19,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G30" s="31"/>
-[...2 lines deleted...]
-      <c r="A31" s="132" t="s">
+      <c r="G30" s="26"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="120" t="s">
         <v>391</v>
       </c>
-      <c r="B31" s="335" t="e">
+      <c r="B31" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,20,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G31" s="31"/>
-[...2 lines deleted...]
-      <c r="A32" s="132" t="s">
+      <c r="G31" s="26"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="120" t="s">
         <v>392</v>
       </c>
-      <c r="B32" s="335" t="e">
+      <c r="B32" s="310" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,21,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G32" s="31"/>
-[...2 lines deleted...]
-      <c r="A33" s="132" t="s">
+      <c r="G32" s="26"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="120" t="s">
         <v>393</v>
       </c>
-      <c r="B33" s="336" t="e">
+      <c r="B33" s="311" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,22,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G33" s="31"/>
-[...6 lines deleted...]
-      <c r="A35" s="150" t="s">
+      <c r="G33" s="26"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G34" s="26"/>
+    </row>
+    <row r="35" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="136" t="s">
         <v>404</v>
       </c>
-      <c r="B35" s="142" t="s">
+      <c r="B35" t="s">
         <v>646</v>
       </c>
-      <c r="G35" s="31"/>
-[...2 lines deleted...]
-      <c r="A36" s="141" t="s">
+      <c r="G35" s="26"/>
+    </row>
+    <row r="36" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="128" t="s">
         <v>405</v>
       </c>
-      <c r="B36" s="143" t="s">
+      <c r="B36" s="129" t="s">
         <v>644</v>
       </c>
-      <c r="D36" s="133"/>
-[...8 lines deleted...]
-      <c r="A38" s="151" t="s">
+      <c r="D36" s="121"/>
+      <c r="G36" s="26"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G37" s="26"/>
+    </row>
+    <row r="38" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="137" t="s">
         <v>406</v>
       </c>
-      <c r="B38" s="142" t="s">
+      <c r="B38" t="s">
         <v>646</v>
       </c>
-      <c r="D38" s="134"/>
-[...3 lines deleted...]
-      <c r="A39" s="614" t="s">
+      <c r="G38" s="26"/>
+    </row>
+    <row r="39" spans="1:7" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="556" t="s">
         <v>396</v>
       </c>
-      <c r="B39" s="143" t="s">
+      <c r="B39" s="129" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C39" s="455" t="s">
         <v>1413</v>
       </c>
-      <c r="C39" s="501" t="s">
-[...7 lines deleted...]
-      <c r="B40" s="500"/>
+      <c r="G39" s="26"/>
+    </row>
+    <row r="40" spans="1:7" ht="179.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="557"/>
+      <c r="B40" s="454"/>
       <c r="C40" s="3" t="s">
-        <v>1412</v>
-[...5 lines deleted...]
-      <c r="A41" s="42" t="s">
+        <v>1411</v>
+      </c>
+      <c r="G40" s="26"/>
+    </row>
+    <row r="41" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="35" t="s">
         <v>405</v>
       </c>
-      <c r="B41" s="143" t="s">
+      <c r="B41" s="129" t="s">
         <v>645</v>
       </c>
-      <c r="D41" s="134"/>
-[...6 lines deleted...]
-      <c r="A43" s="150" t="s">
+      <c r="G41" s="26"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G42" s="26"/>
+    </row>
+    <row r="43" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="136" t="s">
         <v>647</v>
       </c>
-      <c r="B43" s="142" t="s">
+      <c r="B43" t="s">
         <v>646</v>
       </c>
-      <c r="G43" s="31"/>
-[...2 lines deleted...]
-      <c r="A44" s="43" t="s">
+      <c r="G43" s="26"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A44" s="36" t="s">
         <v>407</v>
       </c>
       <c r="B44" s="4"/>
-      <c r="G44" s="31"/>
-[...2 lines deleted...]
-      <c r="A45" s="41" t="s">
+      <c r="G44" s="26"/>
+    </row>
+    <row r="45" spans="1:7" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A45" s="34" t="s">
         <v>408</v>
       </c>
-      <c r="B45" s="61" t="s">
+      <c r="B45" s="54" t="s">
         <v>409</v>
       </c>
-      <c r="G45" s="31"/>
-[...2 lines deleted...]
-      <c r="A46" s="41" t="s">
+      <c r="G45" s="26"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A46" s="34" t="s">
         <v>410</v>
       </c>
-      <c r="B46" s="73" t="s">
+      <c r="B46" s="66" t="s">
         <v>383</v>
       </c>
-      <c r="G46" s="31"/>
-[...2 lines deleted...]
-      <c r="A47" s="41" t="s">
+      <c r="G46" s="26"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A47" s="34" t="s">
         <v>411</v>
       </c>
-      <c r="B47" s="73" t="s">
+      <c r="B47" s="66" t="s">
         <v>384</v>
       </c>
-      <c r="G47" s="31"/>
-[...2 lines deleted...]
-      <c r="A48" s="41" t="s">
+      <c r="G47" s="26"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A48" s="34" t="s">
         <v>412</v>
       </c>
-      <c r="B48" s="73"/>
-[...3 lines deleted...]
-      <c r="A49" s="41" t="s">
+      <c r="B48" s="66"/>
+      <c r="G48" s="26"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A49" s="34" t="s">
         <v>413</v>
       </c>
-      <c r="B49" s="73" t="s">
+      <c r="B49" s="66" t="s">
         <v>414</v>
       </c>
-      <c r="G49" s="31"/>
-[...2 lines deleted...]
-      <c r="A50" s="41" t="s">
+      <c r="G49" s="26"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A50" s="34" t="s">
         <v>415</v>
       </c>
-      <c r="B50" s="365" t="e">
+      <c r="B50" s="338" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,11,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="C50" t="s">
         <v>1012</v>
       </c>
-      <c r="G50" s="31"/>
-[...2 lines deleted...]
-      <c r="A51" s="41" t="s">
+      <c r="G50" s="26"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="34" t="s">
         <v>417</v>
       </c>
-      <c r="B51" s="366" t="e">
+      <c r="B51" s="339" t="e">
         <f>VLOOKUP($B$10,LookupTables!$AM$3:$BI$109,12,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="C51" t="s">
         <v>1012</v>
       </c>
-      <c r="G51" s="31"/>
-[...2 lines deleted...]
-      <c r="A52" s="41" t="s">
+      <c r="G51" s="26"/>
+    </row>
+    <row r="52" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="34" t="s">
         <v>418</v>
       </c>
-      <c r="B52" s="144" t="s">
+      <c r="B52" s="130" t="s">
         <v>419</v>
       </c>
       <c r="C52" t="s">
         <v>416</v>
       </c>
-      <c r="E52" s="24"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
         <v>420</v>
       </c>
-      <c r="G53" s="31"/>
-[...11 lines deleted...]
-      <c r="G57" s="31"/>
+      <c r="G53" s="26"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G54" s="26"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G55" s="26"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G56" s="26"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="G57" s="26"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="T//D4f6iEYSMwLIvMNQp7T9l0TcOlEu3ba1QX5mlL3IB7WXS9CIJH+2Rb1A90wwQLKWkkD2U+cKjRYdrw+2hTg==" saltValue="QZDfjhj6DpudOlwrKh/mtw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A39:A40"/>
   </mergeCells>
   <conditionalFormatting sqref="B10:B23 B26:B33 D36">
     <cfRule type="cellIs" dxfId="14" priority="1" operator="greaterThan">
       <formula>$H$3</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B36">
     <cfRule type="cellIs" dxfId="13" priority="5" operator="greaterThan">
       <formula>$H$3</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B39:B41">
     <cfRule type="cellIs" dxfId="12" priority="4" operator="greaterThan">
       <formula>$H$3</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B45:B52">
     <cfRule type="cellIs" dxfId="11" priority="3" operator="greaterThan">
       <formula>$H$3</formula>
     </cfRule>
@@ -44766,1451 +44055,1397 @@
   <headerFooter>
     <oddFooter>&amp;LWeights and Measures&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FC8854A8-1A9B-4392-9B51-D18DFF914ED5}">
           <x14:formula1>
             <xm:f>LookupTables!$AM$3:$AM$109</xm:f>
           </x14:formula1>
           <xm:sqref>B10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet9">
     <tabColor rgb="FFFFFF61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:XFD32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="472" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="28.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="16" style="2" customWidth="1"/>
-    <col min="5" max="5" width="17.5703125" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="34.44140625" style="432" customWidth="1"/>
+    <col min="7" max="7" width="17.44140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.5546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="33.5546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="41.88671875" style="2" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" customFormat="1" ht="21" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B1" s="332" t="s">
+    <row r="1" spans="1:10" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B1" s="307" t="s">
         <v>93</v>
       </c>
-      <c r="F1" s="70"/>
+      <c r="F1" s="63"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:11" customFormat="1" ht="21" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B2" s="26" t="s">
+    <row r="2" spans="1:10" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="B2" s="21" t="s">
         <v>422</v>
       </c>
-      <c r="F2" s="70"/>
+      <c r="F2" s="63"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:11" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="F3" s="70"/>
+    <row r="3" spans="1:10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="F3" s="63"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:11" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="9" t="s">
+    <row r="4" spans="1:10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="C4" s="616" t="str">
+      <c r="C4" s="558" t="str">
         <f>IF('P1; Organize the PT'!C4="","",'P1; Organize the PT'!C4)</f>
         <v>----</v>
       </c>
-      <c r="D4" s="617"/>
-      <c r="F4" s="70"/>
+      <c r="D4" s="559"/>
+      <c r="F4" s="63"/>
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="1:11" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="9" t="s">
+    <row r="5" spans="1:10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="C5" s="616" t="str">
+      <c r="C5" s="558" t="str">
         <f>IF('P1; Organize the PT'!C12="","",'P1; Organize the PT'!C12)</f>
         <v/>
       </c>
-      <c r="D5" s="617"/>
-      <c r="F5" s="70"/>
+      <c r="D5" s="559"/>
+      <c r="F5" s="63"/>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:11" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="9" t="s">
+    <row r="6" spans="1:10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="7" t="s">
         <v>1014</v>
       </c>
-      <c r="C6" s="616" t="str">
+      <c r="C6" s="558" t="str">
         <f>IF('P1; Organize the PT'!C15="","",'P1; Organize the PT'!C15)</f>
         <v/>
       </c>
-      <c r="D6" s="617"/>
-      <c r="F6" s="70"/>
+      <c r="D6" s="559"/>
+      <c r="F6" s="63"/>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B7" s="9" t="s">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B7" s="7" t="s">
         <v>1015</v>
       </c>
-      <c r="C7" s="616" t="str">
+      <c r="C7" s="558" t="str">
         <f>CONCATENATE('P1; Organize the PT'!$E$15," / ",'P1; Organize the PT'!$F$15)</f>
         <v xml:space="preserve"> / </v>
       </c>
-      <c r="D7" s="617"/>
-[...11 lines deleted...]
-      <c r="B9" s="40" t="s">
+      <c r="D7" s="559"/>
+    </row>
+    <row r="9" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="33" t="s">
         <v>423</v>
       </c>
-      <c r="C9" s="10"/>
-[...16 lines deleted...]
-      <c r="A11" s="472" t="s">
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="B11" s="470" t="s">
+      <c r="B11" s="433" t="s">
         <v>123</v>
       </c>
-      <c r="C11" s="471" t="s">
+      <c r="C11" s="434" t="s">
         <v>659</v>
       </c>
-      <c r="D11" s="470" t="s">
+      <c r="D11" s="433" t="s">
         <v>106</v>
       </c>
-      <c r="E11" s="470" t="s">
+      <c r="E11" s="433" t="s">
         <v>107</v>
       </c>
-      <c r="F11" s="254" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="254" t="s">
+      <c r="F11" s="234" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G11" s="234" t="s">
         <v>426</v>
       </c>
-      <c r="H11" s="254" t="s">
+      <c r="H11" s="234" t="s">
         <v>427</v>
       </c>
-      <c r="I11" s="254" t="s">
+      <c r="I11" s="234" t="s">
         <v>428</v>
       </c>
-      <c r="J11" s="470" t="s">
+      <c r="J11" s="433" t="s">
         <v>425</v>
       </c>
-      <c r="K11" s="10"/>
-[...2 lines deleted...]
-      <c r="A12" s="473">
+    </row>
+    <row r="12" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="76">
         <v>1</v>
       </c>
-      <c r="B12" s="84"/>
-      <c r="C12" s="318" t="str">
+      <c r="B12" s="74"/>
+      <c r="C12" s="293" t="str">
         <f>IF($B12="","",VLOOKUP($B12,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D12" s="460" t="str">
+      <c r="D12" s="424" t="str">
         <f>IF($B12="","",VLOOKUP($B12,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E12" s="318" t="str">
+      <c r="E12" s="293" t="str">
         <f>IF($B12="","",VLOOKUP($B12,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F12" s="318" t="str">
+      <c r="F12" s="293" t="str">
         <f>IF($B12="","",VLOOKUP($B12,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G12" s="318" t="str">
+      <c r="G12" s="293" t="str">
         <f>IF($B12="","",VLOOKUP($B12,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H12" s="318" t="str">
+      <c r="H12" s="293" t="str">
         <f>IF($B12="","",VLOOKUP($B12,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I12" s="423" t="str">
+      <c r="I12" s="389" t="str">
         <f>IF($B12="","",VLOOKUP($B12,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J12" s="85"/>
-[...2 lines deleted...]
-      <c r="A13" s="473">
+      <c r="J12" s="75"/>
+    </row>
+    <row r="13" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="76">
         <v>2</v>
       </c>
-      <c r="B13" s="84"/>
-      <c r="C13" s="318" t="str">
+      <c r="B13" s="74"/>
+      <c r="C13" s="293" t="str">
         <f>IF($B13="","",VLOOKUP($B13,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D13" s="460" t="str">
+      <c r="D13" s="424" t="str">
         <f>IF($B13="","",VLOOKUP($B13,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E13" s="318" t="str">
+      <c r="E13" s="293" t="str">
         <f>IF($B13="","",VLOOKUP($B13,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F13" s="318" t="str">
+      <c r="F13" s="293" t="str">
         <f>IF($B13="","",VLOOKUP($B13,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G13" s="318" t="str">
+      <c r="G13" s="293" t="str">
         <f>IF($B13="","",VLOOKUP($B13,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H13" s="318" t="str">
+      <c r="H13" s="293" t="str">
         <f>IF($B13="","",VLOOKUP($B13,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I13" s="423" t="str">
+      <c r="I13" s="389" t="str">
         <f>IF($B13="","",VLOOKUP($B13,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J13" s="85"/>
-[...2 lines deleted...]
-      <c r="A14" s="473">
+      <c r="J13" s="75"/>
+    </row>
+    <row r="14" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="76">
         <v>3</v>
       </c>
-      <c r="B14" s="84"/>
-      <c r="C14" s="318" t="str">
+      <c r="B14" s="74"/>
+      <c r="C14" s="293" t="str">
         <f>IF($B14="","",VLOOKUP($B14,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D14" s="460" t="str">
+      <c r="D14" s="424" t="str">
         <f>IF($B14="","",VLOOKUP($B14,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E14" s="318" t="str">
+      <c r="E14" s="293" t="str">
         <f>IF($B14="","",VLOOKUP($B14,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F14" s="318" t="str">
+      <c r="F14" s="293" t="str">
         <f>IF($B14="","",VLOOKUP($B14,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G14" s="318" t="str">
+      <c r="G14" s="293" t="str">
         <f>IF($B14="","",VLOOKUP($B14,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H14" s="318" t="str">
+      <c r="H14" s="293" t="str">
         <f>IF($B14="","",VLOOKUP($B14,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I14" s="423" t="str">
+      <c r="I14" s="389" t="str">
         <f>IF($B14="","",VLOOKUP($B14,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J14" s="85"/>
-[...2 lines deleted...]
-      <c r="A15" s="473">
+      <c r="J14" s="75"/>
+    </row>
+    <row r="15" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="76">
         <v>4</v>
       </c>
-      <c r="B15" s="84"/>
-      <c r="C15" s="318" t="str">
+      <c r="B15" s="74"/>
+      <c r="C15" s="293" t="str">
         <f>IF($B15="","",VLOOKUP($B15,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D15" s="460" t="str">
+      <c r="D15" s="424" t="str">
         <f>IF($B15="","",VLOOKUP($B15,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E15" s="318" t="str">
+      <c r="E15" s="293" t="str">
         <f>IF($B15="","",VLOOKUP($B15,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F15" s="318" t="str">
+      <c r="F15" s="293" t="str">
         <f>IF($B15="","",VLOOKUP($B15,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G15" s="318" t="str">
+      <c r="G15" s="293" t="str">
         <f>IF($B15="","",VLOOKUP($B15,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H15" s="318" t="str">
+      <c r="H15" s="293" t="str">
         <f>IF($B15="","",VLOOKUP($B15,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I15" s="423" t="str">
+      <c r="I15" s="389" t="str">
         <f>IF($B15="","",VLOOKUP($B15,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J15" s="85"/>
-[...2 lines deleted...]
-      <c r="A16" s="473">
+      <c r="J15" s="75"/>
+    </row>
+    <row r="16" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="76">
         <v>5</v>
       </c>
-      <c r="B16" s="84"/>
-      <c r="C16" s="318" t="str">
+      <c r="B16" s="74"/>
+      <c r="C16" s="293" t="str">
         <f>IF($B16="","",VLOOKUP($B16,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D16" s="460" t="str">
+      <c r="D16" s="424" t="str">
         <f>IF($B16="","",VLOOKUP($B16,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E16" s="318" t="str">
+      <c r="E16" s="293" t="str">
         <f>IF($B16="","",VLOOKUP($B16,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F16" s="318" t="str">
+      <c r="F16" s="293" t="str">
         <f>IF($B16="","",VLOOKUP($B16,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G16" s="318" t="str">
+      <c r="G16" s="293" t="str">
         <f>IF($B16="","",VLOOKUP($B16,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H16" s="318" t="str">
+      <c r="H16" s="293" t="str">
         <f>IF($B16="","",VLOOKUP($B16,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I16" s="423" t="str">
+      <c r="I16" s="389" t="str">
         <f>IF($B16="","",VLOOKUP($B16,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J16" s="85"/>
-[...2 lines deleted...]
-      <c r="A17" s="473">
+      <c r="J16" s="75"/>
+    </row>
+    <row r="17" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="76">
         <v>6</v>
       </c>
-      <c r="B17" s="84"/>
-      <c r="C17" s="318" t="str">
+      <c r="B17" s="74"/>
+      <c r="C17" s="293" t="str">
         <f>IF($B17="","",VLOOKUP($B17,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D17" s="460" t="str">
+      <c r="D17" s="424" t="str">
         <f>IF($B17="","",VLOOKUP($B17,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E17" s="318" t="str">
+      <c r="E17" s="293" t="str">
         <f>IF($B17="","",VLOOKUP($B17,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F17" s="318" t="str">
+      <c r="F17" s="293" t="str">
         <f>IF($B17="","",VLOOKUP($B17,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G17" s="318" t="str">
+      <c r="G17" s="293" t="str">
         <f>IF($B17="","",VLOOKUP($B17,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H17" s="318" t="str">
+      <c r="H17" s="293" t="str">
         <f>IF($B17="","",VLOOKUP($B17,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I17" s="423" t="str">
+      <c r="I17" s="389" t="str">
         <f>IF($B17="","",VLOOKUP($B17,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J17" s="85"/>
-[...2 lines deleted...]
-      <c r="A18" s="473">
+      <c r="J17" s="75"/>
+    </row>
+    <row r="18" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="76">
         <v>7</v>
       </c>
-      <c r="B18" s="84"/>
-      <c r="C18" s="318" t="str">
+      <c r="B18" s="74"/>
+      <c r="C18" s="293" t="str">
         <f>IF($B18="","",VLOOKUP($B18,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D18" s="460" t="str">
+      <c r="D18" s="424" t="str">
         <f>IF($B18="","",VLOOKUP($B18,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E18" s="318" t="str">
+      <c r="E18" s="293" t="str">
         <f>IF($B18="","",VLOOKUP($B18,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F18" s="318" t="str">
+      <c r="F18" s="293" t="str">
         <f>IF($B18="","",VLOOKUP($B18,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G18" s="318" t="str">
+      <c r="G18" s="293" t="str">
         <f>IF($B18="","",VLOOKUP($B18,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H18" s="318" t="str">
+      <c r="H18" s="293" t="str">
         <f>IF($B18="","",VLOOKUP($B18,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I18" s="423" t="str">
+      <c r="I18" s="389" t="str">
         <f>IF($B18="","",VLOOKUP($B18,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J18" s="85"/>
-[...2 lines deleted...]
-      <c r="A19" s="473">
+      <c r="J18" s="75"/>
+    </row>
+    <row r="19" spans="1:10" s="77" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="76">
         <v>8</v>
       </c>
-      <c r="B19" s="84"/>
-      <c r="C19" s="318" t="str">
+      <c r="B19" s="74"/>
+      <c r="C19" s="293" t="str">
         <f>IF($B19="","",VLOOKUP($B19,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D19" s="460" t="str">
+      <c r="D19" s="424" t="str">
         <f>IF($B19="","",VLOOKUP($B19,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E19" s="318" t="str">
+      <c r="E19" s="293" t="str">
         <f>IF($B19="","",VLOOKUP($B19,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F19" s="318" t="str">
+      <c r="F19" s="293" t="str">
         <f>IF($B19="","",VLOOKUP($B19,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G19" s="318" t="str">
+      <c r="G19" s="293" t="str">
         <f>IF($B19="","",VLOOKUP($B19,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H19" s="318" t="str">
+      <c r="H19" s="293" t="str">
         <f>IF($B19="","",VLOOKUP($B19,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I19" s="423" t="str">
+      <c r="I19" s="389" t="str">
         <f>IF($B19="","",VLOOKUP($B19,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J19" s="85"/>
-[...2 lines deleted...]
-      <c r="A20" s="473">
+      <c r="J19" s="75"/>
+    </row>
+    <row r="20" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="76">
         <v>9</v>
       </c>
-      <c r="B20" s="84"/>
-      <c r="C20" s="318" t="str">
+      <c r="B20" s="74"/>
+      <c r="C20" s="293" t="str">
         <f>IF($B20="","",VLOOKUP($B20,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D20" s="460" t="str">
+      <c r="D20" s="424" t="str">
         <f>IF($B20="","",VLOOKUP($B20,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E20" s="318" t="str">
+      <c r="E20" s="293" t="str">
         <f>IF($B20="","",VLOOKUP($B20,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F20" s="318" t="str">
+      <c r="F20" s="293" t="str">
         <f>IF($B20="","",VLOOKUP($B20,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G20" s="318" t="str">
+      <c r="G20" s="293" t="str">
         <f>IF($B20="","",VLOOKUP($B20,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H20" s="318" t="str">
+      <c r="H20" s="293" t="str">
         <f>IF($B20="","",VLOOKUP($B20,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I20" s="423" t="str">
+      <c r="I20" s="389" t="str">
         <f>IF($B20="","",VLOOKUP($B20,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J20" s="85"/>
-[...2 lines deleted...]
-      <c r="A21" s="473">
+      <c r="J20" s="75"/>
+    </row>
+    <row r="21" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="76">
         <v>10</v>
       </c>
-      <c r="B21" s="84"/>
-      <c r="C21" s="318" t="str">
+      <c r="B21" s="74"/>
+      <c r="C21" s="293" t="str">
         <f>IF($B21="","",VLOOKUP($B21,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D21" s="460" t="str">
+      <c r="D21" s="424" t="str">
         <f>IF($B21="","",VLOOKUP($B21,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E21" s="318" t="str">
+      <c r="E21" s="293" t="str">
         <f>IF($B21="","",VLOOKUP($B21,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F21" s="318" t="str">
+      <c r="F21" s="293" t="str">
         <f>IF($B21="","",VLOOKUP($B21,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G21" s="318" t="str">
+      <c r="G21" s="293" t="str">
         <f>IF($B21="","",VLOOKUP($B21,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H21" s="318" t="str">
+      <c r="H21" s="293" t="str">
         <f>IF($B21="","",VLOOKUP($B21,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I21" s="423" t="str">
+      <c r="I21" s="389" t="str">
         <f>IF($B21="","",VLOOKUP($B21,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J21" s="85"/>
-[...2 lines deleted...]
-      <c r="A22" s="473">
+      <c r="J21" s="75"/>
+    </row>
+    <row r="22" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="76">
         <v>11</v>
       </c>
-      <c r="B22" s="84"/>
-      <c r="C22" s="318" t="str">
+      <c r="B22" s="74"/>
+      <c r="C22" s="293" t="str">
         <f>IF($B22="","",VLOOKUP($B22,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D22" s="460" t="str">
+      <c r="D22" s="424" t="str">
         <f>IF($B22="","",VLOOKUP($B22,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E22" s="318" t="str">
+      <c r="E22" s="293" t="str">
         <f>IF($B22="","",VLOOKUP($B22,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F22" s="318" t="str">
+      <c r="F22" s="293" t="str">
         <f>IF($B22="","",VLOOKUP($B22,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G22" s="318" t="str">
+      <c r="G22" s="293" t="str">
         <f>IF($B22="","",VLOOKUP($B22,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H22" s="318" t="str">
+      <c r="H22" s="293" t="str">
         <f>IF($B22="","",VLOOKUP($B22,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I22" s="423" t="str">
+      <c r="I22" s="389" t="str">
         <f>IF($B22="","",VLOOKUP($B22,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J22" s="85"/>
-[...2 lines deleted...]
-      <c r="A23" s="473">
+      <c r="J22" s="75"/>
+    </row>
+    <row r="23" spans="1:10" s="77" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="76">
         <v>12</v>
       </c>
-      <c r="B23" s="84"/>
-      <c r="C23" s="318" t="str">
+      <c r="B23" s="74"/>
+      <c r="C23" s="293" t="str">
         <f>IF($B23="","",VLOOKUP($B23,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D23" s="460" t="str">
+      <c r="D23" s="424" t="str">
         <f>IF($B23="","",VLOOKUP($B23,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E23" s="318" t="str">
+      <c r="E23" s="293" t="str">
         <f>IF($B23="","",VLOOKUP($B23,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F23" s="318" t="str">
+      <c r="F23" s="293" t="str">
         <f>IF($B23="","",VLOOKUP($B23,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G23" s="318" t="str">
+      <c r="G23" s="293" t="str">
         <f>IF($B23="","",VLOOKUP($B23,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H23" s="318" t="str">
+      <c r="H23" s="293" t="str">
         <f>IF($B23="","",VLOOKUP($B23,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I23" s="423" t="str">
+      <c r="I23" s="389" t="str">
         <f>IF($B23="","",VLOOKUP($B23,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J23" s="85"/>
-[...2 lines deleted...]
-      <c r="A24" s="473">
+      <c r="J23" s="75"/>
+    </row>
+    <row r="24" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="76">
         <v>13</v>
       </c>
-      <c r="B24" s="84"/>
-      <c r="C24" s="318" t="str">
+      <c r="B24" s="74"/>
+      <c r="C24" s="293" t="str">
         <f>IF($B24="","",VLOOKUP($B24,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D24" s="460" t="str">
+      <c r="D24" s="424" t="str">
         <f>IF($B24="","",VLOOKUP($B24,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E24" s="318" t="str">
+      <c r="E24" s="293" t="str">
         <f>IF($B24="","",VLOOKUP($B24,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F24" s="318" t="str">
+      <c r="F24" s="293" t="str">
         <f>IF($B24="","",VLOOKUP($B24,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G24" s="318" t="str">
+      <c r="G24" s="293" t="str">
         <f>IF($B24="","",VLOOKUP($B24,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H24" s="318" t="str">
+      <c r="H24" s="293" t="str">
         <f>IF($B24="","",VLOOKUP($B24,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I24" s="423" t="str">
+      <c r="I24" s="389" t="str">
         <f>IF($B24="","",VLOOKUP($B24,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J24" s="85"/>
-[...2 lines deleted...]
-      <c r="A25" s="473">
+      <c r="J24" s="75"/>
+    </row>
+    <row r="25" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="76">
         <v>14</v>
       </c>
-      <c r="B25" s="84"/>
-      <c r="C25" s="318" t="str">
+      <c r="B25" s="74"/>
+      <c r="C25" s="293" t="str">
         <f>IF($B25="","",VLOOKUP($B25,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D25" s="460" t="str">
+      <c r="D25" s="424" t="str">
         <f>IF($B25="","",VLOOKUP($B25,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E25" s="318" t="str">
+      <c r="E25" s="293" t="str">
         <f>IF($B25="","",VLOOKUP($B25,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F25" s="318" t="str">
+      <c r="F25" s="293" t="str">
         <f>IF($B25="","",VLOOKUP($B25,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G25" s="318" t="str">
+      <c r="G25" s="293" t="str">
         <f>IF($B25="","",VLOOKUP($B25,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H25" s="318" t="str">
+      <c r="H25" s="293" t="str">
         <f>IF($B25="","",VLOOKUP($B25,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I25" s="423" t="str">
+      <c r="I25" s="389" t="str">
         <f>IF($B25="","",VLOOKUP($B25,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J25" s="85"/>
-[...2 lines deleted...]
-      <c r="A26" s="473">
+      <c r="J25" s="75"/>
+    </row>
+    <row r="26" spans="1:10" s="77" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="76">
         <v>15</v>
       </c>
-      <c r="B26" s="84"/>
-      <c r="C26" s="318" t="str">
+      <c r="B26" s="74"/>
+      <c r="C26" s="293" t="str">
         <f>IF($B26="","",VLOOKUP($B26,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D26" s="460" t="str">
+      <c r="D26" s="424" t="str">
         <f>IF($B26="","",VLOOKUP($B26,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E26" s="318" t="str">
+      <c r="E26" s="293" t="str">
         <f>IF($B26="","",VLOOKUP($B26,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F26" s="318" t="str">
+      <c r="F26" s="293" t="str">
         <f>IF($B26="","",VLOOKUP($B26,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G26" s="318" t="str">
+      <c r="G26" s="293" t="str">
         <f>IF($B26="","",VLOOKUP($B26,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H26" s="318" t="str">
+      <c r="H26" s="293" t="str">
         <f>IF($B26="","",VLOOKUP($B26,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I26" s="423" t="str">
+      <c r="I26" s="389" t="str">
         <f>IF($B26="","",VLOOKUP($B26,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J26" s="85"/>
-[...2 lines deleted...]
-      <c r="A27" s="473">
+      <c r="J26" s="75"/>
+    </row>
+    <row r="27" spans="1:10" s="77" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="76">
         <v>16</v>
       </c>
-      <c r="B27" s="84"/>
-      <c r="C27" s="318" t="str">
+      <c r="B27" s="74"/>
+      <c r="C27" s="293" t="str">
         <f>IF($B27="","",VLOOKUP($B27,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D27" s="460" t="str">
+      <c r="D27" s="424" t="str">
         <f>IF($B27="","",VLOOKUP($B27,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E27" s="318" t="str">
+      <c r="E27" s="293" t="str">
         <f>IF($B27="","",VLOOKUP($B27,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F27" s="318" t="str">
+      <c r="F27" s="293" t="str">
         <f>IF($B27="","",VLOOKUP($B27,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G27" s="318" t="str">
+      <c r="G27" s="293" t="str">
         <f>IF($B27="","",VLOOKUP($B27,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H27" s="318" t="str">
+      <c r="H27" s="293" t="str">
         <f>IF($B27="","",VLOOKUP($B27,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I27" s="423" t="str">
+      <c r="I27" s="389" t="str">
         <f>IF($B27="","",VLOOKUP($B27,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J27" s="85"/>
-[...2 lines deleted...]
-      <c r="A28" s="473">
+      <c r="J27" s="75"/>
+    </row>
+    <row r="28" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="76">
         <v>17</v>
       </c>
-      <c r="B28" s="84"/>
-      <c r="C28" s="318" t="str">
+      <c r="B28" s="74"/>
+      <c r="C28" s="293" t="str">
         <f>IF($B28="","",VLOOKUP($B28,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D28" s="460" t="str">
+      <c r="D28" s="424" t="str">
         <f>IF($B28="","",VLOOKUP($B28,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E28" s="318" t="str">
+      <c r="E28" s="293" t="str">
         <f>IF($B28="","",VLOOKUP($B28,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F28" s="318" t="str">
+      <c r="F28" s="293" t="str">
         <f>IF($B28="","",VLOOKUP($B28,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G28" s="318" t="str">
+      <c r="G28" s="293" t="str">
         <f>IF($B28="","",VLOOKUP($B28,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H28" s="318" t="str">
+      <c r="H28" s="293" t="str">
         <f>IF($B28="","",VLOOKUP($B28,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I28" s="423" t="str">
+      <c r="I28" s="389" t="str">
         <f>IF($B28="","",VLOOKUP($B28,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J28" s="85"/>
-[...2 lines deleted...]
-      <c r="A29" s="473">
+      <c r="J28" s="75"/>
+    </row>
+    <row r="29" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="76">
         <v>18</v>
       </c>
-      <c r="B29" s="84"/>
-      <c r="C29" s="318" t="str">
+      <c r="B29" s="74"/>
+      <c r="C29" s="293" t="str">
         <f>IF($B29="","",VLOOKUP($B29,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D29" s="460" t="str">
+      <c r="D29" s="424" t="str">
         <f>IF($B29="","",VLOOKUP($B29,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E29" s="318" t="str">
+      <c r="E29" s="293" t="str">
         <f>IF($B29="","",VLOOKUP($B29,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F29" s="318" t="str">
+      <c r="F29" s="293" t="str">
         <f>IF($B29="","",VLOOKUP($B29,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G29" s="318" t="str">
+      <c r="G29" s="293" t="str">
         <f>IF($B29="","",VLOOKUP($B29,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H29" s="318" t="str">
+      <c r="H29" s="293" t="str">
         <f>IF($B29="","",VLOOKUP($B29,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I29" s="423" t="str">
+      <c r="I29" s="389" t="str">
         <f>IF($B29="","",VLOOKUP($B29,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J29" s="85"/>
-[...2 lines deleted...]
-      <c r="A30" s="473">
+      <c r="J29" s="75"/>
+    </row>
+    <row r="30" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="76">
         <v>19</v>
       </c>
-      <c r="B30" s="84"/>
-      <c r="C30" s="318" t="str">
+      <c r="B30" s="74"/>
+      <c r="C30" s="293" t="str">
         <f>IF($B30="","",VLOOKUP($B30,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D30" s="460" t="str">
+      <c r="D30" s="424" t="str">
         <f>IF($B30="","",VLOOKUP($B30,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E30" s="318" t="str">
+      <c r="E30" s="293" t="str">
         <f>IF($B30="","",VLOOKUP($B30,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F30" s="318" t="str">
+      <c r="F30" s="293" t="str">
         <f>IF($B30="","",VLOOKUP($B30,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G30" s="318" t="str">
+      <c r="G30" s="293" t="str">
         <f>IF($B30="","",VLOOKUP($B30,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H30" s="318" t="str">
+      <c r="H30" s="293" t="str">
         <f>IF($B30="","",VLOOKUP($B30,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I30" s="423" t="str">
+      <c r="I30" s="389" t="str">
         <f>IF($B30="","",VLOOKUP($B30,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J30" s="85"/>
-[...2 lines deleted...]
-      <c r="A31" s="473">
+      <c r="J30" s="75"/>
+    </row>
+    <row r="31" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="76">
         <v>20</v>
       </c>
-      <c r="B31" s="84"/>
-      <c r="C31" s="318" t="str">
+      <c r="B31" s="74"/>
+      <c r="C31" s="293" t="str">
         <f>IF($B31="","",VLOOKUP($B31,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D31" s="460" t="str">
+      <c r="D31" s="424" t="str">
         <f>IF($B31="","",VLOOKUP($B31,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E31" s="318" t="str">
+      <c r="E31" s="293" t="str">
         <f>IF($B31="","",VLOOKUP($B31,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F31" s="318" t="str">
+      <c r="F31" s="293" t="str">
         <f>IF($B31="","",VLOOKUP($B31,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G31" s="318" t="str">
+      <c r="G31" s="293" t="str">
         <f>IF($B31="","",VLOOKUP($B31,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H31" s="318" t="str">
+      <c r="H31" s="293" t="str">
         <f>IF($B31="","",VLOOKUP($B31,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I31" s="423" t="str">
+      <c r="I31" s="389" t="str">
         <f>IF($B31="","",VLOOKUP($B31,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J31" s="85"/>
-[...2 lines deleted...]
-      <c r="A32" s="473">
+      <c r="J31" s="75"/>
+    </row>
+    <row r="32" spans="1:10" s="77" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="76">
         <v>21</v>
       </c>
-      <c r="B32" s="84"/>
-      <c r="C32" s="318" t="str">
+      <c r="B32" s="74"/>
+      <c r="C32" s="293" t="str">
         <f>IF($B32="","",VLOOKUP($B32,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D32" s="460" t="str">
+      <c r="D32" s="424" t="str">
         <f>IF($B32="","",VLOOKUP($B32,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E32" s="318" t="str">
+      <c r="E32" s="293" t="str">
         <f>IF($B32="","",VLOOKUP($B32,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F32" s="318" t="str">
+      <c r="F32" s="293" t="str">
         <f>IF($B32="","",VLOOKUP($B32,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G32" s="318" t="str">
+      <c r="G32" s="293" t="str">
         <f>IF($B32="","",VLOOKUP($B32,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H32" s="318" t="str">
+      <c r="H32" s="293" t="str">
         <f>IF($B32="","",VLOOKUP($B32,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I32" s="423" t="str">
+      <c r="I32" s="389" t="str">
         <f>IF($B32="","",VLOOKUP($B32,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J32" s="88"/>
-[...2 lines deleted...]
-      <c r="A33" s="473">
+      <c r="J32" s="78"/>
+    </row>
+    <row r="33" spans="1:10" s="76" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="76">
         <v>22</v>
       </c>
-      <c r="B33" s="84"/>
-      <c r="C33" s="318" t="str">
+      <c r="B33" s="74"/>
+      <c r="C33" s="293" t="str">
         <f>IF($B33="","",VLOOKUP($B33,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D33" s="460" t="str">
+      <c r="D33" s="424" t="str">
         <f>IF($B33="","",VLOOKUP($B33,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E33" s="318" t="str">
+      <c r="E33" s="293" t="str">
         <f>IF($B33="","",VLOOKUP($B33,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F33" s="318" t="str">
+      <c r="F33" s="293" t="str">
         <f>IF($B33="","",VLOOKUP($B33,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G33" s="318" t="str">
+      <c r="G33" s="293" t="str">
         <f>IF($B33="","",VLOOKUP($B33,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H33" s="318" t="str">
+      <c r="H33" s="293" t="str">
         <f>IF($B33="","",VLOOKUP($B33,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I33" s="423" t="str">
+      <c r="I33" s="389" t="str">
         <f>IF($B33="","",VLOOKUP($B33,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J33" s="85"/>
-[...2 lines deleted...]
-      <c r="A34" s="473">
+      <c r="J33" s="75"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="76">
         <v>23</v>
       </c>
-      <c r="B34" s="84"/>
-      <c r="C34" s="318" t="str">
+      <c r="B34" s="74"/>
+      <c r="C34" s="293" t="str">
         <f>IF($B34="","",VLOOKUP($B34,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D34" s="460" t="str">
+      <c r="D34" s="424" t="str">
         <f>IF($B34="","",VLOOKUP($B34,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E34" s="318" t="str">
+      <c r="E34" s="293" t="str">
         <f>IF($B34="","",VLOOKUP($B34,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F34" s="318" t="str">
+      <c r="F34" s="293" t="str">
         <f>IF($B34="","",VLOOKUP($B34,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G34" s="318" t="str">
+      <c r="G34" s="293" t="str">
         <f>IF($B34="","",VLOOKUP($B34,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H34" s="318" t="str">
+      <c r="H34" s="293" t="str">
         <f>IF($B34="","",VLOOKUP($B34,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I34" s="423" t="str">
+      <c r="I34" s="389" t="str">
         <f>IF($B34="","",VLOOKUP($B34,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J34" s="76"/>
-[...3 lines deleted...]
-      <c r="A35" s="473">
+      <c r="J34" s="69"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="76">
         <v>24</v>
       </c>
-      <c r="B35" s="84"/>
-      <c r="C35" s="318" t="str">
+      <c r="B35" s="74"/>
+      <c r="C35" s="293" t="str">
         <f>IF($B35="","",VLOOKUP($B35,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D35" s="460" t="str">
+      <c r="D35" s="424" t="str">
         <f>IF($B35="","",VLOOKUP($B35,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E35" s="318" t="str">
+      <c r="E35" s="293" t="str">
         <f>IF($B35="","",VLOOKUP($B35,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F35" s="318" t="str">
+      <c r="F35" s="293" t="str">
         <f>IF($B35="","",VLOOKUP($B35,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G35" s="318" t="str">
+      <c r="G35" s="293" t="str">
         <f>IF($B35="","",VLOOKUP($B35,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H35" s="318" t="str">
+      <c r="H35" s="293" t="str">
         <f>IF($B35="","",VLOOKUP($B35,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I35" s="423" t="str">
+      <c r="I35" s="389" t="str">
         <f>IF($B35="","",VLOOKUP($B35,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J35" s="76"/>
-[...3 lines deleted...]
-      <c r="A36" s="473">
+      <c r="J35" s="69"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="76">
         <v>25</v>
       </c>
-      <c r="B36" s="84"/>
-      <c r="C36" s="318" t="str">
+      <c r="B36" s="74"/>
+      <c r="C36" s="293" t="str">
         <f>IF($B36="","",VLOOKUP($B36,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D36" s="460" t="str">
+      <c r="D36" s="424" t="str">
         <f>IF($B36="","",VLOOKUP($B36,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E36" s="318" t="str">
+      <c r="E36" s="293" t="str">
         <f>IF($B36="","",VLOOKUP($B36,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F36" s="318" t="str">
+      <c r="F36" s="293" t="str">
         <f>IF($B36="","",VLOOKUP($B36,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G36" s="318" t="str">
+      <c r="G36" s="293" t="str">
         <f>IF($B36="","",VLOOKUP($B36,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H36" s="318" t="str">
+      <c r="H36" s="293" t="str">
         <f>IF($B36="","",VLOOKUP($B36,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I36" s="423" t="str">
+      <c r="I36" s="389" t="str">
         <f>IF($B36="","",VLOOKUP($B36,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J36" s="76"/>
-[...3 lines deleted...]
-      <c r="A37" s="473">
+      <c r="J36" s="69"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="76">
         <v>26</v>
       </c>
-      <c r="B37" s="84"/>
-      <c r="C37" s="318" t="str">
+      <c r="B37" s="74"/>
+      <c r="C37" s="293" t="str">
         <f>IF($B37="","",VLOOKUP($B37,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D37" s="460" t="str">
+      <c r="D37" s="424" t="str">
         <f>IF($B37="","",VLOOKUP($B37,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E37" s="318" t="str">
+      <c r="E37" s="293" t="str">
         <f>IF($B37="","",VLOOKUP($B37,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F37" s="318" t="str">
+      <c r="F37" s="293" t="str">
         <f>IF($B37="","",VLOOKUP($B37,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G37" s="318" t="str">
+      <c r="G37" s="293" t="str">
         <f>IF($B37="","",VLOOKUP($B37,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H37" s="318" t="str">
+      <c r="H37" s="293" t="str">
         <f>IF($B37="","",VLOOKUP($B37,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I37" s="423" t="str">
+      <c r="I37" s="389" t="str">
         <f>IF($B37="","",VLOOKUP($B37,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J37" s="76"/>
-[...3 lines deleted...]
-      <c r="A38" s="473">
+      <c r="J37" s="69"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="76">
         <v>27</v>
       </c>
-      <c r="B38" s="84"/>
-      <c r="C38" s="318" t="str">
+      <c r="B38" s="74"/>
+      <c r="C38" s="293" t="str">
         <f>IF($B38="","",VLOOKUP($B38,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D38" s="460" t="str">
+      <c r="D38" s="424" t="str">
         <f>IF($B38="","",VLOOKUP($B38,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E38" s="318" t="str">
+      <c r="E38" s="293" t="str">
         <f>IF($B38="","",VLOOKUP($B38,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F38" s="318" t="str">
+      <c r="F38" s="293" t="str">
         <f>IF($B38="","",VLOOKUP($B38,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G38" s="318" t="str">
+      <c r="G38" s="293" t="str">
         <f>IF($B38="","",VLOOKUP($B38,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H38" s="318" t="str">
+      <c r="H38" s="293" t="str">
         <f>IF($B38="","",VLOOKUP($B38,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I38" s="423" t="str">
+      <c r="I38" s="389" t="str">
         <f>IF($B38="","",VLOOKUP($B38,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J38" s="76"/>
-[...3 lines deleted...]
-      <c r="A39" s="473">
+      <c r="J38" s="69"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A39" s="76">
         <v>28</v>
       </c>
-      <c r="B39" s="84"/>
-      <c r="C39" s="318" t="str">
+      <c r="B39" s="74"/>
+      <c r="C39" s="293" t="str">
         <f>IF($B39="","",VLOOKUP($B39,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D39" s="460" t="str">
+      <c r="D39" s="424" t="str">
         <f>IF($B39="","",VLOOKUP($B39,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E39" s="318" t="str">
+      <c r="E39" s="293" t="str">
         <f>IF($B39="","",VLOOKUP($B39,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F39" s="318" t="str">
+      <c r="F39" s="293" t="str">
         <f>IF($B39="","",VLOOKUP($B39,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G39" s="318" t="str">
+      <c r="G39" s="293" t="str">
         <f>IF($B39="","",VLOOKUP($B39,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H39" s="318" t="str">
+      <c r="H39" s="293" t="str">
         <f>IF($B39="","",VLOOKUP($B39,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I39" s="423" t="str">
+      <c r="I39" s="389" t="str">
         <f>IF($B39="","",VLOOKUP($B39,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J39" s="76"/>
-[...3 lines deleted...]
-      <c r="A40" s="473">
+      <c r="J39" s="69"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A40" s="76">
         <v>29</v>
       </c>
-      <c r="B40" s="84"/>
-      <c r="C40" s="318" t="str">
+      <c r="B40" s="74"/>
+      <c r="C40" s="293" t="str">
         <f>IF($B40="","",VLOOKUP($B40,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D40" s="460" t="str">
+      <c r="D40" s="424" t="str">
         <f>IF($B40="","",VLOOKUP($B40,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E40" s="318" t="str">
+      <c r="E40" s="293" t="str">
         <f>IF($B40="","",VLOOKUP($B40,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F40" s="318" t="str">
+      <c r="F40" s="293" t="str">
         <f>IF($B40="","",VLOOKUP($B40,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G40" s="318" t="str">
+      <c r="G40" s="293" t="str">
         <f>IF($B40="","",VLOOKUP($B40,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H40" s="318" t="str">
+      <c r="H40" s="293" t="str">
         <f>IF($B40="","",VLOOKUP($B40,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I40" s="423" t="str">
+      <c r="I40" s="389" t="str">
         <f>IF($B40="","",VLOOKUP($B40,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J40" s="76"/>
-[...3 lines deleted...]
-      <c r="A41" s="473">
+      <c r="J40" s="69"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A41" s="76">
         <v>30</v>
       </c>
-      <c r="B41" s="84"/>
-      <c r="C41" s="318" t="str">
+      <c r="B41" s="74"/>
+      <c r="C41" s="293" t="str">
         <f>IF($B41="","",VLOOKUP($B41,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D41" s="460" t="str">
+      <c r="D41" s="424" t="str">
         <f>IF($B41="","",VLOOKUP($B41,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E41" s="318" t="str">
+      <c r="E41" s="293" t="str">
         <f>IF($B41="","",VLOOKUP($B41,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F41" s="318" t="str">
+      <c r="F41" s="293" t="str">
         <f>IF($B41="","",VLOOKUP($B41,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G41" s="318" t="str">
+      <c r="G41" s="293" t="str">
         <f>IF($B41="","",VLOOKUP($B41,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H41" s="318" t="str">
+      <c r="H41" s="293" t="str">
         <f>IF($B41="","",VLOOKUP($B41,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I41" s="423" t="str">
+      <c r="I41" s="389" t="str">
         <f>IF($B41="","",VLOOKUP($B41,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J41" s="76"/>
-[...3 lines deleted...]
-      <c r="A42" s="473">
+      <c r="J41" s="69"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A42" s="76">
         <v>31</v>
       </c>
-      <c r="B42" s="84"/>
-      <c r="C42" s="318" t="str">
+      <c r="B42" s="74"/>
+      <c r="C42" s="293" t="str">
         <f>IF($B42="","",VLOOKUP($B42,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D42" s="460" t="str">
+      <c r="D42" s="424" t="str">
         <f>IF($B42="","",VLOOKUP($B42,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E42" s="318" t="str">
+      <c r="E42" s="293" t="str">
         <f>IF($B42="","",VLOOKUP($B42,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F42" s="318" t="str">
+      <c r="F42" s="293" t="str">
         <f>IF($B42="","",VLOOKUP($B42,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G42" s="318" t="str">
+      <c r="G42" s="293" t="str">
         <f>IF($B42="","",VLOOKUP($B42,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H42" s="318" t="str">
+      <c r="H42" s="293" t="str">
         <f>IF($B42="","",VLOOKUP($B42,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I42" s="423" t="str">
+      <c r="I42" s="389" t="str">
         <f>IF($B42="","",VLOOKUP($B42,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J42" s="76"/>
-[...3 lines deleted...]
-      <c r="A43" s="473">
+      <c r="J42" s="69"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A43" s="76">
         <v>32</v>
       </c>
-      <c r="B43" s="84"/>
-      <c r="C43" s="318" t="str">
+      <c r="B43" s="74"/>
+      <c r="C43" s="293" t="str">
         <f>IF($B43="","",VLOOKUP($B43,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D43" s="460" t="str">
+      <c r="D43" s="424" t="str">
         <f>IF($B43="","",VLOOKUP($B43,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E43" s="318" t="str">
+      <c r="E43" s="293" t="str">
         <f>IF($B43="","",VLOOKUP($B43,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F43" s="318" t="str">
+      <c r="F43" s="293" t="str">
         <f>IF($B43="","",VLOOKUP($B43,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G43" s="318" t="str">
+      <c r="G43" s="293" t="str">
         <f>IF($B43="","",VLOOKUP($B43,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H43" s="318" t="str">
+      <c r="H43" s="293" t="str">
         <f>IF($B43="","",VLOOKUP($B43,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I43" s="423" t="str">
+      <c r="I43" s="389" t="str">
         <f>IF($B43="","",VLOOKUP($B43,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J43" s="76"/>
-[...3 lines deleted...]
-      <c r="A44" s="473">
+      <c r="J43" s="69"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A44" s="76">
         <v>33</v>
       </c>
-      <c r="B44" s="84"/>
-      <c r="C44" s="318" t="str">
+      <c r="B44" s="74"/>
+      <c r="C44" s="293" t="str">
         <f>IF($B44="","",VLOOKUP($B44,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D44" s="460" t="str">
+      <c r="D44" s="424" t="str">
         <f>IF($B44="","",VLOOKUP($B44,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E44" s="318" t="str">
+      <c r="E44" s="293" t="str">
         <f>IF($B44="","",VLOOKUP($B44,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F44" s="318" t="str">
+      <c r="F44" s="293" t="str">
         <f>IF($B44="","",VLOOKUP($B44,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G44" s="318" t="str">
+      <c r="G44" s="293" t="str">
         <f>IF($B44="","",VLOOKUP($B44,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H44" s="318" t="str">
+      <c r="H44" s="293" t="str">
         <f>IF($B44="","",VLOOKUP($B44,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I44" s="423" t="str">
+      <c r="I44" s="389" t="str">
         <f>IF($B44="","",VLOOKUP($B44,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J44" s="76"/>
-[...3 lines deleted...]
-      <c r="A45" s="473">
+      <c r="J44" s="69"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A45" s="76">
         <v>34</v>
       </c>
-      <c r="B45" s="84"/>
-      <c r="C45" s="318" t="str">
+      <c r="B45" s="74"/>
+      <c r="C45" s="293" t="str">
         <f>IF($B45="","",VLOOKUP($B45,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D45" s="460" t="str">
+      <c r="D45" s="424" t="str">
         <f>IF($B45="","",VLOOKUP($B45,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E45" s="318" t="str">
+      <c r="E45" s="293" t="str">
         <f>IF($B45="","",VLOOKUP($B45,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F45" s="318" t="str">
+      <c r="F45" s="293" t="str">
         <f>IF($B45="","",VLOOKUP($B45,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G45" s="318" t="str">
+      <c r="G45" s="293" t="str">
         <f>IF($B45="","",VLOOKUP($B45,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H45" s="318" t="str">
+      <c r="H45" s="293" t="str">
         <f>IF($B45="","",VLOOKUP($B45,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I45" s="423" t="str">
+      <c r="I45" s="389" t="str">
         <f>IF($B45="","",VLOOKUP($B45,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J45" s="76"/>
-[...3 lines deleted...]
-      <c r="A46" s="473">
+      <c r="J45" s="69"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A46" s="76">
         <v>35</v>
       </c>
-      <c r="B46" s="84"/>
-      <c r="C46" s="318" t="str">
+      <c r="B46" s="74"/>
+      <c r="C46" s="293" t="str">
         <f>IF($B46="","",VLOOKUP($B46,LookupTables!$B$3:$N$172,5,FALSE))</f>
         <v/>
       </c>
-      <c r="D46" s="460" t="str">
+      <c r="D46" s="424" t="str">
         <f>IF($B46="","",VLOOKUP($B46,LookupTables!$B$3:$N$172,6,FALSE))</f>
         <v/>
       </c>
-      <c r="E46" s="318" t="str">
+      <c r="E46" s="293" t="str">
         <f>IF($B46="","",VLOOKUP($B46,LookupTables!$B$3:$N$172,7,FALSE))</f>
         <v/>
       </c>
-      <c r="F46" s="318" t="str">
+      <c r="F46" s="293" t="str">
         <f>IF($B46="","",VLOOKUP($B46,LookupTables!$B$3:$N$172,8,FALSE))</f>
         <v/>
       </c>
-      <c r="G46" s="318" t="str">
+      <c r="G46" s="293" t="str">
         <f>IF($B46="","",VLOOKUP($B46,LookupTables!$B$3:$N$172,9,FALSE))</f>
         <v/>
       </c>
-      <c r="H46" s="318" t="str">
+      <c r="H46" s="293" t="str">
         <f>IF($B46="","",VLOOKUP($B46,LookupTables!$B$3:$N$172,10,FALSE))</f>
         <v/>
       </c>
-      <c r="I46" s="423" t="str">
+      <c r="I46" s="389" t="str">
         <f>IF($B46="","",VLOOKUP($B46,LookupTables!$B$3:$N$172,11,FALSE))</f>
         <v/>
       </c>
-      <c r="J46" s="76"/>
-[...10 lines deleted...]
-      <c r="K48" s="10"/>
+      <c r="J46" s="69"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HDyOS8MQS2HgmjnTO0NHV2cOBrOyXJUsir1tOndAaSN9K+PSuBs4KOCSxwYghw0VVD7OdBRJdWwXEfbl5A8swQ==" saltValue="4jFdSy0Ra4CFWHHGDj8C+A==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="4">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C7:D7"/>
   </mergeCells>
   <conditionalFormatting sqref="B12:J46">
     <cfRule type="cellIs" dxfId="9" priority="84" operator="greaterThan">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LWeights and Measures&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FF472B13-0418-4CEA-AEF9-E0694028743B}">
           <x14:formula1>
             <xm:f>LookupTables!$B$3:$B$172</xm:f>
@@ -46218,56 +45453,61 @@
           <xm:sqref>B12:B46</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9dd99a73-5057-4192-b603-0c7d22954171">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="391eeb16-c6fa-45a0-a257-15c91795993b" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ImageDescription xmlns="9dd99a73-5057-4192-b603-0c7d22954171" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051169A3B451A6547A13B41C1BB0B6C9E" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83ec6d84139afea39ce9205491c0f785">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="9dd99a73-5057-4192-b603-0c7d22954171" xmlns:ns3="391eeb16-c6fa-45a0-a257-15c91795993b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85bb9889e0b45ddff6e1625a7298ca36" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="9dd99a73-5057-4192-b603-0c7d22954171"/>
     <xsd:import namespace="391eeb16-c6fa-45a0-a257-15c91795993b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -46499,108 +45739,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O A D A A B Q S w M E F A A C A A g A Z 3 1 s W k b r R b 2 k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n h b I o + S m D q y Q m R O P a l I q N 8 G N o s b y b g 4 / k K 4 h R 1 M 3 x 7 r 5 L 7 u 7 X G + R j 2 w Q X 3 V v T Y U Z i G p F A o + o q g 3 V G B n c I F y Q X s J H q J G s d T D D a d L Q m I 0 f n z i l j 3 n v q E 9 r 1 N e N R F L N 9 s S 7 V U b c y N G i d R K X J p 1 X 9 b x E B u 9 c Y w W m c c M r 5 k k b A Z h M K g 1 + A T 3 u f 6 Y 8 J q 6 F x Q 6 + F x n B b A p s l s P c H 8 Q B Q S w M E F A A C A A g A Z 3 1 s W g / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G d 9 b F o 1 t r H P 2 g A A A E s B A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B 9 j 0 F r w k A Q h e + B / I d h v S Q Q g t p b J Q e J F L y U Q t p T E s o 4 G X U h 7 p a d U Z H S / 9 6 V 0 J v 0 X Q Y e z M f 3 h E m t d 9 B M d 7 F K k z S R I w Y e Y G b W Q e 0 e S W H r L u z U h 5 u B C k b W N I G Y x p 8 D c W z W R C x S b l B x h 8 L Z i x 2 5 r L 3 T + C S Z q Z + 7 D + E g 3 d W 5 p 2 7 j r 2 7 0 O E j 3 F v z e k m V H N 3 h n U e s O 8 M e A b I L C c r 6 Y 5 5 A t 8 x K J h p 3 J C 2 j r w K j 8 i h d 7 w L t 2 B H 1 x d G W p N J y 5 z 4 t J c G Y + H 0 + Y z L / b h o 5 8 w s q Y Y q t 8 q h 4 N 7 n / a u 1 O f J t b 9 R 1 3 9 A l B L A Q I t A B Q A A g A I A G d 9 b F p G 6 0 W 9 p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B n f W x a D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G d 9 b F o 1 t r H P 2 g A A A E s B A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A A g D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P n w P A A A A A A A A W g 8 A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C U y M E l u d m V u d G 9 y e T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z M 5 Y 2 Y z Y T l l L T d j Z j A t N G U w Z S 0 4 O D A w L T Y y Z T Z k Y j M y O W F m Z C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N B c n R p Z m F j d F 9 J b n Z l b n R v c n k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F y d G l m Y W N 0 I E l u d m V u d G 9 y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F u d W Z h Y 3 R 1 c m V y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F y d G l m Y W N 0 I E l u d m V u d G 9 y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E Z X N j c m l w d G l v b i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W 9 k Z W w g T n V t Y m V y L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F y d G l m Y W N 0 I E l u d m V u d G 9 y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Z X J p Y W w g T n V t Y m V y L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F y d G l m Y W N 0 I E l u d m V u d G 9 y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D d X J y Z W 5 0 I E x v Y 2 F 0 a W 9 u L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F y d G l m Y W N 0 I E l u d m V u d G 9 y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P d 2 5 l c i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m 9 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q g S W 5 2 Z W 5 0 b 3 J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p b G U g b m F t Z S B j b 2 5 0 Y W l u a W 5 n I F J l Z i B 2 Y W x 1 Z S B c d T A w M j Y g V S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V w b G F j Z W 1 l b n Q g V m F s d W U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q g S W 5 2 Z W 5 0 b 3 J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R l b n N p d H k s M T B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q g S W 5 2 Z W 5 0 b 3 J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h b n V m Y W N 0 d X J l c i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R G V z Y 3 J p c H R p b 2 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q g S W 5 2 Z W 5 0 b 3 J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 v Z G V s I E 5 1 b W J l c i w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V y a W F s I E 5 1 b W J l c i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 3 V y c m V u d C B M b 2 N h d G l v b i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B c n R p Z m F j d C B J b n Z l b n R v c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 d u Z X I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q g S W 5 2 Z W 5 0 b 3 J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 v d G V z L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F y d G l m Y W N 0 I E l u d m V u d G 9 y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W x l I G 5 h b W U g Y 2 9 u d G F p b m l u Z y B S Z W Y g d m F s d W U g X H U w M D I 2 I F U s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q g S W 5 2 Z W 5 0 b 3 J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c G x h Y 2 V t Z W 5 0 I F Z h b H V l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F y d G l m Y W N 0 I E l u d m V u d G 9 y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E Z W 5 z a X R 5 L D E w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 S U Q m c X V v d D s s J n F 1 b 3 Q 7 T W F u d W Z h Y 3 R 1 c m V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R l c 2 N y a X B 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 1 v Z G V s I E 5 1 b W J l c i Z x d W 9 0 O y w m c X V v d D t T Z X J p Y W w g T n V t Y m V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N 1 c n J l b n Q g T G 9 j Y X R p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 T 3 d u Z X I m c X V v d D s s J n F 1 b 3 Q 7 T m 9 0 Z X M m c X V v d D s s J n F 1 b 3 Q 7 R m l s Z S B u Y W 1 l I G N v b n R h a W 5 p b m c g U m V m I H Z h b H V l I F x 1 M D A y N i B V J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c G x h Y 2 V t Z W 5 0 I F Z h b H V l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R l b n N p d H k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q W d Z R 0 J n W U d C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j U t M D M t M T J U M T k 6 M z c 6 M D c u O T E 5 M D M 0 O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D Y w I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q l M j B J b n Z l b n R v c n k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q X J 0 a W Z h Y 3 Q l M j B J b n Z l b n R v c n k v X 0 F y d G l m Y W N 0 J T I w S W 5 2 Z W 5 0 b 3 J 5 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A N c C / p W H L o V E r p M Z 7 n O R 4 Y g A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A E V 0 G / g g h e f 7 b T X 6 t O L M a R A A A A A A E g A A A o A A A A B A A A A A F e j 6 y Q 6 g e W j M p C Q j 3 V x j t U A A A A D h j g E c K z e x b R k j f N k H 1 5 V W 3 5 / f e w f 9 f I + 9 P i y 3 M 6 M x o q v m 3 b S R y i i W Q X L n M P Y 5 i H t I J V G p 6 R s N v p j p b B E H r C s m w 4 M H I y R V i 9 K u p A 0 e 4 S 2 A A F A A A A C m i E I w v B D A g U D C 8 7 v v 5 S x K i v t T 1 < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8EE814-ED40-4A20-957D-6359137110E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3CAFFBD-DCCF-4E49-8221-EF6ED39A81DE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="391eeb16-c6fa-45a0-a257-15c91795993b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="9dd99a73-5057-4192-b603-0c7d22954171"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89D8379F-BDF1-4762-8B93-EE2ACA9FCC68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="9dd99a73-5057-4192-b603-0c7d22954171"/>
     <ds:schemaRef ds:uri="391eeb16-c6fa-45a0-a257-15c91795993b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3CAFFBD-DCCF-4E49-8221-EF6ED39A81DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8EE814-ED40-4A20-957D-6359137110E1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D17B4DEF-26D9-4867-B933-2D6B727573A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>