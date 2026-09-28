--- v0 (2026-01-09)
+++ v1 (2026-09-28)
@@ -55,50 +55,52 @@
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483660" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="300" r:id="rId3"/>
     <p:sldId id="305" r:id="rId4"/>
     <p:sldId id="282" r:id="rId5"/>
     <p:sldId id="288" r:id="rId6"/>
     <p:sldId id="277" r:id="rId7"/>
     <p:sldId id="301" r:id="rId8"/>
@@ -234,95 +236,280 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="774A98"/>
     <a:srgbClr val="6600CC"/>
     <a:srgbClr val="D7C7E3"/>
     <a:srgbClr val="6B4388"/>
     <a:srgbClr val="FFFFFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{16C30432-B93D-4C9A-9AEE-5B60EEAC8699}" v="1" dt="2026-09-09T14:34:58.167"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
     <p:restoredTop sz="89601" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="77" d="100"/>
-          <a:sy n="77" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="162" y="546"/>
+        <p:origin x="144" y="504"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2980236316" sldId="282"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2980236316" sldId="282"/>
+            <ac:spMk id="2" creationId="{F8F57557-DC59-8D4C-8F68-0BCBB2B4D57C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2980236316" sldId="282"/>
+            <ac:spMk id="4" creationId="{1ABB960B-4CD9-AFD2-DEEF-738F5F22EEE6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2980236316" sldId="282"/>
+            <ac:spMk id="8" creationId="{370F3504-C6CC-4CED-A696-FCA71EF008A1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2980236316" sldId="282"/>
+            <ac:grpSpMk id="13" creationId="{00DE281C-EE90-6029-9B74-AA2F365B8ED9}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2980236316" sldId="282"/>
+            <ac:picMk id="7" creationId="{E064B522-D84E-64AD-FC30-F830216AF2A7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2980236316" sldId="282"/>
+            <ac:picMk id="10" creationId="{A1EE2FE4-6694-D75C-6AC9-018F24313A6E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:08.245" v="98"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2980236316" sldId="282"/>
+            <ac:cxnSpMk id="9" creationId="{0B6ACA89-8F0C-39BC-71FE-BE740302196F}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2323443135" sldId="288"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2323443135" sldId="288"/>
+            <ac:spMk id="4" creationId="{06B6A4E1-75C3-8175-21FC-9365B5AF71F6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2323443135" sldId="288"/>
+            <ac:spMk id="13" creationId="{0D9103D9-07C5-1A2B-AED2-920673048DC5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2323443135" sldId="288"/>
+            <ac:spMk id="23" creationId="{E23241EC-9C64-6171-768B-67C0FE43B469}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2323443135" sldId="288"/>
+            <ac:grpSpMk id="22" creationId="{74BA7629-828F-A90E-F34B-CF365B98CBE7}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2323443135" sldId="288"/>
+            <ac:picMk id="5" creationId="{694D61DE-B879-3B0F-9CB9-6CAF4D70817A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:44:10.341" v="99"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2323443135" sldId="288"/>
+            <ac:picMk id="9" creationId="{DBAF98B0-B7D9-56FB-D4ED-EA12279ECB9A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:34:58.158" v="13" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2880827307" sldId="290"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:34:58.158" v="13" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2880827307" sldId="290"/>
+            <ac:spMk id="4" creationId="{E6AEF824-493B-8E46-B4C4-82DD4E97DFCE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:35:19.734" v="14" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2310199394" sldId="294"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:35:19.734" v="14" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2310199394" sldId="294"/>
+            <ac:spMk id="32" creationId="{9AF394CD-7B27-3BEA-F193-CFD64ADA5F16}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:41:01.698" v="15" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="644347564" sldId="304"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Barraza, Susana (Fed)" userId="f9b6ead3-6cb6-4d89-bed1-3df12167d601" providerId="ADAL" clId="{3A95F10F-3D1A-4A2A-94EC-BB62DC7E5978}" dt="2026-09-09T14:41:01.698" v="15" actId="207"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="644347564" sldId="304"/>
+            <ac:graphicFrameMk id="5" creationId="{20AEDF19-9BF1-40A3-A580-D4A380553C74}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/5/colors/Iconchunking_neutralicontext_colorful1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="bg1"/>
     </dgm:fillClrLst>
@@ -2323,108 +2510,108 @@
     <dgm:pt modelId="{FA6F837F-0C3D-4A5C-BBC7-BDA8C222FE3A}" type="pres">
       <dgm:prSet presAssocID="{D30515E0-01D4-4891-8BAE-53A52BED3326}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{7DE379BF-CC25-46E5-98BA-9C369F0B395A}" type="pres">
       <dgm:prSet presAssocID="{78F90A22-6A66-4CB7-B9BB-2490A7639ED6}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0A2B5E46-2564-4E27-9530-9E89CC4AFA6B}" type="pres">
       <dgm:prSet presAssocID="{78F90A22-6A66-4CB7-B9BB-2490A7639ED6}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="5"/>
       <dgm:spPr>
         <a:solidFill>
           <a:srgbClr val="73253E"/>
         </a:solidFill>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{8BE5E7C9-611E-4F42-A87A-328F67DACF22}" type="pres">
       <dgm:prSet presAssocID="{78F90A22-6A66-4CB7-B9BB-2490A7639ED6}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5" custLinFactNeighborX="7022" custLinFactNeighborY="2448"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Wave Gesture with solid fill"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{EFC89EDC-B1DA-4913-B242-41869ECCEE23}" type="pres">
       <dgm:prSet presAssocID="{78F90A22-6A66-4CB7-B9BB-2490A7639ED6}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{23B86B05-8FBD-4C9C-AC23-784EF2F078FA}" type="pres">
       <dgm:prSet presAssocID="{78F90A22-6A66-4CB7-B9BB-2490A7639ED6}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="7">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5A801109-781B-4A10-AD9D-3D06884959A0}" type="pres">
       <dgm:prSet presAssocID="{66565266-CFE1-4452-B74B-A39295D448C6}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6911CC56-586F-41E9-87D1-370D380C694B}" type="pres">
       <dgm:prSet presAssocID="{1ED05077-289F-4ECD-8B02-F8241DE1FBDB}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D911BE22-E2B6-416C-ABB8-90BF003199F8}" type="pres">
       <dgm:prSet presAssocID="{1ED05077-289F-4ECD-8B02-F8241DE1FBDB}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="5"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AED53F51-DDBA-49CC-B81F-69A355FBD899}" type="pres">
       <dgm:prSet presAssocID="{1ED05077-289F-4ECD-8B02-F8241DE1FBDB}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Lock"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{14D3CDE0-FA8A-4392-ACD5-59B9FD87B66B}" type="pres">
       <dgm:prSet presAssocID="{1ED05077-289F-4ECD-8B02-F8241DE1FBDB}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6F995687-A499-47DB-AED3-0B04C0AFB050}" type="pres">
       <dgm:prSet presAssocID="{1ED05077-289F-4ECD-8B02-F8241DE1FBDB}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="7">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
@@ -2433,57 +2620,57 @@
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3908DD02-4B87-1442-96E2-3DBEB819A3B0}" type="pres">
       <dgm:prSet presAssocID="{1ED05077-289F-4ECD-8B02-F8241DE1FBDB}" presName="desTx" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="7">
         <dgm:presLayoutVars/>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1288113E-F54B-4D12-B7FB-5F113C963F95}" type="pres">
       <dgm:prSet presAssocID="{092A49A9-F692-44DF-9900-79A5F2FA60BF}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{96B5BD8E-EEE9-4009-89EF-6C0F16EAA741}" type="pres">
       <dgm:prSet presAssocID="{6E64B2E1-367C-41D6-9966-AA3FB3938DC1}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9F603DA6-20C2-492C-91AF-BD7A83DE4F11}" type="pres">
       <dgm:prSet presAssocID="{6E64B2E1-367C-41D6-9966-AA3FB3938DC1}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="5"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{86DA8BA1-D6E6-460A-96C2-D9F317A56C72}" type="pres">
       <dgm:prSet presAssocID="{6E64B2E1-367C-41D6-9966-AA3FB3938DC1}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Handshake"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{50684A1D-D619-40DE-90E8-83DD68689BC9}" type="pres">
       <dgm:prSet presAssocID="{6E64B2E1-367C-41D6-9966-AA3FB3938DC1}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{EDA466AD-7434-4897-A9BB-8D3AA3154D01}" type="pres">
       <dgm:prSet presAssocID="{6E64B2E1-367C-41D6-9966-AA3FB3938DC1}" presName="parTx" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="7">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
@@ -2496,111 +2683,111 @@
       <dgm:prSet presAssocID="{6E64B2E1-367C-41D6-9966-AA3FB3938DC1}" presName="desTx" presStyleLbl="revTx" presStyleIdx="4" presStyleCnt="7">
         <dgm:presLayoutVars/>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{70C5A7BF-CE3B-40F4-8843-E9218ACA8D07}" type="pres">
       <dgm:prSet presAssocID="{24E44E2D-CFEC-4269-AD4D-F77F8701F99F}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{923E612E-ECCD-4AAB-A881-71765B5B42DE}" type="pres">
       <dgm:prSet presAssocID="{20CFF0F0-2384-4528-9647-F6EDE3E26A1C}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{86913905-9637-44B8-B70B-BB13D39E16C5}" type="pres">
       <dgm:prSet presAssocID="{20CFF0F0-2384-4528-9647-F6EDE3E26A1C}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="5"/>
       <dgm:spPr>
         <a:solidFill>
           <a:srgbClr val="00B0F0"/>
         </a:solidFill>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{3E7DBF40-336D-4BC5-81DE-F0C7D07447DE}" type="pres">
       <dgm:prSet presAssocID="{20CFF0F0-2384-4528-9647-F6EDE3E26A1C}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Questions"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{B4E646D5-1415-4F30-A355-89E33F26CFEB}" type="pres">
       <dgm:prSet presAssocID="{20CFF0F0-2384-4528-9647-F6EDE3E26A1C}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F63CCD49-5B38-45C7-B945-82F8648D3CBB}" type="pres">
       <dgm:prSet presAssocID="{20CFF0F0-2384-4528-9647-F6EDE3E26A1C}" presName="parTx" presStyleLbl="revTx" presStyleIdx="5" presStyleCnt="7">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{546FD131-508A-44C0-9A6C-9A0EE635BF40}" type="pres">
       <dgm:prSet presAssocID="{A0E69EAA-6486-4C18-8D37-CB5ED9CAD0D4}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5A66426D-554F-3448-BF26-1E280A6BB6FD}" type="pres">
       <dgm:prSet presAssocID="{E51E3B95-E473-4AAE-9723-EE54B7A561B2}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{266BB9C8-DE02-674E-9EDB-25BC34862960}" type="pres">
       <dgm:prSet presAssocID="{E51E3B95-E473-4AAE-9723-EE54B7A561B2}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="4" presStyleCnt="5"/>
       <dgm:spPr>
         <a:solidFill>
           <a:srgbClr val="774A98"/>
         </a:solidFill>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{5DB7921C-4B28-CA4F-951C-C8B9AFFFA145}" type="pres">
       <dgm:prSet presAssocID="{E51E3B95-E473-4AAE-9723-EE54B7A561B2}" presName="iconRect" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Postit Notes with solid fill"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{2D38FB7F-975A-A541-91C2-1E4C1FB23329}" type="pres">
       <dgm:prSet presAssocID="{E51E3B95-E473-4AAE-9723-EE54B7A561B2}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BD547589-3B19-3C49-9997-E344DC0B8204}" type="pres">
       <dgm:prSet presAssocID="{E51E3B95-E473-4AAE-9723-EE54B7A561B2}" presName="parTx" presStyleLbl="revTx" presStyleIdx="6" presStyleCnt="7">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
@@ -2668,219 +2855,279 @@
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{D30515E0-01D4-4891-8BAE-53A52BED3326}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent3_2" csCatId="accent3" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{78F90A22-6A66-4CB7-B9BB-2490A7639ED6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US"/>
+            <a:rPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Multiple Opportunities</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2A4E64C0-9C9A-415B-B924-D6A12D30D4D6}" type="parTrans" cxnId="{3C5EBA3B-0472-49FD-A31B-2A00471B8913}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{66565266-CFE1-4452-B74B-A39295D448C6}" type="sibTrans" cxnId="{3C5EBA3B-0472-49FD-A31B-2A00471B8913}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1ED05077-289F-4ECD-8B02-F8241DE1FBDB}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US"/>
+            <a:rPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Multiple Pathways</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7A2BA89F-BAF1-4D80-AAE5-E05CF6A434F4}" type="parTrans" cxnId="{E0F64DB9-C34B-4E49-B7C0-5C500EECA887}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{092A49A9-F692-44DF-9900-79A5F2FA60BF}" type="sibTrans" cxnId="{E0F64DB9-C34B-4E49-B7C0-5C500EECA887}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6E64B2E1-367C-41D6-9966-AA3FB3938DC1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" dirty="0"/>
+            <a:rPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Open to All</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C7EFA64D-7B69-4DD9-89F1-CFCE154B47E8}" type="parTrans" cxnId="{B69B900C-DFB4-4289-A7B2-C6E1196A9528}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{24E44E2D-CFEC-4269-AD4D-F77F8701F99F}" type="sibTrans" cxnId="{B69B900C-DFB4-4289-A7B2-C6E1196A9528}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{20CFF0F0-2384-4528-9647-F6EDE3E26A1C}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US"/>
+            <a:rPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>High Demand &amp; Good Paying Job</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36E2B6F3-1B17-4440-981C-96A713FDE3C5}" type="parTrans" cxnId="{43C7A7A5-A8BF-4BB1-A5C9-5C732172F53F}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A0E69EAA-6486-4C18-8D37-CB5ED9CAD0D4}" type="sibTrans" cxnId="{43C7A7A5-A8BF-4BB1-A5C9-5C732172F53F}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E51E3B95-E473-4AAE-9723-EE54B7A561B2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US"/>
+            <a:rPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Positive Contribution to Society </a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{234F009C-0F57-4210-8AAC-CEE8E8814A08}" type="parTrans" cxnId="{42322B8C-D39F-4DA2-B99E-F2AAD2B741C3}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{545E0A1F-A818-470E-A70A-C69CCAA982E2}" type="sibTrans" cxnId="{42322B8C-D39F-4DA2-B99E-F2AAD2B741C3}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{39E4B1BA-CABC-4B84-BED4-4C12071D2A3A}" type="pres">
       <dgm:prSet presAssocID="{D30515E0-01D4-4891-8BAE-53A52BED3326}" presName="linear" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9B083A84-F75A-4949-99E9-885799996F5E}" type="pres">
       <dgm:prSet presAssocID="{78F90A22-6A66-4CB7-B9BB-2490A7639ED6}" presName="parentText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FA9460C3-0020-46B7-9A1C-140E19D89BC4}" type="pres">
       <dgm:prSet presAssocID="{66565266-CFE1-4452-B74B-A39295D448C6}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
@@ -3001,54 +3248,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{8BE5E7C9-611E-4F42-A87A-328F67DACF22}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="323371" y="230506"/>
           <a:ext cx="521382" cy="521382"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -3151,57 +3398,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{AED53F51-DDBA-49CC-B81F-69A355FBD899}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="286760" y="1402704"/>
           <a:ext cx="521382" cy="521382"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -3382,57 +3629,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{86DA8BA1-D6E6-460A-96C2-D9F317A56C72}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="286760" y="2587664"/>
           <a:ext cx="521382" cy="521382"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -3590,57 +3837,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{3E7DBF40-336D-4BC5-81DE-F0C7D07447DE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="286760" y="3772625"/>
           <a:ext cx="521382" cy="521382"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -3737,54 +3984,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{5DB7921C-4B28-CA4F-951C-C8B9AFFFA145}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="286760" y="4957585"/>
           <a:ext cx="521382" cy="521382"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:alpha val="0"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -3920,51 +4167,55 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200"/>
+            <a:rPr lang="en-US" sz="2500" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Multiple Opportunities</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29271" y="192783"/>
         <a:ext cx="4588363" cy="541083"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{01E8DB15-069C-4400-9E99-99237BF93996}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="835137"/>
           <a:ext cx="4646905" cy="599625"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:hueOff val="0"/>
@@ -3998,51 +4249,55 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200"/>
+            <a:rPr lang="en-US" sz="2500" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Multiple Pathways</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29271" y="864408"/>
         <a:ext cx="4588363" cy="541083"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{A6D0AF33-9F83-4D8D-9B44-28B01B6ED7C1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="1506762"/>
           <a:ext cx="4646905" cy="599625"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:hueOff val="0"/>
@@ -4076,51 +4331,55 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Open to All</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29271" y="1536033"/>
         <a:ext cx="4588363" cy="541083"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{DC2ADCE2-3EF4-4553-83FC-9CB5926DAC49}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="2178387"/>
           <a:ext cx="4646905" cy="599625"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:hueOff val="0"/>
@@ -4154,51 +4413,55 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200"/>
+            <a:rPr lang="en-US" sz="2500" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>High Demand &amp; Good Paying Job</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29271" y="2207658"/>
         <a:ext cx="4588363" cy="541083"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{605584EE-1F75-479F-A3BC-4233F5121062}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="2850012"/>
           <a:ext cx="4646905" cy="599625"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:hueOff val="0"/>
@@ -4232,51 +4495,55 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200"/>
+            <a:rPr lang="en-US" sz="2500" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>Positive Contribution to Society </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29271" y="2879283"/>
         <a:ext cx="4588363" cy="541083"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList">
   <dgm:title val="Icon Vertical Solid List"/>
   <dgm:desc val="Use to show a series of visuals from top to bottom with Level 1 or Level 1 and Level 2 text grouped in a shape. Works best with icons or small pictures with lengthier descriptions."/>
   <dgm:catLst>
     <dgm:cat type="icon" pri="500"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
@@ -6861,51 +7128,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86F4A93D-A6A5-3348-A23F-F76D0F78F871}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -9274,51 +9541,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56956C63-4B21-0831-404B-AB82DB9A04BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01466AE-5B25-4E5D-E8D8-103640E0A10E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9472,51 +9739,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB61490-B11F-BE0A-6D74-B61E72D72B5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC0A19F8-D7DA-DA5C-DCBD-46E554B0ADE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9680,51 +9947,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9635311F-0412-3C5A-9DF1-340297BD8DF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F65198-16BB-E9D9-AF5F-3EB5874327FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9900,51 +10167,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60E23B26-5B32-4E84-ABF0-F373384F775C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3102EDC7-EB80-46B6-A27E-FE9829957EA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10098,51 +10365,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75261555-44ED-4DED-8356-5B19660B99E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42F05BC-8714-47FC-B563-7F1FAB66954E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10373,51 +10640,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99CEDE9F-4100-4D32-A8B7-210AC5915963}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE7995AD-75A8-4787-B417-8F24D875A33C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10638,51 +10905,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F8E9416-E51D-425B-B041-47875CE77CFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C56E99F-E3A1-4BD9-91F7-083EE284B262}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11050,51 +11317,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0EB1304-584D-4B85-BB65-B7BD2F20B768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF678BA7-9D6A-4159-9896-359CB7B85FFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11191,51 +11458,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B6426BB-6554-4F58-AEA0-5DE586C2F446}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AA79673-BB66-45CD-B15C-D9C61BB4D5D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11304,51 +11571,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A83C4D4-9201-457A-BE45-2215B6445B2D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E05C2884-222F-432C-B760-EA73D3339F5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11615,51 +11882,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8DBF8D-1516-4DD5-B9DD-58186F67FFED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9096A1FB-6BE9-4A34-A2BF-6719DD2FCF84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11813,51 +12080,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA7A5603-B7EB-20A4-BB07-8A18A29BE578}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAAC6A32-CCE8-B0A2-02D6-AEC25C9CAEDF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12101,51 +12368,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ABED846-E9DC-4D37-9329-65D3ABD6AC1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D813F88-2291-48F0-AEEA-6426B859197A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12299,51 +12566,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86FCDF82-CA21-462D-BAC8-C0605B99215D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE8A434D-49D1-4490-8D00-1BFBDF37ABE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12507,51 +12774,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49E82E7D-E78E-4C8F-8717-7DD41A870896}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B98B3FA-0BA9-49FA-A121-16551D0A48E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12782,51 +13049,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD473F01-7AC0-5078-C2C2-0E847D2350C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34814E7A-CA94-A4C7-B1A4-60529566D332}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13047,51 +13314,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EDA4DFC-A0E2-8DA0-9397-C87E83964522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C9CE4FC-73D5-F2C9-D0F1-4FA06EE67A07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13459,51 +13726,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1463C827-B66A-DB1E-304A-51BFE686D32A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DC84C8A-78FE-2B9C-663E-CEB9C2BD254D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13600,51 +13867,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2627AE09-3265-26B2-7214-832F5A4BC2C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E93C5A7E-2189-77BD-49B6-662C7E6A5EA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13713,51 +13980,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F0E2701-5008-8493-E4AD-D0A711467219}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75BBC9EF-F412-37A6-8097-8C587A048A03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14024,51 +14291,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03227AD8-4F0F-A60F-4DD6-955A57D09641}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B818FDE4-575A-07AD-D72D-BD9EDA1B2C35}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14312,51 +14579,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C19F4846-2040-5BF2-A518-5CC8D26DD7F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24DB31D9-BCB4-1408-45EC-08AC3359C676}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14561,51 +14828,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C5B5BDA0-C6AE-A742-B920-54B2C3A74541}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{943F4499-2323-C53E-17CF-A3ECA5888BB5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -15129,51 +15396,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{22DA4237-3CE2-45D2-AE40-C2A2E4C048BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{384F0640-EC74-4D77-B8FB-5EA7CA8C50EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -15534,99 +15801,99 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nist.gov/ccw-event-activity-portal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nist.gov/ccw-event-activity-portal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpruitt@nist.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nice@nist.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nist.gov/nice/ccw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nist.gov/nice/ccw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -16074,57 +16341,57 @@
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8" descr="Podcast">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EEADD23-2E40-7E89-E308-AA479E5B6F79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4742698" y="423357"/>
             <a:ext cx="548255" cy="547184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill rotWithShape="1">
-            <a:blip r:embed="rId6" cstate="screen">
+            <a:blip cstate="screen">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent2">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
@@ -16421,57 +16688,57 @@
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9" descr="Chat">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{055D69CC-5846-F14C-7170-32FF3BCF6158}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4742697" y="1712405"/>
             <a:ext cx="548255" cy="547184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill>
-            <a:blip r:embed="rId8" cstate="screen">
+            <a:blip cstate="screen">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent3">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
@@ -16487,57 +16754,57 @@
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11" descr="Newspaper">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7A96CEA-9E32-5E73-B981-1A57BBD4733F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4742697" y="2960567"/>
             <a:ext cx="548255" cy="547184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill>
-            <a:blip r:embed="rId10" cstate="screen">
+            <a:blip cstate="screen">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent4">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
@@ -16553,57 +16820,57 @@
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 13" descr="Diploma Roll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0024E40-908E-E8F8-D1DD-82CE4A63D2E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4742696" y="5887459"/>
             <a:ext cx="548255" cy="547184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill>
-            <a:blip r:embed="rId12" cstate="screen">
+            <a:blip cstate="screen">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
@@ -16619,57 +16886,57 @@
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12" descr="Connections">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AA1B098-D799-2F5D-6895-E9BB4F0D1894}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4742697" y="4405569"/>
             <a:ext cx="548255" cy="547184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill>
-            <a:blip r:embed="rId14" cstate="screen">
+            <a:blip cstate="screen">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent5">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
@@ -17262,57 +17529,57 @@
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="Rectangle 6" descr="Cloud Computing">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1152D17F-6087-470F-B6A8-B690F4942E10}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="481715" y="2335818"/>
               <a:ext cx="604739" cy="604037"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId2">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
@@ -17417,57 +17684,57 @@
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Rectangle 8" descr="Office Worker">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75ACD99B-821E-7C5C-7BA2-A10830BFB2DE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5869492" y="2357766"/>
               <a:ext cx="604739" cy="604037"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId4">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
@@ -17572,57 +17839,57 @@
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Rectangle 11" descr="Teacher">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44D9635-8863-8677-0B64-7C37C2B44C44}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="451734" y="4580876"/>
               <a:ext cx="604739" cy="604037"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId6">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
@@ -17727,57 +17994,57 @@
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="14" name="Rectangle 13" descr="User Network">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05157802-3B01-664A-D5CE-37268218401B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5876584" y="3991829"/>
               <a:ext cx="604739" cy="604037"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId8">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
@@ -17882,57 +18149,57 @@
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Rectangle 15" descr="Diploma Roll">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BE85BFA-A5D9-970F-61C6-F3556E477C10}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9489535" y="4004091"/>
               <a:ext cx="604739" cy="604037"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId10">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
@@ -18037,57 +18304,57 @@
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="Rectangle 16" descr="Classroom">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDD6C5E1-3185-F57D-82E7-A83F9E03E31C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9462030" y="2382368"/>
               <a:ext cx="604739" cy="604037"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
@@ -18346,51 +18613,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9324792" y="3895361"/>
             <a:ext cx="2778974" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
-              <a:t>Participate in the NATIONAL call to cybersecurity workers to visit a classroom and introduce K-12 students to careers in cybersecurity </a:t>
+              <a:t>Participate in the call to cybersecurity workers to visit a classroom and introduce K-12 students to careers in cybersecurity </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>(visit the website for resources and ideas)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2310199394"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
@@ -19504,117 +19771,117 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2586994"/>
             <a:ext cx="3474720" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 3474720"/>
-[...24 lines deleted...]
-              <a:gd name="connsiteY12" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 3474720"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 694944 w 3474720"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1355141 w 3474720"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 2015338 w 3474720"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2779776 w 3474720"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 3474720 w 3474720"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3474720 w 3474720"/>
+              <a:gd name="csY6" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 2779776 w 3474720"/>
+              <a:gd name="csY7" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 2189074 w 3474720"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 1528877 w 3474720"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 868680 w 3474720"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 0 w 3474720"/>
+              <a:gd name="csY11" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 0 w 3474720"/>
+              <a:gd name="csY12" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
+                <a:pos x="csX0" y="csY0"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX1" y="connsiteY1"/>
+                <a:pos x="csX1" y="csY1"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX2" y="connsiteY2"/>
+                <a:pos x="csX2" y="csY2"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX3" y="connsiteY3"/>
+                <a:pos x="csX3" y="csY3"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX4" y="connsiteY4"/>
+                <a:pos x="csX4" y="csY4"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX5" y="connsiteY5"/>
+                <a:pos x="csX5" y="csY5"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX6" y="connsiteY6"/>
+                <a:pos x="csX6" y="csY6"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX7" y="connsiteY7"/>
+                <a:pos x="csX7" y="csY7"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX8" y="connsiteY8"/>
+                <a:pos x="csX8" y="csY8"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX9" y="connsiteY9"/>
+                <a:pos x="csX9" y="csY9"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX10" y="connsiteY10"/>
+                <a:pos x="csX10" y="csY10"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX11" y="connsiteY11"/>
+                <a:pos x="csX11" y="csY11"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX12" y="connsiteY12"/>
+                <a:pos x="csX12" y="csY12"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3474720" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="224454" y="-14544"/>
                   <a:pt x="495407" y="26540"/>
                   <a:pt x="694944" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="894481" y="-26540"/>
                   <a:pt x="1130063" y="24713"/>
                   <a:pt x="1355141" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1580219" y="-24713"/>
                   <a:pt x="1820099" y="26695"/>
                   <a:pt x="2015338" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2210577" y="-26695"/>
@@ -19801,51 +20068,51 @@
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0"/>
               <a:t>Resources: Do you have resources or activities you would like to share ?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0"/>
               <a:t>Please email </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>dpruitt@nist.gov</a:t>
+              <a:t>nice@nist.gov</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0"/>
               <a:t> if you have additional ideas or if you would like to join our planning group!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A373099D-7B4F-4E4C-81D4-30CC46BF25B0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
@@ -22296,50 +22563,156 @@
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F57557-DC59-8D4C-8F68-0BCBB2B4D57C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="317635" y="-4304880"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Save the date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1EE2FE4-6694-D75C-6AC9-018F24313A6E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="15413" r="14378"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="171939" y="328457"/>
+            <a:ext cx="4353696" cy="6201085"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E064B522-D84E-64AD-FC30-F830216AF2A7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4739128" y="456754"/>
+            <a:ext cx="7332297" cy="2723424"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="13" name="Group 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00DE281C-EE90-6029-9B74-AA2F365B8ED9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4742988" y="3587355"/>
             <a:ext cx="7332296" cy="3151598"/>
             <a:chOff x="4687765" y="3384155"/>
             <a:chExt cx="7332296" cy="3151598"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -22426,51 +22799,51 @@
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="TextBox 7">
+          <p:cNvPr id="8" name="TextBox 7" descr="October 19-24, 2026">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{370F3504-C6CC-4CED-A696-FCA71EF008A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4886747" y="3900659"/>
             <a:ext cx="7012120" cy="1053051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -22488,320 +22861,220 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>October 19-24, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...190 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="9" name="Straight Connector 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B6ACA89-8F0C-39BC-71FE-BE740302196F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5355166" y="5098994"/>
             <a:ext cx="6075282" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="Picture 6">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3" descr="nist.gov/nice/ccw">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E064B522-D84E-64AD-FC30-F830216AF2A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ABB960B-4CD9-AFD2-DEEF-738F5F22EEE6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4739128" y="456754"/>
-            <a:ext cx="7332297" cy="2723424"/>
+            <a:off x="4903076" y="5360275"/>
+            <a:ext cx="7012120" cy="840817"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ist.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>/nice/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ccw</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2980236316"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -24033,50 +24306,253 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E23241EC-9C64-6171-768B-67C0FE43B469}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="247352" y="186533"/>
+            <a:ext cx="5931454" cy="1324769"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What is Cybersecurity Career Week</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" i="1" kern="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inspiring and promoting awareness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" i="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" i="1" kern="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>exploration of cybersecurity careers</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" kern="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBAF98B0-B7D9-56FB-D4ED-EA12279ECB9A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9169859" y="49694"/>
+            <a:ext cx="1701342" cy="1701342"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9103D9-07C5-1A2B-AED2-920673048DC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="73443" y="2260774"/>
+            <a:ext cx="4372288" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cybersecurity Career Week is a campaign to promote the discovery of cybersecurity careers and share resources that increase understanding of multiple learning pathways and credentials that lead to careers that are identified in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Workforce Framework for Cybersecurity (NICE Framework</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06B6A4E1-75C3-8175-21FC-9365B5AF71F6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6884877" y="2247987"/>
             <a:ext cx="4750813" cy="1181008"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
@@ -24101,292 +24577,89 @@
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{694D61DE-B879-3B0F-9CB9-6CAF4D70817A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="email">
+          <a:blip r:embed="rId4" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="3062"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7351363" y="2536767"/>
             <a:ext cx="4130139" cy="4003675"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4636009" h="5032375">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4636009" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4636009" y="5032375"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="5032375"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
-        </p:spPr>
-[...201 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2323443135"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF">
             <a:alpha val="0"/>
           </a:srgbClr>
         </a:solidFill>
@@ -24869,57 +25142,57 @@
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="Rectangle 14" descr="Megaphone">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F04D7E9A-A650-7C7E-5C3C-1E515BC32F1F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4785550" y="2131663"/>
               <a:ext cx="941948" cy="726942"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill rotWithShape="1">
-              <a:blip r:embed="rId3">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:srcRect/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:style>
             <a:lnRef idx="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="3">
               <a:schemeClr val="accent2">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
@@ -24938,57 +25211,57 @@
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Rectangle 15" descr="Office Worker">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF74EBB-4799-9291-4839-1B851B1E7F3E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4789792" y="3891484"/>
               <a:ext cx="873703" cy="770938"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId5">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:style>
             <a:lnRef idx="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="3">
               <a:schemeClr val="accent2">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
@@ -25006,57 +25279,57 @@
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="Rectangle 16" descr="Business Growth">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B537CDA4-1756-75A6-F848-C60002AE0E70}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4838095" y="5541915"/>
               <a:ext cx="825400" cy="827867"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill>
-              <a:blip r:embed="rId7">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:style>
             <a:lnRef idx="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="3">
               <a:schemeClr val="accent2">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
@@ -25450,51 +25723,51 @@
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
               </a:ln>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B80B9100-0809-1089-834E-C21A685BA678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9" cstate="email">
+          <a:blip r:embed="rId6" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="462227" y="548019"/>
             <a:ext cx="3358382" cy="2238375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755764778"/>
       </p:ext>
@@ -28246,51 +28519,51 @@
           <a:xfrm>
             <a:off x="6096000" y="1"/>
             <a:ext cx="6102825" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 2" descr="Welcome bar">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AEDF19-9BF1-40A3-A580-D4A380553C74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4243743182"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1869189592"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="761802" y="2743200"/>
           <a:ext cx="4646905" cy="3613149"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId4" r:lo="rId5" r:qs="rId6" r:cs="rId7"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="TextBox 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E819E03A-EFAF-7570-B927-30AAA4558ABE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -30220,51 +30493,51 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1455</Words>
+  <Words>1454</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>156</Paragraphs>
   <Slides>14</Slides>
   <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>